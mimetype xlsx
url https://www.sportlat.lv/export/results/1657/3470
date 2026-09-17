--- v2 (2026-06-19)
+++ v3 (2026-09-17)
@@ -30329,51 +30329,53 @@
       <c r="E632"/>
       <c r="F632" t="s">
         <v>2082</v>
       </c>
       <c r="G632" t="s">
         <v>133</v>
       </c>
       <c r="H632">
         <v>3</v>
       </c>
       <c r="I632" t="s">
         <v>2721</v>
       </c>
       <c r="J632" t="s">
         <v>2588</v>
       </c>
       <c r="K632"/>
       <c r="L632" t="s">
         <v>2726</v>
       </c>
     </row>
     <row r="633" spans="1:12">
       <c r="A633">
         <v>632</v>
       </c>
-      <c r="B633"/>
+      <c r="B633" t="s">
+        <v>20</v>
+      </c>
       <c r="C633" t="s">
         <v>2727</v>
       </c>
       <c r="D633" t="s">
         <v>2728</v>
       </c>
       <c r="E633" t="s">
         <v>2729</v>
       </c>
       <c r="F633" t="s">
         <v>110</v>
       </c>
       <c r="G633" t="s">
         <v>104</v>
       </c>
       <c r="H633">
         <v>3</v>
       </c>
       <c r="I633" t="s">
         <v>2730</v>
       </c>
       <c r="J633" t="s">
         <v>2731</v>
       </c>
       <c r="K633"/>