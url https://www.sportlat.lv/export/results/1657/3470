--- v0 (2025-11-17)
+++ v1 (2026-05-05)
@@ -19313,51 +19313,53 @@
       <c r="E306"/>
       <c r="F306" t="s">
         <v>385</v>
       </c>
       <c r="G306" t="s">
         <v>104</v>
       </c>
       <c r="H306">
         <v>3</v>
       </c>
       <c r="I306" t="s">
         <v>1433</v>
       </c>
       <c r="J306" t="s">
         <v>1437</v>
       </c>
       <c r="K306"/>
       <c r="L306" t="s">
         <v>1438</v>
       </c>
     </row>
     <row r="307" spans="1:12">
       <c r="A307">
         <v>306</v>
       </c>
-      <c r="B307"/>
+      <c r="B307" t="s">
+        <v>20</v>
+      </c>
       <c r="C307" t="s">
         <v>334</v>
       </c>
       <c r="D307" t="s">
         <v>1439</v>
       </c>
       <c r="E307"/>
       <c r="F307" t="s">
         <v>110</v>
       </c>
       <c r="G307" t="s">
         <v>16</v>
       </c>
       <c r="H307">
         <v>3</v>
       </c>
       <c r="I307" t="s">
         <v>1440</v>
       </c>
       <c r="J307" t="s">
         <v>1384</v>
       </c>
       <c r="K307"/>
       <c r="L307" t="s">
         <v>1441</v>
@@ -19585,51 +19587,53 @@
       </c>
       <c r="F314" t="s">
         <v>337</v>
       </c>
       <c r="G314" t="s">
         <v>225</v>
       </c>
       <c r="H314">
         <v>3</v>
       </c>
       <c r="I314" t="s">
         <v>1455</v>
       </c>
       <c r="J314" t="s">
         <v>1462</v>
       </c>
       <c r="K314"/>
       <c r="L314" t="s">
         <v>1463</v>
       </c>
     </row>
     <row r="315" spans="1:12">
       <c r="A315">
         <v>314</v>
       </c>
-      <c r="B315"/>
+      <c r="B315" t="s">
+        <v>20</v>
+      </c>
       <c r="C315" t="s">
         <v>1464</v>
       </c>
       <c r="D315" t="s">
         <v>1465</v>
       </c>
       <c r="E315"/>
       <c r="F315" t="s">
         <v>337</v>
       </c>
       <c r="G315" t="s">
         <v>225</v>
       </c>
       <c r="H315">
         <v>3</v>
       </c>
       <c r="I315" t="s">
         <v>1455</v>
       </c>
       <c r="J315" t="s">
         <v>1466</v>
       </c>
       <c r="K315"/>
       <c r="L315" t="s">
         <v>1467</v>