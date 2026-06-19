--- v1 (2026-05-05)
+++ v2 (2026-06-19)
@@ -24525,51 +24525,53 @@
       <c r="E460"/>
       <c r="F460" t="s">
         <v>36</v>
       </c>
       <c r="G460" t="s">
         <v>104</v>
       </c>
       <c r="H460">
         <v>3</v>
       </c>
       <c r="I460" t="s">
         <v>2040</v>
       </c>
       <c r="J460" t="s">
         <v>2041</v>
       </c>
       <c r="K460"/>
       <c r="L460" t="s">
         <v>2042</v>
       </c>
     </row>
     <row r="461" spans="1:12">
       <c r="A461">
         <v>460</v>
       </c>
-      <c r="B461"/>
+      <c r="B461" t="s">
+        <v>20</v>
+      </c>
       <c r="C461" t="s">
         <v>1073</v>
       </c>
       <c r="D461" t="s">
         <v>1659</v>
       </c>
       <c r="E461"/>
       <c r="F461" t="s">
         <v>30</v>
       </c>
       <c r="G461" t="s">
         <v>225</v>
       </c>
       <c r="H461">
         <v>3</v>
       </c>
       <c r="I461" t="s">
         <v>2043</v>
       </c>
       <c r="J461" t="s">
         <v>2044</v>
       </c>
       <c r="K461"/>
       <c r="L461" t="s">
         <v>2045</v>