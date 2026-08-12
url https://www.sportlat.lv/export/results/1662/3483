--- v0 (2025-11-10)
+++ v1 (2026-08-12)
@@ -4871,51 +4871,53 @@
         <v>12</v>
       </c>
       <c r="I21" t="s">
         <v>178</v>
       </c>
       <c r="J21" t="s">
         <v>179</v>
       </c>
       <c r="K21" t="s">
         <v>180</v>
       </c>
       <c r="L21" t="s">
         <v>129</v>
       </c>
       <c r="M21" t="s">
         <v>161</v>
       </c>
       <c r="N21" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
-      <c r="B22"/>
+      <c r="B22" t="s">
+        <v>14</v>
+      </c>
       <c r="C22" t="s">
         <v>182</v>
       </c>
       <c r="D22" t="s">
         <v>183</v>
       </c>
       <c r="E22" t="s">
         <v>184</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22">
         <v>12</v>
       </c>
       <c r="I22" t="s">
         <v>185</v>
       </c>
       <c r="J22" t="s">
         <v>186</v>
       </c>
       <c r="K22" t="s">