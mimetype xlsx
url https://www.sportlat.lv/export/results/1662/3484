--- v1 (2026-02-06)
+++ v2 (2026-06-25)
@@ -752,51 +752,51 @@
   <si>
     <t>Valentīna</t>
   </si>
   <si>
     <t>Romanova</t>
   </si>
   <si>
     <t>Riga Trail Runners|Supervaroņu treniņi</t>
   </si>
   <si>
     <t>0:44:07</t>
   </si>
   <si>
     <t>0:22:31</t>
   </si>
   <si>
     <t>0:21:36</t>
   </si>
   <si>
     <t>00:44:06.90</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>0:44:09</t>
   </si>
   <si>
     <t>0:22:08</t>
   </si>
   <si>
     <t>00:44:08.33</t>
   </si>
   <si>
     <t>Deniss</t>
   </si>
   <si>
     <t>Juhnevics</t>
   </si>
   <si>
     <t>0:44:23</t>
   </si>
   <si>
     <t>0:22:25</t>
   </si>
   <si>
     <t>00:44:22.31</t>
   </si>