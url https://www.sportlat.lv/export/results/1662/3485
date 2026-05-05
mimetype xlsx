--- v2 (2026-03-21)
+++ v3 (2026-05-05)
@@ -10315,51 +10315,53 @@
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
         <v>854</v>
       </c>
       <c r="G215" t="s">
         <v>57</v>
       </c>
       <c r="H215">
         <v>2</v>
       </c>
       <c r="I215" t="s">
         <v>855</v>
       </c>
       <c r="J215" t="s">
         <v>855</v>
       </c>
       <c r="K215" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="216" spans="1:11">
       <c r="A216">
         <v>215</v>
       </c>
-      <c r="B216"/>
+      <c r="B216" t="s">
+        <v>11</v>
+      </c>
       <c r="C216" t="s">
         <v>60</v>
       </c>
       <c r="D216" t="s">
         <v>721</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
         <v>41</v>
       </c>
       <c r="G216" t="s">
         <v>16</v>
       </c>
       <c r="H216">
         <v>2</v>
       </c>
       <c r="I216" t="s">
         <v>857</v>
       </c>
       <c r="J216" t="s">
         <v>857</v>
       </c>
       <c r="K216" t="s">
         <v>858</v>
       </c>