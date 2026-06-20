--- v3 (2026-05-05)
+++ v4 (2026-06-20)
@@ -5424,51 +5424,53 @@
         <v>199</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
       <c r="G66" t="s">
         <v>153</v>
       </c>
       <c r="H66">
         <v>2</v>
       </c>
       <c r="I66" t="s">
         <v>306</v>
       </c>
       <c r="J66" t="s">
         <v>306</v>
       </c>
       <c r="K66" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="67" spans="1:11">
       <c r="A67">
         <v>66</v>
       </c>
-      <c r="B67"/>
+      <c r="B67" t="s">
+        <v>11</v>
+      </c>
       <c r="C67" t="s">
         <v>308</v>
       </c>
       <c r="D67" t="s">
         <v>309</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
         <v>310</v>
       </c>
       <c r="G67" t="s">
         <v>16</v>
       </c>
       <c r="H67">
         <v>2</v>
       </c>
       <c r="I67" t="s">
         <v>311</v>
       </c>
       <c r="J67" t="s">
         <v>311</v>
       </c>
       <c r="K67" t="s">
         <v>312</v>
       </c>