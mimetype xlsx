--- v4 (2026-06-20)
+++ v5 (2026-09-18)
@@ -10350,51 +10350,53 @@
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
         <v>41</v>
       </c>
       <c r="G216" t="s">
         <v>16</v>
       </c>
       <c r="H216">
         <v>2</v>
       </c>
       <c r="I216" t="s">
         <v>857</v>
       </c>
       <c r="J216" t="s">
         <v>857</v>
       </c>
       <c r="K216" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="217" spans="1:11">
       <c r="A217">
         <v>216</v>
       </c>
-      <c r="B217"/>
+      <c r="B217" t="s">
+        <v>11</v>
+      </c>
       <c r="C217" t="s">
         <v>859</v>
       </c>
       <c r="D217" t="s">
         <v>860</v>
       </c>
       <c r="E217" t="s">
         <v>861</v>
       </c>
       <c r="F217" t="s">
         <v>41</v>
       </c>
       <c r="G217" t="s">
         <v>92</v>
       </c>
       <c r="H217">
         <v>2</v>
       </c>
       <c r="I217" t="s">
         <v>862</v>
       </c>
       <c r="J217" t="s">
         <v>862</v>
       </c>
       <c r="K217" t="s">