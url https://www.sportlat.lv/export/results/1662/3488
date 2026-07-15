--- v0 (2025-10-05)
+++ v1 (2026-07-15)
@@ -767,51 +767,53 @@
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2">
         <v>4</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
       <c r="L2" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3">
         <v>2</v>
       </c>
-      <c r="B3"/>
+      <c r="B3" t="s">
+        <v>12</v>
+      </c>
       <c r="C3" t="s">
         <v>21</v>
       </c>
       <c r="D3" t="s">
         <v>22</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
       <c r="G3" t="s">
         <v>16</v>
       </c>
       <c r="H3">
         <v>4</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">