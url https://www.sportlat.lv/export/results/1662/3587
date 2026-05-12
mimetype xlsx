--- v2 (2026-03-28)
+++ v3 (2026-05-12)
@@ -16284,51 +16284,53 @@
       </c>
       <c r="E330"/>
       <c r="F330" t="s">
         <v>378</v>
       </c>
       <c r="G330" t="s">
         <v>16</v>
       </c>
       <c r="H330">
         <v>1</v>
       </c>
       <c r="I330" t="s">
         <v>952</v>
       </c>
       <c r="J330" t="s">
         <v>952</v>
       </c>
       <c r="K330" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="331" spans="1:11">
       <c r="A331">
         <v>330</v>
       </c>
-      <c r="B331"/>
+      <c r="B331" t="s">
+        <v>11</v>
+      </c>
       <c r="C331" t="s">
         <v>12</v>
       </c>
       <c r="D331" t="s">
         <v>953</v>
       </c>
       <c r="E331"/>
       <c r="F331" t="s">
         <v>225</v>
       </c>
       <c r="G331" t="s">
         <v>16</v>
       </c>
       <c r="H331">
         <v>1</v>
       </c>
       <c r="I331" t="s">
         <v>954</v>
       </c>
       <c r="J331" t="s">
         <v>954</v>
       </c>
       <c r="K331" t="s">
         <v>954</v>
       </c>