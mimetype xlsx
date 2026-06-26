--- v3 (2026-05-12)
+++ v4 (2026-06-26)
@@ -950,51 +950,51 @@
   <si>
     <t>00:00:20.13</t>
   </si>
   <si>
     <t>Brets</t>
   </si>
   <si>
     <t>Pirtnieks</t>
   </si>
   <si>
     <t>00:00:20.15</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>Miķelsone</t>
   </si>
   <si>
     <t>00:00:20.26</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>00:00:20.28</t>
   </si>
   <si>
     <t>Grīga</t>
   </si>
   <si>
     <t>Baldone</t>
   </si>
   <si>
     <t>00:00:20.31</t>
   </si>
   <si>
     <t>Dāvidnieks</t>
   </si>
   <si>
     <t>Valmiera</t>
   </si>
   <si>
     <t>00:00:20.32</t>
   </si>
   <si>
     <t>Judkins</t>
   </si>
@@ -15925,51 +15925,53 @@
       </c>
       <c r="E319"/>
       <c r="F319" t="s">
         <v>15</v>
       </c>
       <c r="G319" t="s">
         <v>91</v>
       </c>
       <c r="H319">
         <v>1</v>
       </c>
       <c r="I319" t="s">
         <v>925</v>
       </c>
       <c r="J319" t="s">
         <v>925</v>
       </c>
       <c r="K319" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="320" spans="1:11">
       <c r="A320">
         <v>319</v>
       </c>
-      <c r="B320"/>
+      <c r="B320" t="s">
+        <v>11</v>
+      </c>
       <c r="C320" t="s">
         <v>114</v>
       </c>
       <c r="D320" t="s">
         <v>926</v>
       </c>
       <c r="E320"/>
       <c r="F320" t="s">
         <v>231</v>
       </c>
       <c r="G320" t="s">
         <v>16</v>
       </c>
       <c r="H320">
         <v>1</v>
       </c>
       <c r="I320" t="s">
         <v>927</v>
       </c>
       <c r="J320" t="s">
         <v>927</v>
       </c>
       <c r="K320" t="s">
         <v>927</v>
       </c>
@@ -25002,51 +25004,53 @@
         <v>32</v>
       </c>
       <c r="F594" t="s">
         <v>21</v>
       </c>
       <c r="G594" t="s">
         <v>16</v>
       </c>
       <c r="H594">
         <v>1</v>
       </c>
       <c r="I594" t="s">
         <v>1559</v>
       </c>
       <c r="J594" t="s">
         <v>1559</v>
       </c>
       <c r="K594" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="595" spans="1:11">
       <c r="A595">
         <v>594</v>
       </c>
-      <c r="B595"/>
+      <c r="B595" t="s">
+        <v>11</v>
+      </c>
       <c r="C595" t="s">
         <v>985</v>
       </c>
       <c r="D595" t="s">
         <v>1560</v>
       </c>
       <c r="E595" t="s">
         <v>411</v>
       </c>
       <c r="F595" t="s">
         <v>33</v>
       </c>
       <c r="G595" t="s">
         <v>91</v>
       </c>
       <c r="H595">
         <v>1</v>
       </c>
       <c r="I595" t="s">
         <v>1561</v>
       </c>
       <c r="J595" t="s">
         <v>1561</v>
       </c>
       <c r="K595" t="s">