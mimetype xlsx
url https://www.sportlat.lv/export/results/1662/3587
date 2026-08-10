--- v4 (2026-06-26)
+++ v5 (2026-08-10)
@@ -7984,51 +7984,53 @@
         <v>291</v>
       </c>
       <c r="F82" t="s">
         <v>21</v>
       </c>
       <c r="G82" t="s">
         <v>16</v>
       </c>
       <c r="H82">
         <v>1</v>
       </c>
       <c r="I82" t="s">
         <v>292</v>
       </c>
       <c r="J82" t="s">
         <v>292</v>
       </c>
       <c r="K82" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="83" spans="1:11">
       <c r="A83">
         <v>82</v>
       </c>
-      <c r="B83"/>
+      <c r="B83" t="s">
+        <v>11</v>
+      </c>
       <c r="C83" t="s">
         <v>209</v>
       </c>
       <c r="D83" t="s">
         <v>293</v>
       </c>
       <c r="E83" t="s">
         <v>294</v>
       </c>
       <c r="F83" t="s">
         <v>50</v>
       </c>
       <c r="G83" t="s">
         <v>16</v>
       </c>
       <c r="H83">
         <v>1</v>
       </c>
       <c r="I83" t="s">
         <v>295</v>
       </c>
       <c r="J83" t="s">
         <v>295</v>
       </c>
       <c r="K83" t="s">