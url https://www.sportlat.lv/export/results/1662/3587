--- v5 (2026-08-10)
+++ v6 (2026-09-24)
@@ -18234,51 +18234,53 @@
       </c>
       <c r="E388"/>
       <c r="F388" t="s">
         <v>21</v>
       </c>
       <c r="G388" t="s">
         <v>16</v>
       </c>
       <c r="H388">
         <v>1</v>
       </c>
       <c r="I388" t="s">
         <v>1094</v>
       </c>
       <c r="J388" t="s">
         <v>1094</v>
       </c>
       <c r="K388" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="389" spans="1:11">
       <c r="A389">
         <v>388</v>
       </c>
-      <c r="B389"/>
+      <c r="B389" t="s">
+        <v>11</v>
+      </c>
       <c r="C389" t="s">
         <v>1097</v>
       </c>
       <c r="D389" t="s">
         <v>1098</v>
       </c>
       <c r="E389" t="s">
         <v>1099</v>
       </c>
       <c r="F389" t="s">
         <v>225</v>
       </c>
       <c r="G389" t="s">
         <v>16</v>
       </c>
       <c r="H389">
         <v>1</v>
       </c>
       <c r="I389" t="s">
         <v>1100</v>
       </c>
       <c r="J389" t="s">
         <v>1100</v>
       </c>
       <c r="K389" t="s">