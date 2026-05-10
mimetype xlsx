--- v0 (2025-10-05)
+++ v1 (2026-05-10)
@@ -8642,51 +8642,53 @@
         <v>18</v>
       </c>
       <c r="H88">
         <v>7</v>
       </c>
       <c r="I88" t="s">
         <v>636</v>
       </c>
       <c r="J88" t="s">
         <v>637</v>
       </c>
       <c r="K88" t="s">
         <v>542</v>
       </c>
       <c r="L88" t="s">
         <v>583</v>
       </c>
       <c r="M88" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="89" spans="1:13">
       <c r="A89">
         <v>88</v>
       </c>
-      <c r="B89"/>
+      <c r="B89" t="s">
+        <v>13</v>
+      </c>
       <c r="C89" t="s">
         <v>639</v>
       </c>
       <c r="D89" t="s">
         <v>640</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>78</v>
       </c>
       <c r="G89" t="s">
         <v>18</v>
       </c>
       <c r="H89">
         <v>7</v>
       </c>
       <c r="I89" t="s">
         <v>641</v>
       </c>
       <c r="J89" t="s">
         <v>642</v>
       </c>
       <c r="K89" t="s">
         <v>643</v>
       </c>