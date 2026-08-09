--- v1 (2026-05-10)
+++ v2 (2026-08-09)
@@ -6055,51 +6055,53 @@
         <v>18</v>
       </c>
       <c r="H23">
         <v>7</v>
       </c>
       <c r="I23" t="s">
         <v>192</v>
       </c>
       <c r="J23" t="s">
         <v>193</v>
       </c>
       <c r="K23" t="s">
         <v>194</v>
       </c>
       <c r="L23" t="s">
         <v>187</v>
       </c>
       <c r="M23" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24">
         <v>23</v>
       </c>
-      <c r="B24"/>
+      <c r="B24" t="s">
+        <v>13</v>
+      </c>
       <c r="C24" t="s">
         <v>196</v>
       </c>
       <c r="D24" t="s">
         <v>197</v>
       </c>
       <c r="E24" t="s">
         <v>198</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
       <c r="G24" t="s">
         <v>18</v>
       </c>
       <c r="H24">
         <v>7</v>
       </c>
       <c r="I24" t="s">
         <v>199</v>
       </c>
       <c r="J24" t="s">
         <v>126</v>
       </c>
       <c r="K24" t="s">