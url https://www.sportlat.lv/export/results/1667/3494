--- v1 (2026-03-22)
+++ v2 (2026-05-06)
@@ -7544,51 +7544,53 @@
       <c r="E89"/>
       <c r="F89" t="s">
         <v>261</v>
       </c>
       <c r="G89" t="s">
         <v>121</v>
       </c>
       <c r="H89">
         <v>3</v>
       </c>
       <c r="I89" t="s">
         <v>496</v>
       </c>
       <c r="J89" t="s">
         <v>497</v>
       </c>
       <c r="K89"/>
       <c r="L89" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90">
         <v>89</v>
       </c>
-      <c r="B90"/>
+      <c r="B90" t="s">
+        <v>12</v>
+      </c>
       <c r="C90" t="s">
         <v>13</v>
       </c>
       <c r="D90" t="s">
         <v>209</v>
       </c>
       <c r="E90"/>
       <c r="F90" t="s">
         <v>454</v>
       </c>
       <c r="G90" t="s">
         <v>38</v>
       </c>
       <c r="H90">
         <v>3</v>
       </c>
       <c r="I90" t="s">
         <v>499</v>
       </c>
       <c r="J90" t="s">
         <v>500</v>
       </c>
       <c r="K90"/>
       <c r="L90" t="s">
         <v>501</v>