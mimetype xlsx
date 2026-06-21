--- v2 (2026-05-06)
+++ v3 (2026-06-21)
@@ -9878,51 +9878,53 @@
       </c>
       <c r="F157" t="s">
         <v>16</v>
       </c>
       <c r="G157" t="s">
         <v>17</v>
       </c>
       <c r="H157">
         <v>3</v>
       </c>
       <c r="I157" t="s">
         <v>835</v>
       </c>
       <c r="J157" t="s">
         <v>836</v>
       </c>
       <c r="K157"/>
       <c r="L157" t="s">
         <v>837</v>
       </c>
     </row>
     <row r="158" spans="1:12">
       <c r="A158">
         <v>157</v>
       </c>
-      <c r="B158"/>
+      <c r="B158" t="s">
+        <v>12</v>
+      </c>
       <c r="C158" t="s">
         <v>838</v>
       </c>
       <c r="D158" t="s">
         <v>839</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
         <v>16</v>
       </c>
       <c r="G158" t="s">
         <v>44</v>
       </c>
       <c r="H158">
         <v>3</v>
       </c>
       <c r="I158" t="s">
         <v>840</v>
       </c>
       <c r="J158" t="s">
         <v>841</v>
       </c>
       <c r="K158"/>
       <c r="L158" t="s">
         <v>842</v>
@@ -12156,51 +12158,53 @@
       <c r="E224"/>
       <c r="F224" t="s">
         <v>76</v>
       </c>
       <c r="G224" t="s">
         <v>109</v>
       </c>
       <c r="H224">
         <v>3</v>
       </c>
       <c r="I224" t="s">
         <v>1142</v>
       </c>
       <c r="J224" t="s">
         <v>1143</v>
       </c>
       <c r="K224"/>
       <c r="L224" t="s">
         <v>1144</v>
       </c>
     </row>
     <row r="225" spans="1:12">
       <c r="A225">
         <v>224</v>
       </c>
-      <c r="B225"/>
+      <c r="B225" t="s">
+        <v>12</v>
+      </c>
       <c r="C225" t="s">
         <v>1145</v>
       </c>
       <c r="D225" t="s">
         <v>507</v>
       </c>
       <c r="E225"/>
       <c r="F225" t="s">
         <v>16</v>
       </c>
       <c r="G225" t="s">
         <v>177</v>
       </c>
       <c r="H225">
         <v>3</v>
       </c>
       <c r="I225" t="s">
         <v>1146</v>
       </c>
       <c r="J225" t="s">
         <v>1147</v>
       </c>
       <c r="K225"/>
       <c r="L225" t="s">
         <v>1148</v>