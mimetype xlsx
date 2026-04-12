--- v1 (2026-01-11)
+++ v2 (2026-04-12)
@@ -9585,51 +9585,53 @@
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
         <v>75</v>
       </c>
       <c r="G110" t="s">
         <v>96</v>
       </c>
       <c r="H110">
         <v>3</v>
       </c>
       <c r="I110" t="s">
         <v>579</v>
       </c>
       <c r="J110" t="s">
         <v>580</v>
       </c>
       <c r="K110" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="111" spans="1:11">
       <c r="A111">
         <v>110</v>
       </c>
-      <c r="B111"/>
+      <c r="B111" t="s">
+        <v>11</v>
+      </c>
       <c r="C111" t="s">
         <v>582</v>
       </c>
       <c r="D111" t="s">
         <v>583</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>290</v>
       </c>
       <c r="G111" t="s">
         <v>135</v>
       </c>
       <c r="H111">
         <v>3</v>
       </c>
       <c r="I111" t="s">
         <v>579</v>
       </c>
       <c r="J111" t="s">
         <v>584</v>
       </c>
       <c r="K111" t="s">
         <v>585</v>
       </c>