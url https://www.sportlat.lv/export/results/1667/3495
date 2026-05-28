--- v2 (2026-04-12)
+++ v3 (2026-05-28)
@@ -2039,51 +2039,51 @@
   <si>
     <t>Strogonovs</t>
   </si>
   <si>
     <t>Zakats</t>
   </si>
   <si>
     <t>0:25:44</t>
   </si>
   <si>
     <t>00:00:17.87</t>
   </si>
   <si>
     <t>00:25:43.20</t>
   </si>
   <si>
     <t>00:00:18.85</t>
   </si>
   <si>
     <t>00:25:43.44</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:25:45</t>
   </si>
   <si>
     <t>00:00:24.98</t>
   </si>
   <si>
     <t>00:25:44.56</t>
   </si>
   <si>
     <t>Grīsle</t>
   </si>
   <si>
     <t>0:25:47</t>
   </si>
   <si>
     <t>00:25:46.88</t>
   </si>
   <si>
     <t>Madara</t>
   </si>
   <si>
     <t>Tilena</t>
   </si>
@@ -12961,51 +12961,53 @@
       </c>
       <c r="E212"/>
       <c r="F212" t="s">
         <v>191</v>
       </c>
       <c r="G212" t="s">
         <v>96</v>
       </c>
       <c r="H212">
         <v>3</v>
       </c>
       <c r="I212" t="s">
         <v>1030</v>
       </c>
       <c r="J212" t="s">
         <v>1031</v>
       </c>
       <c r="K212" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="213" spans="1:11">
       <c r="A213">
         <v>212</v>
       </c>
-      <c r="B213"/>
+      <c r="B213" t="s">
+        <v>11</v>
+      </c>
       <c r="C213" t="s">
         <v>1033</v>
       </c>
       <c r="D213" t="s">
         <v>1034</v>
       </c>
       <c r="E213"/>
       <c r="F213" t="s">
         <v>22</v>
       </c>
       <c r="G213" t="s">
         <v>96</v>
       </c>
       <c r="H213">
         <v>3</v>
       </c>
       <c r="I213" t="s">
         <v>1035</v>
       </c>
       <c r="J213" t="s">
         <v>1036</v>
       </c>
       <c r="K213" t="s">
         <v>1037</v>
       </c>