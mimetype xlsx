--- v3 (2026-05-28)
+++ v4 (2026-07-12)
@@ -15251,51 +15251,53 @@
       </c>
       <c r="E282"/>
       <c r="F282" t="s">
         <v>15</v>
       </c>
       <c r="G282" t="s">
         <v>96</v>
       </c>
       <c r="H282">
         <v>3</v>
       </c>
       <c r="I282" t="s">
         <v>1331</v>
       </c>
       <c r="J282" t="s">
         <v>1332</v>
       </c>
       <c r="K282" t="s">
         <v>1333</v>
       </c>
     </row>
     <row r="283" spans="1:11">
       <c r="A283">
         <v>282</v>
       </c>
-      <c r="B283"/>
+      <c r="B283" t="s">
+        <v>11</v>
+      </c>
       <c r="C283" t="s">
         <v>1260</v>
       </c>
       <c r="D283" t="s">
         <v>190</v>
       </c>
       <c r="E283" t="s">
         <v>1334</v>
       </c>
       <c r="F283" t="s">
         <v>1335</v>
       </c>
       <c r="G283" t="s">
         <v>23</v>
       </c>
       <c r="H283">
         <v>3</v>
       </c>
       <c r="I283" t="s">
         <v>1331</v>
       </c>
       <c r="J283" t="s">
         <v>1336</v>
       </c>
       <c r="K283" t="s">