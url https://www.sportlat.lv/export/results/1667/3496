--- v0 (2025-11-25)
+++ v1 (2026-11-07)
@@ -5734,51 +5734,53 @@
         <v>66</v>
       </c>
       <c r="F88" t="s">
         <v>15</v>
       </c>
       <c r="G88" t="s">
         <v>84</v>
       </c>
       <c r="H88">
         <v>1</v>
       </c>
       <c r="I88" t="s">
         <v>353</v>
       </c>
       <c r="J88" t="s">
         <v>353</v>
       </c>
       <c r="K88" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="89" spans="1:11">
       <c r="A89">
         <v>88</v>
       </c>
-      <c r="B89"/>
+      <c r="B89" t="s">
+        <v>11</v>
+      </c>
       <c r="C89" t="s">
         <v>358</v>
       </c>
       <c r="D89" t="s">
         <v>359</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>360</v>
       </c>
       <c r="G89" t="s">
         <v>84</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>361</v>
       </c>
       <c r="J89" t="s">
         <v>361</v>
       </c>
       <c r="K89" t="s">
         <v>362</v>
       </c>