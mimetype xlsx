--- v0 (2025-10-04)
+++ v1 (2026-06-26)
@@ -1578,51 +1578,53 @@
         <v>101</v>
       </c>
       <c r="F20" t="s">
         <v>102</v>
       </c>
       <c r="G20" t="s">
         <v>22</v>
       </c>
       <c r="H20">
         <v>7</v>
       </c>
       <c r="I20" t="s">
         <v>123</v>
       </c>
       <c r="J20" t="s">
         <v>124</v>
       </c>
       <c r="K20" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>20</v>
       </c>
-      <c r="B21"/>
+      <c r="B21" t="s">
+        <v>26</v>
+      </c>
       <c r="C21" t="s">
         <v>126</v>
       </c>
       <c r="D21" t="s">
         <v>127</v>
       </c>
       <c r="E21" t="s">
         <v>128</v>
       </c>
       <c r="F21" t="s">
         <v>60</v>
       </c>
       <c r="G21" t="s">
         <v>14</v>
       </c>
       <c r="H21">
         <v>7</v>
       </c>
       <c r="I21" t="s">
         <v>129</v>
       </c>
       <c r="J21" t="s">
         <v>115</v>
       </c>
       <c r="K21" t="s">