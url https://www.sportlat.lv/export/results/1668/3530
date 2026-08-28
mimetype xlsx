--- v0 (2025-12-23)
+++ v1 (2026-08-28)
@@ -1063,51 +1063,53 @@
       <c r="D11" t="s">
         <v>58</v>
       </c>
       <c r="E11"/>
       <c r="F11" t="s">
         <v>21</v>
       </c>
       <c r="G11" t="s">
         <v>50</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>59</v>
       </c>
       <c r="J11" t="s">
         <v>56</v>
       </c>
       <c r="K11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>11</v>
       </c>
-      <c r="B12"/>
+      <c r="B12" t="s">
+        <v>11</v>
+      </c>
       <c r="C12" t="s">
         <v>60</v>
       </c>
       <c r="D12" t="s">
         <v>61</v>
       </c>
       <c r="E12" t="s">
         <v>62</v>
       </c>
       <c r="F12"/>
       <c r="G12" t="s">
         <v>26</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="s">
         <v>63</v>
       </c>
       <c r="J12" t="s">
         <v>64</v>
       </c>
       <c r="K12"/>
     </row>
     <row r="13" spans="1:11">