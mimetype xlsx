--- v0 (2025-10-05)
+++ v1 (2026-06-24)
@@ -6200,51 +6200,53 @@
         <v>13</v>
       </c>
       <c r="I20" t="s">
         <v>186</v>
       </c>
       <c r="J20" t="s">
         <v>187</v>
       </c>
       <c r="K20" t="s">
         <v>188</v>
       </c>
       <c r="L20" t="s">
         <v>189</v>
       </c>
       <c r="M20" t="s">
         <v>190</v>
       </c>
       <c r="N20" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>20</v>
       </c>
-      <c r="B21"/>
+      <c r="B21" t="s">
+        <v>182</v>
+      </c>
       <c r="C21" t="s">
         <v>192</v>
       </c>
       <c r="D21" t="s">
         <v>193</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>47</v>
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="H21">
         <v>13</v>
       </c>
       <c r="I21" t="s">
         <v>194</v>
       </c>
       <c r="J21" t="s">
         <v>195</v>
       </c>
       <c r="K21" t="s">
         <v>196</v>
       </c>
@@ -14236,51 +14238,53 @@
         <v>13</v>
       </c>
       <c r="I209" t="s">
         <v>1610</v>
       </c>
       <c r="J209" t="s">
         <v>1611</v>
       </c>
       <c r="K209" t="s">
         <v>1612</v>
       </c>
       <c r="L209" t="s">
         <v>1613</v>
       </c>
       <c r="M209" t="s">
         <v>1614</v>
       </c>
       <c r="N209" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="210" spans="1:14">
       <c r="A210">
         <v>209</v>
       </c>
-      <c r="B210"/>
+      <c r="B210" t="s">
+        <v>14</v>
+      </c>
       <c r="C210" t="s">
         <v>1616</v>
       </c>
       <c r="D210" t="s">
         <v>1617</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
         <v>1618</v>
       </c>
       <c r="G210" t="s">
         <v>86</v>
       </c>
       <c r="H210">
         <v>13</v>
       </c>
       <c r="I210" t="s">
         <v>1619</v>
       </c>
       <c r="J210" t="s">
         <v>1620</v>
       </c>
       <c r="K210" t="s">
         <v>1621</v>
       </c>