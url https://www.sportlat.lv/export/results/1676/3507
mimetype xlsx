--- v1 (2026-06-24)
+++ v2 (2026-08-09)
@@ -6590,51 +6590,53 @@
         <v>13</v>
       </c>
       <c r="I29" t="s">
         <v>264</v>
       </c>
       <c r="J29" t="s">
         <v>265</v>
       </c>
       <c r="K29" t="s">
         <v>266</v>
       </c>
       <c r="L29" t="s">
         <v>267</v>
       </c>
       <c r="M29" t="s">
         <v>268</v>
       </c>
       <c r="N29" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>29</v>
       </c>
-      <c r="B30"/>
+      <c r="B30" t="s">
+        <v>14</v>
+      </c>
       <c r="C30" t="s">
         <v>270</v>
       </c>
       <c r="D30" t="s">
         <v>271</v>
       </c>
       <c r="E30" t="s">
         <v>272</v>
       </c>
       <c r="F30" t="s">
         <v>273</v>
       </c>
       <c r="G30" t="s">
         <v>19</v>
       </c>
       <c r="H30">
         <v>13</v>
       </c>
       <c r="I30" t="s">
         <v>274</v>
       </c>
       <c r="J30" t="s">
         <v>275</v>
       </c>
       <c r="K30" t="s">