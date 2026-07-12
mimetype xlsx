--- v0 (2025-10-06)
+++ v1 (2026-07-12)
@@ -7701,51 +7701,53 @@
         <v>26</v>
       </c>
       <c r="G101" t="s">
         <v>71</v>
       </c>
       <c r="H101">
         <v>7</v>
       </c>
       <c r="I101" t="s">
         <v>662</v>
       </c>
       <c r="J101" t="s">
         <v>663</v>
       </c>
       <c r="K101" t="s">
         <v>664</v>
       </c>
       <c r="L101" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="102" spans="1:12">
       <c r="A102">
         <v>101</v>
       </c>
-      <c r="B102"/>
+      <c r="B102" t="s">
+        <v>22</v>
+      </c>
       <c r="C102" t="s">
         <v>666</v>
       </c>
       <c r="D102" t="s">
         <v>667</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>371</v>
       </c>
       <c r="G102" t="s">
         <v>267</v>
       </c>
       <c r="H102">
         <v>7</v>
       </c>
       <c r="I102" t="s">
         <v>668</v>
       </c>
       <c r="J102" t="s">
         <v>598</v>
       </c>
       <c r="K102" t="s">
         <v>669</v>
       </c>