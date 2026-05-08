--- v1 (2026-02-07)
+++ v2 (2026-05-08)
@@ -1748,51 +1748,51 @@
   <si>
     <t>Stendes saule</t>
   </si>
   <si>
     <t>Stende</t>
   </si>
   <si>
     <t>0:27:10</t>
   </si>
   <si>
     <t>00:27:09.64</t>
   </si>
   <si>
     <t>Krēvics</t>
   </si>
   <si>
     <t>0:27:12</t>
   </si>
   <si>
     <t>00:00:39.25</t>
   </si>
   <si>
     <t>00:27:11.52</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>0:27:17</t>
   </si>
   <si>
     <t>00:00:41.63</t>
   </si>
   <si>
     <t>00:27:16.28</t>
   </si>
   <si>
     <t>Ostašovs</t>
   </si>
   <si>
     <t>0:27:18</t>
   </si>
   <si>
     <t>00:00:40.87</t>
   </si>
   <si>
     <t>00:27:17.30</t>
   </si>
   <si>
     <t>TeamDingo</t>
   </si>