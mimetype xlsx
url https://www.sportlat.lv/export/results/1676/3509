--- v2 (2026-05-08)
+++ v3 (2026-06-22)
@@ -2144,51 +2144,51 @@
   <si>
     <t>0:28:56</t>
   </si>
   <si>
     <t>00:00:39.83</t>
   </si>
   <si>
     <t>00:28:55.33</t>
   </si>
   <si>
     <t>Arnolds</t>
   </si>
   <si>
     <t>Petrovs</t>
   </si>
   <si>
     <t>0:28:57</t>
   </si>
   <si>
     <t>00:00:57.33</t>
   </si>
   <si>
     <t>00:28:56.47</t>
   </si>
   <si>
-    <t>Istratova</t>
+    <t>Gurejeva</t>
   </si>
   <si>
     <t>0:28:58</t>
   </si>
   <si>
     <t>00:00:43.49</t>
   </si>
   <si>
     <t>00:28:57.56</t>
   </si>
   <si>
     <t>Ieva-Kristiāna</t>
   </si>
   <si>
     <t>Bleive</t>
   </si>
   <si>
     <t>0:29:01</t>
   </si>
   <si>
     <t>00:00:43.36</t>
   </si>
   <si>
     <t>00:29:00.56</t>
   </si>
@@ -9117,51 +9117,53 @@
       </c>
       <c r="F112" t="s">
         <v>514</v>
       </c>
       <c r="G112" t="s">
         <v>17</v>
       </c>
       <c r="H112">
         <v>4</v>
       </c>
       <c r="I112" t="s">
         <v>592</v>
       </c>
       <c r="J112" t="s">
         <v>598</v>
       </c>
       <c r="K112"/>
       <c r="L112" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="113" spans="1:12">
       <c r="A113">
         <v>112</v>
       </c>
-      <c r="B113"/>
+      <c r="B113" t="s">
+        <v>12</v>
+      </c>
       <c r="C113" t="s">
         <v>600</v>
       </c>
       <c r="D113" t="s">
         <v>601</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
         <v>91</v>
       </c>
       <c r="G113" t="s">
         <v>17</v>
       </c>
       <c r="H113">
         <v>4</v>
       </c>
       <c r="I113" t="s">
         <v>602</v>
       </c>
       <c r="J113" t="s">
         <v>603</v>
       </c>
       <c r="K113"/>
       <c r="L113" t="s">
         <v>604</v>