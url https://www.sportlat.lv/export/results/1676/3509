--- v3 (2026-06-22)
+++ v4 (2026-08-07)
@@ -14507,51 +14507,53 @@
       <c r="E270"/>
       <c r="F270" t="s">
         <v>198</v>
       </c>
       <c r="G270" t="s">
         <v>73</v>
       </c>
       <c r="H270">
         <v>4</v>
       </c>
       <c r="I270" t="s">
         <v>1305</v>
       </c>
       <c r="J270" t="s">
         <v>1306</v>
       </c>
       <c r="K270"/>
       <c r="L270" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="271" spans="1:12">
       <c r="A271">
         <v>270</v>
       </c>
-      <c r="B271"/>
+      <c r="B271" t="s">
+        <v>12</v>
+      </c>
       <c r="C271" t="s">
         <v>1308</v>
       </c>
       <c r="D271" t="s">
         <v>1309</v>
       </c>
       <c r="E271"/>
       <c r="F271" t="s">
         <v>16</v>
       </c>
       <c r="G271" t="s">
         <v>192</v>
       </c>
       <c r="H271">
         <v>4</v>
       </c>
       <c r="I271" t="s">
         <v>1305</v>
       </c>
       <c r="J271" t="s">
         <v>1310</v>
       </c>
       <c r="K271"/>
       <c r="L271" t="s">
         <v>1311</v>