--- v0 (2025-10-08)
+++ v1 (2026-07-03)
@@ -50,78 +50,78 @@
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
     <t>Finišs</t>
   </si>
   <si>
     <t>1. aplis</t>
   </si>
   <si>
     <t>2. aplis</t>
   </si>
   <si>
     <t>Tīrais rez.</t>
   </si>
   <si>
+    <t>LAT</t>
+  </si>
+  <si>
     <t>Liene</t>
   </si>
   <si>
     <t>Žabinska</t>
   </si>
   <si>
     <t>SK Vikings</t>
   </si>
   <si>
     <t>Ventspils</t>
   </si>
   <si>
     <t>SNUJ-10</t>
   </si>
   <si>
     <t>1:19:30</t>
   </si>
   <si>
     <t>00:00:56.27</t>
   </si>
   <si>
     <t>00:00:58.44</t>
   </si>
   <si>
     <t>01:19:29.87</t>
-  </si>
-[...1 lines deleted...]
-    <t>LAT</t>
   </si>
   <si>
     <t>Ruta</t>
   </si>
   <si>
     <t>Dīce</t>
   </si>
   <si>
     <t>Gausā jūdze</t>
   </si>
   <si>
     <t>Klapkalnciems</t>
   </si>
   <si>
     <t>1:21:27</t>
   </si>
   <si>
     <t>00:00:58.32</t>
   </si>
   <si>
     <t>00:01:00.85</t>
   </si>
   <si>
     <t>01:21:26.99</t>
   </si>
@@ -732,531 +732,533 @@
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2">
         <v>1</v>
       </c>
-      <c r="B2"/>
+      <c r="B2" t="s">
+        <v>12</v>
+      </c>
       <c r="C2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H2">
         <v>7</v>
       </c>
       <c r="I2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="K2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="L2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>24</v>
       </c>
       <c r="F3" t="s">
         <v>25</v>
       </c>
       <c r="G3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H3">
         <v>7</v>
       </c>
       <c r="I3" t="s">
         <v>26</v>
       </c>
       <c r="J3" t="s">
         <v>27</v>
       </c>
       <c r="K3" t="s">
         <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C4" t="s">
         <v>30</v>
       </c>
       <c r="D4" t="s">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
       <c r="F4" t="s">
         <v>25</v>
       </c>
       <c r="G4" t="s">
         <v>32</v>
       </c>
       <c r="H4">
         <v>7</v>
       </c>
       <c r="I4" t="s">
         <v>33</v>
       </c>
       <c r="J4" t="s">
         <v>34</v>
       </c>
       <c r="K4" t="s">
         <v>35</v>
       </c>
       <c r="L4" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5"/>
       <c r="C5" t="s">
         <v>37</v>
       </c>
       <c r="D5" t="s">
         <v>38</v>
       </c>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>39</v>
       </c>
       <c r="G5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H5">
         <v>7</v>
       </c>
       <c r="I5" t="s">
         <v>40</v>
       </c>
       <c r="J5" t="s">
         <v>41</v>
       </c>
       <c r="K5" t="s">
         <v>42</v>
       </c>
       <c r="L5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6"/>
       <c r="C6" t="s">
         <v>44</v>
       </c>
       <c r="D6" t="s">
         <v>45</v>
       </c>
       <c r="E6"/>
       <c r="F6" t="s">
         <v>46</v>
       </c>
       <c r="G6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H6">
         <v>7</v>
       </c>
       <c r="I6" t="s">
         <v>47</v>
       </c>
       <c r="J6" t="s">
         <v>48</v>
       </c>
       <c r="K6" t="s">
         <v>49</v>
       </c>
       <c r="L6" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7"/>
       <c r="C7" t="s">
         <v>51</v>
       </c>
       <c r="D7" t="s">
         <v>52</v>
       </c>
       <c r="E7" t="s">
         <v>53</v>
       </c>
       <c r="F7" t="s">
         <v>54</v>
       </c>
       <c r="G7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H7">
         <v>7</v>
       </c>
       <c r="I7" t="s">
         <v>55</v>
       </c>
       <c r="J7" t="s">
         <v>56</v>
       </c>
       <c r="K7" t="s">
         <v>57</v>
       </c>
       <c r="L7" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>59</v>
       </c>
       <c r="D8" t="s">
         <v>60</v>
       </c>
       <c r="E8" t="s">
         <v>61</v>
       </c>
       <c r="F8" t="s">
         <v>62</v>
       </c>
       <c r="G8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H8">
         <v>7</v>
       </c>
       <c r="I8" t="s">
         <v>63</v>
       </c>
       <c r="J8" t="s">
         <v>64</v>
       </c>
       <c r="K8" t="s">
         <v>65</v>
       </c>
       <c r="L8" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C9" t="s">
         <v>67</v>
       </c>
       <c r="D9" t="s">
         <v>68</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="G9" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H9">
         <v>7</v>
       </c>
       <c r="I9" t="s">
         <v>69</v>
       </c>
       <c r="J9" t="s">
         <v>70</v>
       </c>
       <c r="K9" t="s">
         <v>71</v>
       </c>
       <c r="L9" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>73</v>
       </c>
       <c r="D10" t="s">
         <v>60</v>
       </c>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>74</v>
       </c>
       <c r="G10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H10">
         <v>7</v>
       </c>
       <c r="I10" t="s">
         <v>75</v>
       </c>
       <c r="J10" t="s">
         <v>76</v>
       </c>
       <c r="K10" t="s">
         <v>77</v>
       </c>
       <c r="L10" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
         <v>79</v>
       </c>
       <c r="D11" t="s">
         <v>80</v>
       </c>
       <c r="E11" t="s">
         <v>81</v>
       </c>
       <c r="F11" t="s">
         <v>82</v>
       </c>
       <c r="G11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H11">
         <v>7</v>
       </c>
       <c r="I11" t="s">
         <v>83</v>
       </c>
       <c r="J11" t="s">
         <v>84</v>
       </c>
       <c r="K11" t="s">
         <v>85</v>
       </c>
       <c r="L11" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12"/>
       <c r="C12" t="s">
         <v>87</v>
       </c>
       <c r="D12" t="s">
         <v>88</v>
       </c>
       <c r="E12" t="s">
         <v>81</v>
       </c>
       <c r="F12" t="s">
         <v>82</v>
       </c>
       <c r="G12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H12">
         <v>7</v>
       </c>
       <c r="I12" t="s">
         <v>89</v>
       </c>
       <c r="J12" t="s">
         <v>90</v>
       </c>
       <c r="K12" t="s">
         <v>91</v>
       </c>
       <c r="L12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>93</v>
       </c>
       <c r="B13"/>
       <c r="C13" t="s">
         <v>94</v>
       </c>
       <c r="D13" t="s">
         <v>95</v>
       </c>
       <c r="E13" t="s">
         <v>81</v>
       </c>
       <c r="F13" t="s">
         <v>82</v>
       </c>
       <c r="G13" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H13">
         <v>4</v>
       </c>
       <c r="I13" t="s">
         <v>96</v>
       </c>
       <c r="J13" t="s">
         <v>97</v>
       </c>
       <c r="K13"/>
       <c r="L13" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>93</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
         <v>99</v>
       </c>
       <c r="D14" t="s">
         <v>100</v>
       </c>
       <c r="E14" t="s">
         <v>81</v>
       </c>
       <c r="F14" t="s">
         <v>82</v>
       </c>
       <c r="G14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H14">
         <v>4</v>
       </c>
       <c r="I14" t="s">
         <v>96</v>
       </c>
       <c r="J14" t="s">
         <v>101</v>
       </c>
       <c r="K14"/>
       <c r="L14" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>93</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
         <v>103</v>
       </c>
       <c r="D15" t="s">
         <v>104</v>
       </c>
       <c r="E15" t="s">
         <v>81</v>
       </c>
       <c r="F15" t="s">
         <v>82</v>
       </c>
       <c r="G15" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15" t="s">
         <v>96</v>
       </c>
       <c r="J15" t="s">
         <v>105</v>
       </c>
       <c r="K15"/>
       <c r="L15" t="s">
         <v>106</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>