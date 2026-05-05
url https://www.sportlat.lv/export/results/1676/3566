--- v1 (2026-02-03)
+++ v2 (2026-05-05)
@@ -5192,51 +5192,51 @@
   <si>
     <t>Buks</t>
   </si>
   <si>
     <t>PAVEIKS</t>
   </si>
   <si>
     <t>00:00:41.59</t>
   </si>
   <si>
     <t>00:00:43.93</t>
   </si>
   <si>
     <t>00:00:43.44</t>
   </si>
   <si>
     <t>00:00:48.85</t>
   </si>
   <si>
     <t>Jākobsone-Mišane</t>
   </si>
   <si>
     <t>Elīna</t>
   </si>
   <si>
-    <t>Brice-Matisone</t>
+    <t>Brice</t>
   </si>
   <si>
     <t>Laizāns</t>
   </si>
   <si>
     <t>Andrejsala</t>
   </si>
   <si>
     <t>00:00:42.24</t>
   </si>
   <si>
     <t>Andersone</t>
   </si>
   <si>
     <t>00:00:41.66</t>
   </si>
   <si>
     <t>00:00:41.73</t>
   </si>
   <si>
     <t>00:00:43.73</t>
   </si>
   <si>
     <t>00:00:48.30</t>
   </si>