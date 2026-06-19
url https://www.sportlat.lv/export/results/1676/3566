--- v2 (2026-05-05)
+++ v3 (2026-06-19)
@@ -263,50 +263,53 @@
   <si>
     <t>00:00:39.12</t>
   </si>
   <si>
     <t>Gustavs</t>
   </si>
   <si>
     <t>Venters</t>
   </si>
   <si>
     <t>Susliki</t>
   </si>
   <si>
     <t>00:00:19.99</t>
   </si>
   <si>
     <t>00:00:21.36</t>
   </si>
   <si>
     <t>00:00:35.31</t>
   </si>
   <si>
     <t>00:00:45.80</t>
   </si>
   <si>
+    <t>UKR</t>
+  </si>
+  <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Pavelko</t>
   </si>
   <si>
     <t>Kharkiv</t>
   </si>
   <si>
     <t>00:00:20.07</t>
   </si>
   <si>
     <t>00:00:31.33</t>
   </si>
   <si>
     <t>00:00:30.95</t>
   </si>
   <si>
     <t>00:00:30.91</t>
   </si>
   <si>
     <t>Dāvis</t>
   </si>
   <si>
     <t>Liepiņš</t>
@@ -1367,53 +1370,50 @@
   <si>
     <t>00:00:29.99</t>
   </si>
   <si>
     <t>00:00:31.89</t>
   </si>
   <si>
     <t>Viesturs</t>
   </si>
   <si>
     <t>Zimackis</t>
   </si>
   <si>
     <t>00:00:30.01</t>
   </si>
   <si>
     <t>00:00:31.61</t>
   </si>
   <si>
     <t>00:00:32.65</t>
   </si>
   <si>
     <t>00:00:34.52</t>
   </si>
   <si>
-    <t>UKR</t>
-[...1 lines deleted...]
-  <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>Kalashnikova</t>
   </si>
   <si>
     <t>00:00:30.45</t>
   </si>
   <si>
     <t>00:00:30.57</t>
   </si>
   <si>
     <t>00:00:31.57</t>
   </si>
   <si>
     <t>Mareks</t>
   </si>
   <si>
     <t>Stumbris</t>
   </si>
   <si>
     <t>Pelči</t>
   </si>
   <si>
     <t>00:00:33.42</t>
@@ -5621,51 +5621,51 @@
   <si>
     <t>00:00:43.39</t>
   </si>
   <si>
     <t>Vinakmens</t>
   </si>
   <si>
     <t>00:00:44.51</t>
   </si>
   <si>
     <t>Semjons</t>
   </si>
   <si>
     <t>Solodkovs</t>
   </si>
   <si>
     <t>00:00:43.45</t>
   </si>
   <si>
     <t>Mednieks</t>
   </si>
   <si>
     <t>īvande</t>
   </si>
   <si>
-    <t>Istratova</t>
+    <t>Gurejeva</t>
   </si>
   <si>
     <t>Robežniece</t>
   </si>
   <si>
     <t>00:00:43.50</t>
   </si>
   <si>
     <t>Māris-Aleksis</t>
   </si>
   <si>
     <t>00:00:59.97</t>
   </si>
   <si>
     <t>Eglītis</t>
   </si>
   <si>
     <t>00:00:43.57</t>
   </si>
   <si>
     <t>Kobaļeva</t>
   </si>
   <si>
     <t>00:00:43.80</t>
   </si>
@@ -8754,3305 +8754,3307 @@
         <v>4</v>
       </c>
       <c r="I13" t="s">
         <v>79</v>
       </c>
       <c r="J13" t="s">
         <v>80</v>
       </c>
       <c r="K13" t="s">
         <v>79</v>
       </c>
       <c r="L13" t="s">
         <v>81</v>
       </c>
       <c r="M13" t="s">
         <v>82</v>
       </c>
       <c r="N13" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:14">
       <c r="A14">
         <v>13</v>
       </c>
-      <c r="B14"/>
+      <c r="B14" t="s">
+        <v>83</v>
+      </c>
       <c r="C14" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D14" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E14"/>
       <c r="F14" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G14" t="s">
         <v>19</v>
       </c>
       <c r="H14">
         <v>4</v>
       </c>
       <c r="I14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="J14" t="s">
+        <v>88</v>
+      </c>
+      <c r="K14" t="s">
+        <v>89</v>
+      </c>
+      <c r="L14" t="s">
+        <v>90</v>
+      </c>
+      <c r="M14" t="s">
         <v>87</v>
       </c>
-      <c r="K14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15" spans="1:14">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15" t="s">
         <v>14</v>
       </c>
       <c r="C15" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D15" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E15" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
       <c r="G15" t="s">
         <v>19</v>
       </c>
       <c r="H15">
         <v>4</v>
       </c>
       <c r="I15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="J15" t="s">
+        <v>95</v>
+      </c>
+      <c r="K15" t="s">
+        <v>96</v>
+      </c>
+      <c r="L15" t="s">
+        <v>97</v>
+      </c>
+      <c r="M15" t="s">
         <v>94</v>
       </c>
-      <c r="K15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N15" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>15</v>
       </c>
       <c r="D16" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E16"/>
       <c r="F16" t="s">
         <v>35</v>
       </c>
       <c r="G16" t="s">
         <v>19</v>
       </c>
       <c r="H16">
         <v>4</v>
       </c>
       <c r="I16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J16" t="s">
+        <v>100</v>
+      </c>
+      <c r="K16" t="s">
+        <v>101</v>
+      </c>
+      <c r="L16" t="s">
+        <v>102</v>
+      </c>
+      <c r="M16" t="s">
         <v>99</v>
       </c>
-      <c r="K16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N16" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>14</v>
       </c>
       <c r="C17" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D17" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E17" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F17" t="s">
         <v>35</v>
       </c>
       <c r="G17" t="s">
         <v>19</v>
       </c>
       <c r="H17">
         <v>4</v>
       </c>
       <c r="I17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="J17" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="K17" t="s">
+        <v>107</v>
+      </c>
+      <c r="L17" t="s">
+        <v>108</v>
+      </c>
+      <c r="M17" t="s">
+        <v>109</v>
+      </c>
+      <c r="N17" t="s">
         <v>106</v>
-      </c>
-[...7 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="18" spans="1:14">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>14</v>
       </c>
       <c r="C18" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D18" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E18"/>
       <c r="F18" t="s">
         <v>30</v>
       </c>
       <c r="G18" t="s">
         <v>19</v>
       </c>
       <c r="H18">
         <v>4</v>
       </c>
       <c r="I18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="J18" t="s">
+        <v>113</v>
+      </c>
+      <c r="K18" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>14</v>
       </c>
       <c r="C19" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E19"/>
       <c r="F19" t="s">
         <v>35</v>
       </c>
       <c r="G19" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H19">
         <v>4</v>
       </c>
       <c r="I19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="J19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="20" spans="1:14">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>14</v>
       </c>
       <c r="C20" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="E20" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="F20" t="s">
         <v>35</v>
       </c>
       <c r="G20" t="s">
         <v>19</v>
       </c>
       <c r="H20">
         <v>4</v>
       </c>
       <c r="I20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="J20" t="s">
+        <v>122</v>
+      </c>
+      <c r="K20" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="21" spans="1:14">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>14</v>
       </c>
       <c r="C21" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D21" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E21"/>
       <c r="F21" t="s">
         <v>30</v>
       </c>
       <c r="G21" t="s">
         <v>19</v>
       </c>
       <c r="H21">
         <v>4</v>
       </c>
       <c r="I21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="J21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>14</v>
       </c>
       <c r="C22" t="s">
         <v>15</v>
       </c>
       <c r="D22" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G22" t="s">
         <v>19</v>
       </c>
       <c r="H22">
         <v>4</v>
       </c>
       <c r="I22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="J22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="K22" t="s">
+        <v>130</v>
+      </c>
+      <c r="L22" t="s">
+        <v>131</v>
+      </c>
+      <c r="M22" t="s">
+        <v>132</v>
+      </c>
+      <c r="N22" t="s">
         <v>129</v>
-      </c>
-[...7 lines deleted...]
-        <v>128</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>14</v>
       </c>
       <c r="C23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D23" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="G23" t="s">
         <v>19</v>
       </c>
       <c r="H23">
         <v>4</v>
       </c>
       <c r="I23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J23" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="L23" t="s">
+        <v>137</v>
+      </c>
+      <c r="M23" t="s">
+        <v>138</v>
+      </c>
+      <c r="N23" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D24" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G24" t="s">
         <v>19</v>
       </c>
       <c r="H24">
         <v>4</v>
       </c>
       <c r="I24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="J24" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="K24" t="s">
+        <v>142</v>
+      </c>
+      <c r="L24" t="s">
+        <v>143</v>
+      </c>
+      <c r="M24" t="s">
+        <v>144</v>
+      </c>
+      <c r="N24" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25" t="s">
         <v>14</v>
       </c>
       <c r="C25" t="s">
         <v>22</v>
       </c>
       <c r="D25" t="s">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
         <v>25</v>
       </c>
       <c r="G25" t="s">
         <v>19</v>
       </c>
       <c r="H25">
         <v>4</v>
       </c>
       <c r="I25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="J25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="K25" t="s">
+        <v>146</v>
+      </c>
+      <c r="L25" t="s">
+        <v>147</v>
+      </c>
+      <c r="M25" t="s">
+        <v>148</v>
+      </c>
+      <c r="N25" t="s">
         <v>145</v>
-      </c>
-[...7 lines deleted...]
-        <v>144</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26"/>
       <c r="C26" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D26" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E26" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G26" t="s">
         <v>19</v>
       </c>
       <c r="H26">
         <v>4</v>
       </c>
       <c r="I26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="J26" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="K26" t="s">
+        <v>154</v>
+      </c>
+      <c r="L26" t="s">
+        <v>155</v>
+      </c>
+      <c r="M26" t="s">
+        <v>156</v>
+      </c>
+      <c r="N26" t="s">
         <v>153</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="27" spans="1:14">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27" t="s">
         <v>14</v>
       </c>
       <c r="C27" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D27" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="E27" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="F27" t="s">
         <v>35</v>
       </c>
       <c r="G27" t="s">
         <v>19</v>
       </c>
       <c r="H27">
         <v>4</v>
       </c>
       <c r="I27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="J27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="K27" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="28" spans="1:14">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28" t="s">
         <v>14</v>
       </c>
       <c r="C28" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E28" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F28" t="s">
         <v>35</v>
       </c>
       <c r="G28" t="s">
         <v>19</v>
       </c>
       <c r="H28">
         <v>4</v>
       </c>
       <c r="I28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="J28" t="s">
+        <v>166</v>
+      </c>
+      <c r="K28" t="s">
+        <v>167</v>
+      </c>
+      <c r="L28" t="s">
         <v>165</v>
       </c>
-      <c r="K28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="N28" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29"/>
       <c r="C29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="E29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F29" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G29" t="s">
         <v>19</v>
       </c>
       <c r="H29">
         <v>4</v>
       </c>
       <c r="I29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="J29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="K29" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="L29" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="M29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="N29" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>14</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="E30" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="F30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="G30" t="s">
         <v>19</v>
       </c>
       <c r="H30">
         <v>4</v>
       </c>
       <c r="I30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="J30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="K30" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="L30" t="s">
+        <v>178</v>
+      </c>
+      <c r="M30" t="s">
+        <v>179</v>
+      </c>
+      <c r="N30" t="s">
         <v>177</v>
-      </c>
-[...4 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>14</v>
       </c>
       <c r="C31" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D31" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E31" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F31" t="s">
         <v>30</v>
       </c>
       <c r="G31" t="s">
         <v>19</v>
       </c>
       <c r="H31">
         <v>4</v>
       </c>
       <c r="I31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="J31" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="K31" t="s">
+        <v>184</v>
+      </c>
+      <c r="L31" t="s">
+        <v>185</v>
+      </c>
+      <c r="M31" t="s">
+        <v>186</v>
+      </c>
+      <c r="N31" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32" t="s">
         <v>14</v>
       </c>
       <c r="C32" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D32" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="E32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="F32" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G32" t="s">
         <v>19</v>
       </c>
       <c r="H32">
         <v>4</v>
       </c>
       <c r="I32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="J32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="33" spans="1:14">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C33" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="D33" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="E33" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="F33" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G33" t="s">
         <v>19</v>
       </c>
       <c r="H33">
         <v>4</v>
       </c>
       <c r="I33" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="J33" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="34" spans="1:14">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>14</v>
       </c>
       <c r="C34" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D34" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E34" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F34" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G34" t="s">
         <v>19</v>
       </c>
       <c r="H34">
         <v>4</v>
       </c>
       <c r="I34" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="J34" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="35" spans="1:14">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D35" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E35" t="s">
         <v>53</v>
       </c>
       <c r="F35" t="s">
         <v>30</v>
       </c>
       <c r="G35" t="s">
         <v>19</v>
       </c>
       <c r="H35">
         <v>4</v>
       </c>
       <c r="I35" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="J35" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="K35" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="L35"/>
       <c r="M35"/>
       <c r="N35" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36" t="s">
         <v>14</v>
       </c>
       <c r="C36" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D36" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E36" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="F36" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G36" t="s">
         <v>19</v>
       </c>
       <c r="H36">
         <v>4</v>
       </c>
       <c r="I36" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="J36" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="K36" t="s">
+        <v>211</v>
+      </c>
+      <c r="L36" t="s">
+        <v>212</v>
+      </c>
+      <c r="M36" t="s">
+        <v>213</v>
+      </c>
+      <c r="N36" t="s">
         <v>210</v>
-      </c>
-[...7 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>14</v>
       </c>
       <c r="C37" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D37" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E37" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F37" t="s">
         <v>30</v>
       </c>
       <c r="G37" t="s">
         <v>19</v>
       </c>
       <c r="H37">
         <v>4</v>
       </c>
       <c r="I37" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="J37" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="K37" t="s">
+        <v>217</v>
+      </c>
+      <c r="L37" t="s">
+        <v>218</v>
+      </c>
+      <c r="M37" t="s">
+        <v>219</v>
+      </c>
+      <c r="N37" t="s">
         <v>216</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
     </row>
     <row r="38" spans="1:14">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>14</v>
       </c>
       <c r="C38" t="s">
         <v>15</v>
       </c>
       <c r="D38" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E38" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F38" t="s">
         <v>35</v>
       </c>
       <c r="G38" t="s">
         <v>19</v>
       </c>
       <c r="H38">
         <v>4</v>
       </c>
       <c r="I38" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="J38" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="K38" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="39" spans="1:14">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39" t="s">
         <v>14</v>
       </c>
       <c r="C39" t="s">
         <v>15</v>
       </c>
       <c r="D39" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E39" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="F39" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G39" t="s">
         <v>19</v>
       </c>
       <c r="H39">
         <v>4</v>
       </c>
       <c r="I39" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="J39" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="K39" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="40" spans="1:14">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40" t="s">
         <v>14</v>
       </c>
       <c r="C40" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D40" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E40"/>
       <c r="F40" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G40" t="s">
         <v>19</v>
       </c>
       <c r="H40">
         <v>4</v>
       </c>
       <c r="I40" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="J40" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="K40" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="41" spans="1:14">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>14</v>
       </c>
       <c r="C41" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D41" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="E41" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="F41" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="G41" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H41">
         <v>4</v>
       </c>
       <c r="I41" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="J41" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="K41" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
     </row>
     <row r="42" spans="1:14">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42" t="s">
         <v>14</v>
       </c>
       <c r="C42" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="D42" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>35</v>
       </c>
       <c r="G42" t="s">
         <v>19</v>
       </c>
       <c r="H42">
         <v>4</v>
       </c>
       <c r="I42" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="J42" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K42" t="s">
+        <v>242</v>
+      </c>
+      <c r="L42" t="s">
+        <v>243</v>
+      </c>
+      <c r="M42" t="s">
+        <v>244</v>
+      </c>
+      <c r="N42" t="s">
         <v>241</v>
-      </c>
-[...7 lines deleted...]
-        <v>240</v>
       </c>
     </row>
     <row r="43" spans="1:14">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43" t="s">
         <v>14</v>
       </c>
       <c r="C43" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D43" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="E43" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="F43" t="s">
         <v>25</v>
       </c>
       <c r="G43" t="s">
         <v>19</v>
       </c>
       <c r="H43">
         <v>4</v>
       </c>
       <c r="I43" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="J43" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="K43" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>14</v>
       </c>
       <c r="C44" t="s">
         <v>22</v>
       </c>
       <c r="D44" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E44" t="s">
         <v>34</v>
       </c>
       <c r="F44" t="s">
         <v>35</v>
       </c>
       <c r="G44" t="s">
         <v>19</v>
       </c>
       <c r="H44">
         <v>4</v>
       </c>
       <c r="I44" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="J44" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="K44" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:14">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45"/>
       <c r="C45" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D45" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E45" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F45" t="s">
         <v>35</v>
       </c>
       <c r="G45" t="s">
         <v>19</v>
       </c>
       <c r="H45">
         <v>4</v>
       </c>
       <c r="I45" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="J45" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="46" spans="1:14">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>14</v>
       </c>
       <c r="C46" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D46" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E46" t="s">
         <v>49</v>
       </c>
       <c r="F46" t="s">
         <v>35</v>
       </c>
       <c r="G46" t="s">
         <v>19</v>
       </c>
       <c r="H46">
         <v>4</v>
       </c>
       <c r="I46" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="J46" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="K46" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="47" spans="1:14">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47"/>
       <c r="C47" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D47" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="E47" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="F47" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G47" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H47">
         <v>4</v>
       </c>
       <c r="I47" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="J47" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
     </row>
     <row r="48" spans="1:14">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>14</v>
       </c>
       <c r="C48" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D48" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E48" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F48" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G48" t="s">
         <v>19</v>
       </c>
       <c r="H48">
         <v>4</v>
       </c>
       <c r="I48" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="J48" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="K48" t="s">
+        <v>268</v>
+      </c>
+      <c r="L48" t="s">
+        <v>269</v>
+      </c>
+      <c r="M48" t="s">
+        <v>270</v>
+      </c>
+      <c r="N48" t="s">
         <v>267</v>
-      </c>
-[...7 lines deleted...]
-        <v>266</v>
       </c>
     </row>
     <row r="49" spans="1:14">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49" t="s">
         <v>14</v>
       </c>
       <c r="C49" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D49" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E49" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F49" t="s">
         <v>35</v>
       </c>
       <c r="G49" t="s">
         <v>19</v>
       </c>
       <c r="H49">
         <v>4</v>
       </c>
       <c r="I49" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="J49" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="K49" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
     </row>
     <row r="50" spans="1:14">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50" t="s">
         <v>14</v>
       </c>
       <c r="C50" t="s">
         <v>15</v>
       </c>
       <c r="D50" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E50" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F50" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G50" t="s">
         <v>19</v>
       </c>
       <c r="H50">
         <v>4</v>
       </c>
       <c r="I50" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="J50" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="K50" t="s">
+        <v>278</v>
+      </c>
+      <c r="L50" t="s">
+        <v>279</v>
+      </c>
+      <c r="M50" t="s">
+        <v>90</v>
+      </c>
+      <c r="N50" t="s">
         <v>277</v>
-      </c>
-[...7 lines deleted...]
-        <v>276</v>
       </c>
     </row>
     <row r="51" spans="1:14">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>14</v>
       </c>
       <c r="C51" t="s">
         <v>40</v>
       </c>
       <c r="D51" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G51" t="s">
         <v>19</v>
       </c>
       <c r="H51">
         <v>4</v>
       </c>
       <c r="I51" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="J51" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="K51" t="s">
+        <v>283</v>
+      </c>
+      <c r="L51" t="s">
+        <v>284</v>
+      </c>
+      <c r="M51" t="s">
+        <v>285</v>
+      </c>
+      <c r="N51" t="s">
         <v>282</v>
-      </c>
-[...7 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="52" spans="1:14">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52" t="s">
         <v>14</v>
       </c>
       <c r="C52" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D52" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="E52" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F52" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G52" t="s">
         <v>19</v>
       </c>
       <c r="H52">
         <v>4</v>
       </c>
       <c r="I52" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="J52" t="s">
+        <v>291</v>
+      </c>
+      <c r="K52" t="s">
         <v>290</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
     </row>
     <row r="53" spans="1:14">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53" t="s">
         <v>14</v>
       </c>
       <c r="C53" t="s">
         <v>51</v>
       </c>
       <c r="D53" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E53" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F53" t="s">
         <v>35</v>
       </c>
       <c r="G53" t="s">
         <v>19</v>
       </c>
       <c r="H53">
         <v>4</v>
       </c>
       <c r="I53" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="J53" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="K53" t="s">
+        <v>295</v>
+      </c>
+      <c r="L53" t="s">
+        <v>296</v>
+      </c>
+      <c r="M53" t="s">
+        <v>297</v>
+      </c>
+      <c r="N53" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>293</v>
       </c>
     </row>
     <row r="54" spans="1:14">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54" t="s">
         <v>14</v>
       </c>
       <c r="C54" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D54" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E54" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F54" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G54" t="s">
         <v>19</v>
       </c>
       <c r="H54">
         <v>4</v>
       </c>
       <c r="I54" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="J54" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="K54" t="s">
+        <v>301</v>
+      </c>
+      <c r="L54" t="s">
+        <v>302</v>
+      </c>
+      <c r="M54" t="s">
+        <v>303</v>
+      </c>
+      <c r="N54" t="s">
         <v>300</v>
-      </c>
-[...7 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="55" spans="1:14">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>14</v>
       </c>
       <c r="C55" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D55" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E55" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F55" t="s">
         <v>35</v>
       </c>
       <c r="G55" t="s">
         <v>19</v>
       </c>
       <c r="H55">
         <v>4</v>
       </c>
       <c r="I55" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="J55" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
     </row>
     <row r="56" spans="1:14">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56" t="s">
         <v>14</v>
       </c>
       <c r="C56" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D56" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E56" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F56" t="s">
         <v>30</v>
       </c>
       <c r="G56" t="s">
         <v>19</v>
       </c>
       <c r="H56">
         <v>4</v>
       </c>
       <c r="I56" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="J56" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="K56" t="s">
         <v>39</v>
       </c>
       <c r="L56" t="s">
         <v>21</v>
       </c>
       <c r="M56" t="s">
+        <v>311</v>
+      </c>
+      <c r="N56" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>309</v>
       </c>
     </row>
     <row r="57" spans="1:14">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C57" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D57" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="E57"/>
       <c r="F57" t="s">
         <v>60</v>
       </c>
       <c r="G57" t="s">
         <v>19</v>
       </c>
       <c r="H57">
         <v>4</v>
       </c>
       <c r="I57" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="J57" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="K57" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="58" spans="1:14">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>14</v>
       </c>
       <c r="C58" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="D58" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>30</v>
       </c>
       <c r="G58" t="s">
         <v>19</v>
       </c>
       <c r="H58">
         <v>4</v>
       </c>
       <c r="I58" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="J58" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="K58"/>
       <c r="L58"/>
       <c r="M58"/>
       <c r="N58" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="59" spans="1:14">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>14</v>
       </c>
       <c r="C59" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D59" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="E59" t="s">
         <v>49</v>
       </c>
       <c r="F59" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G59" t="s">
         <v>19</v>
       </c>
       <c r="H59">
         <v>4</v>
       </c>
       <c r="I59" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="J59" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="60" spans="1:14">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60" t="s">
         <v>14</v>
       </c>
       <c r="C60" t="s">
         <v>40</v>
       </c>
       <c r="D60" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="E60" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F60" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G60" t="s">
         <v>19</v>
       </c>
       <c r="H60">
         <v>4</v>
       </c>
       <c r="I60" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="J60" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="K60" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="L60"/>
       <c r="M60"/>
       <c r="N60" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="61" spans="1:14">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>14</v>
       </c>
       <c r="C61" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="D61" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
       <c r="E61"/>
       <c r="F61" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="G61" t="s">
         <v>19</v>
       </c>
       <c r="H61">
         <v>4</v>
       </c>
       <c r="I61" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="J61" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="K61" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="L61" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="M61" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="N61" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
     </row>
     <row r="62" spans="1:14">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>14</v>
       </c>
       <c r="C62" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D62" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="E62" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F62" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G62" t="s">
         <v>19</v>
       </c>
       <c r="H62">
         <v>4</v>
       </c>
       <c r="I62" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="J62" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
       <c r="K62" t="s">
+        <v>334</v>
+      </c>
+      <c r="L62" t="s">
+        <v>335</v>
+      </c>
+      <c r="M62" t="s">
+        <v>336</v>
+      </c>
+      <c r="N62" t="s">
         <v>333</v>
-      </c>
-[...7 lines deleted...]
-        <v>332</v>
       </c>
     </row>
     <row r="63" spans="1:14">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63"/>
       <c r="C63" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D63" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G63" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H63">
         <v>4</v>
       </c>
       <c r="I63" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="J63" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="K63"/>
       <c r="L63"/>
       <c r="M63"/>
       <c r="N63" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
     </row>
     <row r="64" spans="1:14">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>14</v>
       </c>
       <c r="C64" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D64" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E64" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="F64" t="s">
         <v>60</v>
       </c>
       <c r="G64" t="s">
         <v>19</v>
       </c>
       <c r="H64">
         <v>4</v>
       </c>
       <c r="I64" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="J64" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="K64" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="L64" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="M64"/>
       <c r="N64" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
     </row>
     <row r="65" spans="1:14">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
         <v>76</v>
       </c>
       <c r="D65" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="E65" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="F65" t="s">
         <v>35</v>
       </c>
       <c r="G65" t="s">
         <v>19</v>
       </c>
       <c r="H65">
         <v>4</v>
       </c>
       <c r="I65" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="J65" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="K65"/>
       <c r="L65"/>
       <c r="M65"/>
       <c r="N65" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
     </row>
     <row r="66" spans="1:14">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>14</v>
       </c>
       <c r="C66" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="D66" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E66" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F66" t="s">
         <v>43</v>
       </c>
       <c r="G66" t="s">
         <v>19</v>
       </c>
       <c r="H66">
         <v>4</v>
       </c>
       <c r="I66" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="J66" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="K66" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="L66"/>
       <c r="M66"/>
       <c r="N66" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="67" spans="1:14">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67"/>
       <c r="C67" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D67" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="E67"/>
       <c r="F67" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G67" t="s">
         <v>19</v>
       </c>
       <c r="H67">
         <v>4</v>
       </c>
       <c r="I67" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="J67" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="K67" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="L67"/>
       <c r="M67"/>
       <c r="N67" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
     </row>
     <row r="68" spans="1:14">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68"/>
       <c r="C68" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D68" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="E68" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="F68" t="s">
         <v>35</v>
       </c>
       <c r="G68" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H68">
         <v>4</v>
       </c>
       <c r="I68" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="J68" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="K68"/>
       <c r="L68"/>
       <c r="M68"/>
       <c r="N68" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
     </row>
     <row r="69" spans="1:14">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69"/>
       <c r="C69" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D69" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E69" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="F69" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G69" t="s">
         <v>19</v>
       </c>
       <c r="H69">
         <v>4</v>
       </c>
       <c r="I69" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="J69" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="K69" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="L69"/>
       <c r="M69"/>
       <c r="N69" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
     </row>
     <row r="70" spans="1:14">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70"/>
       <c r="C70" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D70" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="E70" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F70" t="s">
         <v>35</v>
       </c>
       <c r="G70" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H70">
         <v>4</v>
       </c>
       <c r="I70" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="J70" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="K70" t="s">
+        <v>370</v>
+      </c>
+      <c r="L70" t="s">
+        <v>371</v>
+      </c>
+      <c r="M70" t="s">
+        <v>372</v>
+      </c>
+      <c r="N70" t="s">
         <v>369</v>
-      </c>
-[...7 lines deleted...]
-        <v>368</v>
       </c>
     </row>
     <row r="71" spans="1:14">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>14</v>
       </c>
       <c r="C71" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="D71" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="E71" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F71" t="s">
         <v>30</v>
       </c>
       <c r="G71" t="s">
         <v>19</v>
       </c>
       <c r="H71">
         <v>4</v>
       </c>
       <c r="I71" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="J71" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="K71" t="s">
+        <v>377</v>
+      </c>
+      <c r="L71" t="s">
+        <v>378</v>
+      </c>
+      <c r="M71" t="s">
+        <v>244</v>
+      </c>
+      <c r="N71" t="s">
         <v>376</v>
-      </c>
-[...7 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="72" spans="1:14">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>14</v>
       </c>
       <c r="C72" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D72" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="E72" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
       <c r="G72" t="s">
         <v>19</v>
       </c>
       <c r="H72">
         <v>4</v>
       </c>
       <c r="I72" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="J72" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="K72" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="L72"/>
       <c r="M72"/>
       <c r="N72" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
     </row>
     <row r="73" spans="1:14">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>14</v>
       </c>
       <c r="C73" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D73" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="E73" t="s">
         <v>42</v>
       </c>
       <c r="F73" t="s">
         <v>35</v>
       </c>
       <c r="G73" t="s">
         <v>19</v>
       </c>
       <c r="H73">
         <v>4</v>
       </c>
       <c r="I73" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="J73" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="K73" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="L73"/>
       <c r="M73"/>
       <c r="N73" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:14">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74" t="s">
         <v>14</v>
       </c>
       <c r="C74" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="D74" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="E74" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F74" t="s">
         <v>35</v>
       </c>
       <c r="G74" t="s">
         <v>19</v>
       </c>
       <c r="H74">
         <v>4</v>
       </c>
       <c r="I74" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="J74" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="K74" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="L74"/>
       <c r="M74"/>
       <c r="N74" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
     </row>
     <row r="75" spans="1:14">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D75" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>60</v>
       </c>
       <c r="G75" t="s">
         <v>19</v>
       </c>
       <c r="H75">
         <v>4</v>
       </c>
       <c r="I75" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="J75" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="K75" t="s">
+        <v>392</v>
+      </c>
+      <c r="L75" t="s">
+        <v>393</v>
+      </c>
+      <c r="M75" t="s">
+        <v>394</v>
+      </c>
+      <c r="N75" t="s">
         <v>391</v>
-      </c>
-[...7 lines deleted...]
-        <v>390</v>
       </c>
     </row>
     <row r="76" spans="1:14">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>14</v>
       </c>
       <c r="C76" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D76" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="F76" t="s">
         <v>18</v>
       </c>
       <c r="G76" t="s">
         <v>19</v>
       </c>
       <c r="H76">
         <v>4</v>
       </c>
       <c r="I76" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="J76" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="K76" t="s">
+        <v>398</v>
+      </c>
+      <c r="L76" t="s">
+        <v>399</v>
+      </c>
+      <c r="M76" t="s">
+        <v>400</v>
+      </c>
+      <c r="N76" t="s">
         <v>397</v>
-      </c>
-[...7 lines deleted...]
-        <v>396</v>
       </c>
     </row>
     <row r="77" spans="1:14">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>14</v>
       </c>
       <c r="C77" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D77" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="E77" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F77" t="s">
         <v>35</v>
       </c>
       <c r="G77" t="s">
         <v>19</v>
       </c>
       <c r="H77">
         <v>4</v>
       </c>
       <c r="I77" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="J77" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
       <c r="K77" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="L77"/>
       <c r="M77"/>
       <c r="N77" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="78" spans="1:14">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78"/>
       <c r="C78" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D78" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="E78" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F78" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G78" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H78">
         <v>4</v>
       </c>
       <c r="I78" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="J78" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="K78"/>
       <c r="L78"/>
       <c r="M78"/>
       <c r="N78" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="79" spans="1:14">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>14</v>
       </c>
       <c r="C79" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D79" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="E79" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="F79" t="s">
         <v>35</v>
       </c>
       <c r="G79" t="s">
         <v>19</v>
       </c>
       <c r="H79">
         <v>4</v>
       </c>
       <c r="I79" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="J79" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="K79" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="L79"/>
       <c r="M79"/>
       <c r="N79" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="80" spans="1:14">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>14</v>
       </c>
       <c r="C80" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D80" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
       <c r="E80"/>
       <c r="F80" t="s">
         <v>43</v>
       </c>
       <c r="G80" t="s">
         <v>19</v>
       </c>
       <c r="H80">
         <v>4</v>
       </c>
       <c r="I80" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="J80" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="K80"/>
       <c r="L80"/>
       <c r="M80"/>
       <c r="N80" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
     </row>
     <row r="81" spans="1:14">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>14</v>
       </c>
       <c r="C81" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="D81" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E81" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F81" t="s">
         <v>35</v>
       </c>
       <c r="G81" t="s">
         <v>19</v>
       </c>
       <c r="H81">
         <v>4</v>
       </c>
       <c r="I81" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="J81" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="K81"/>
       <c r="L81"/>
       <c r="M81"/>
       <c r="N81" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
     </row>
     <row r="82" spans="1:14">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C82" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="D82" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
       <c r="E82" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="F82" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G82" t="s">
         <v>19</v>
       </c>
       <c r="H82">
         <v>4</v>
       </c>
       <c r="I82" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="J82" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="K82" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="L82" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="M82" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="N82" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83" t="s">
         <v>14</v>
       </c>
       <c r="C83" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="D83" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="E83" t="s">
         <v>34</v>
       </c>
       <c r="F83" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="G83" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H83">
         <v>4</v>
       </c>
       <c r="I83" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="J83" t="s">
+        <v>429</v>
+      </c>
+      <c r="K83" t="s">
+        <v>430</v>
+      </c>
+      <c r="L83" t="s">
         <v>428</v>
       </c>
-      <c r="K83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="M83" t="s">
-        <v>430</v>
+        <v>431</v>
       </c>
       <c r="N83" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
     </row>
     <row r="84" spans="1:14">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84" t="s">
         <v>14</v>
       </c>
       <c r="C84" t="s">
         <v>55</v>
       </c>
       <c r="D84" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E84" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F84" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G84" t="s">
         <v>19</v>
       </c>
       <c r="H84">
         <v>4</v>
       </c>
       <c r="I84" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="J84" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="K84" t="s">
+        <v>436</v>
+      </c>
+      <c r="L84" t="s">
+        <v>437</v>
+      </c>
+      <c r="M84" t="s">
+        <v>424</v>
+      </c>
+      <c r="N84" t="s">
         <v>435</v>
-      </c>
-[...7 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="85" spans="1:14">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85" t="s">
         <v>14</v>
       </c>
       <c r="C85" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D85" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="E85" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="F85" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G85" t="s">
         <v>19</v>
       </c>
       <c r="H85">
         <v>4</v>
       </c>
       <c r="I85" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="J85" t="s">
+        <v>441</v>
+      </c>
+      <c r="K85" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>439</v>
       </c>
       <c r="L85"/>
       <c r="M85"/>
       <c r="N85" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="86" spans="1:14">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86"/>
       <c r="C86" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D86" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E86" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="F86" t="s">
         <v>35</v>
       </c>
       <c r="G86" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H86">
         <v>4</v>
       </c>
       <c r="I86" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="J86" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="K86" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="L86"/>
       <c r="M86"/>
       <c r="N86" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
     </row>
     <row r="87" spans="1:14">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87" t="s">
         <v>14</v>
       </c>
       <c r="C87" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D87" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="E87"/>
       <c r="F87" t="s">
         <v>35</v>
       </c>
       <c r="G87" t="s">
         <v>19</v>
       </c>
       <c r="H87">
         <v>4</v>
       </c>
       <c r="I87" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="J87" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="K87" t="s">
+        <v>449</v>
+      </c>
+      <c r="L87" t="s">
+        <v>450</v>
+      </c>
+      <c r="M87" t="s">
+        <v>451</v>
+      </c>
+      <c r="N87" t="s">
         <v>448</v>
-      </c>
-[...7 lines deleted...]
-        <v>447</v>
       </c>
     </row>
     <row r="88" spans="1:14">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
-        <v>451</v>
+        <v>83</v>
       </c>
       <c r="C88" t="s">
         <v>452</v>
       </c>
       <c r="D88" t="s">
         <v>453</v>
       </c>
       <c r="E88"/>
       <c r="F88" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G88" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H88">
         <v>4</v>
       </c>
       <c r="I88" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="J88" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="K88" t="s">
         <v>454</v>
       </c>
       <c r="L88" t="s">
         <v>455</v>
       </c>
       <c r="M88" t="s">
         <v>456</v>
       </c>
       <c r="N88" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>14</v>
       </c>
       <c r="C89" t="s">
         <v>457</v>
       </c>
       <c r="D89" t="s">
         <v>458</v>
       </c>
       <c r="E89"/>
       <c r="F89" t="s">
         <v>459</v>
       </c>
       <c r="G89" t="s">
         <v>19</v>
       </c>
       <c r="H89">
         <v>4</v>
       </c>
       <c r="I89" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="J89" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="K89" t="s">
         <v>460</v>
       </c>
       <c r="L89" t="s">
         <v>461</v>
       </c>
       <c r="M89" t="s">
         <v>462</v>
       </c>
       <c r="N89" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="90" spans="1:14">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90" t="s">
         <v>14</v>
       </c>
       <c r="C90" t="s">
         <v>463</v>
       </c>
       <c r="D90" t="s">
         <v>464</v>
       </c>
       <c r="E90" t="s">
         <v>465</v>
       </c>
       <c r="F90" t="s">
         <v>35</v>
       </c>
       <c r="G90" t="s">
         <v>19</v>
       </c>
       <c r="H90">
         <v>4</v>
       </c>
       <c r="I90" t="s">
         <v>466</v>
       </c>
       <c r="J90" t="s">
         <v>466</v>
       </c>
       <c r="K90" t="s">
         <v>467</v>
       </c>
       <c r="L90" t="s">
         <v>468</v>
       </c>
       <c r="M90" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="N90" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="91" spans="1:14">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91"/>
       <c r="C91" t="s">
         <v>469</v>
       </c>
       <c r="D91" t="s">
         <v>470</v>
       </c>
       <c r="E91" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F91" t="s">
         <v>43</v>
       </c>
       <c r="G91" t="s">
         <v>19</v>
       </c>
       <c r="H91">
         <v>4</v>
       </c>
       <c r="I91" t="s">
         <v>466</v>
       </c>
       <c r="J91" t="s">
         <v>466</v>
       </c>
       <c r="K91"/>
       <c r="L91"/>
       <c r="M91"/>
       <c r="N91" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="92" spans="1:14">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92" t="s">
         <v>14</v>
       </c>
       <c r="C92" t="s">
         <v>471</v>
       </c>
       <c r="D92" t="s">
         <v>472</v>
       </c>
       <c r="E92"/>
       <c r="F92" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G92" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H92">
         <v>4</v>
       </c>
       <c r="I92" t="s">
         <v>473</v>
       </c>
       <c r="J92" t="s">
         <v>473</v>
       </c>
       <c r="K92" t="s">
         <v>474</v>
       </c>
       <c r="L92"/>
       <c r="M92"/>
       <c r="N92" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="93" spans="1:14">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93" t="s">
         <v>14</v>
       </c>
       <c r="C93" t="s">
         <v>475</v>
       </c>
       <c r="D93" t="s">
         <v>476</v>
       </c>
       <c r="E93" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F93" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G93" t="s">
         <v>19</v>
       </c>
       <c r="H93">
         <v>4</v>
       </c>
       <c r="I93" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="J93" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="K93" t="s">
         <v>477</v>
       </c>
       <c r="L93" t="s">
         <v>478</v>
       </c>
       <c r="M93" t="s">
         <v>479</v>
       </c>
       <c r="N93" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
     </row>
     <row r="94" spans="1:14">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94" t="s">
         <v>14</v>
       </c>
       <c r="C94" t="s">
         <v>480</v>
       </c>
       <c r="D94" t="s">
         <v>481</v>
       </c>
       <c r="E94" t="s">
         <v>482</v>
       </c>
       <c r="F94" t="s">
         <v>60</v>
       </c>
       <c r="G94" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H94">
         <v>4</v>
       </c>
       <c r="I94" t="s">
         <v>483</v>
       </c>
       <c r="J94" t="s">
         <v>484</v>
       </c>
       <c r="K94" t="s">
         <v>483</v>
       </c>
       <c r="L94"/>
       <c r="M94"/>
       <c r="N94" t="s">
         <v>483</v>
       </c>
     </row>
     <row r="95" spans="1:14">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95"/>
       <c r="C95" t="s">
@@ -12072,51 +12074,51 @@
       </c>
       <c r="H95">
         <v>4</v>
       </c>
       <c r="I95" t="s">
         <v>486</v>
       </c>
       <c r="J95" t="s">
         <v>486</v>
       </c>
       <c r="K95"/>
       <c r="L95"/>
       <c r="M95"/>
       <c r="N95" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="96" spans="1:14">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96" t="s">
         <v>14</v>
       </c>
       <c r="C96" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D96" t="s">
         <v>487</v>
       </c>
       <c r="E96" t="s">
         <v>488</v>
       </c>
       <c r="F96" t="s">
         <v>489</v>
       </c>
       <c r="G96" t="s">
         <v>19</v>
       </c>
       <c r="H96">
         <v>4</v>
       </c>
       <c r="I96" t="s">
         <v>486</v>
       </c>
       <c r="J96" t="s">
         <v>486</v>
       </c>
       <c r="K96" t="s">
         <v>490</v>
       </c>
@@ -12134,258 +12136,258 @@
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97" t="s">
         <v>14</v>
       </c>
       <c r="C97" t="s">
         <v>493</v>
       </c>
       <c r="D97" t="s">
         <v>494</v>
       </c>
       <c r="E97" t="s">
         <v>495</v>
       </c>
       <c r="F97" t="s">
         <v>496</v>
       </c>
       <c r="G97" t="s">
         <v>19</v>
       </c>
       <c r="H97">
         <v>4</v>
       </c>
       <c r="I97" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="J97" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
       <c r="K97"/>
       <c r="L97"/>
       <c r="M97"/>
       <c r="N97" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="98" spans="1:14">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98"/>
       <c r="C98" t="s">
         <v>497</v>
       </c>
       <c r="D98" t="s">
         <v>498</v>
       </c>
       <c r="E98" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F98" t="s">
         <v>35</v>
       </c>
       <c r="G98" t="s">
         <v>19</v>
       </c>
       <c r="H98">
         <v>4</v>
       </c>
       <c r="I98" t="s">
         <v>499</v>
       </c>
       <c r="J98" t="s">
         <v>499</v>
       </c>
       <c r="K98"/>
       <c r="L98"/>
       <c r="M98"/>
       <c r="N98" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="99" spans="1:14">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99" t="s">
         <v>14</v>
       </c>
       <c r="C99" t="s">
         <v>500</v>
       </c>
       <c r="D99" t="s">
         <v>501</v>
       </c>
       <c r="E99" t="s">
         <v>502</v>
       </c>
       <c r="F99" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G99" t="s">
         <v>19</v>
       </c>
       <c r="H99">
         <v>4</v>
       </c>
       <c r="I99" t="s">
         <v>503</v>
       </c>
       <c r="J99" t="s">
         <v>503</v>
       </c>
       <c r="K99" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="L99"/>
       <c r="M99"/>
       <c r="N99" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="100" spans="1:14">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>14</v>
       </c>
       <c r="C100" t="s">
         <v>504</v>
       </c>
       <c r="D100" t="s">
         <v>505</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
         <v>506</v>
       </c>
       <c r="G100" t="s">
         <v>19</v>
       </c>
       <c r="H100">
         <v>4</v>
       </c>
       <c r="I100" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="J100" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="K100"/>
       <c r="L100"/>
       <c r="M100"/>
       <c r="N100" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="101" spans="1:14">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>14</v>
       </c>
       <c r="C101" t="s">
         <v>32</v>
       </c>
       <c r="D101" t="s">
         <v>507</v>
       </c>
       <c r="E101"/>
       <c r="F101" t="s">
         <v>35</v>
       </c>
       <c r="G101" t="s">
         <v>19</v>
       </c>
       <c r="H101">
         <v>4</v>
       </c>
       <c r="I101" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="J101" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K101" t="s">
         <v>508</v>
       </c>
       <c r="L101" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="M101" t="s">
         <v>509</v>
       </c>
       <c r="N101" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
     </row>
     <row r="102" spans="1:14">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102" t="s">
         <v>14</v>
       </c>
       <c r="C102" t="s">
         <v>510</v>
       </c>
       <c r="D102" t="s">
         <v>511</v>
       </c>
       <c r="E102" t="s">
         <v>512</v>
       </c>
       <c r="F102" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G102" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H102">
         <v>4</v>
       </c>
       <c r="I102" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="J102" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="K102" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="L102" t="s">
         <v>513</v>
       </c>
       <c r="M102" t="s">
         <v>514</v>
       </c>
       <c r="N102" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="103" spans="1:14">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>14</v>
       </c>
       <c r="C103" t="s">
         <v>515</v>
       </c>
       <c r="D103" t="s">
         <v>516</v>
       </c>
       <c r="E103"/>
       <c r="F103" t="s">
         <v>60</v>
       </c>
       <c r="G103" t="s">
         <v>19</v>
       </c>
       <c r="H103">
         <v>4</v>
       </c>
@@ -12456,71 +12458,71 @@
       <c r="C105" t="s">
         <v>525</v>
       </c>
       <c r="D105" t="s">
         <v>526</v>
       </c>
       <c r="E105" t="s">
         <v>42</v>
       </c>
       <c r="F105" t="s">
         <v>43</v>
       </c>
       <c r="G105" t="s">
         <v>19</v>
       </c>
       <c r="H105">
         <v>4</v>
       </c>
       <c r="I105" t="s">
         <v>527</v>
       </c>
       <c r="J105" t="s">
         <v>527</v>
       </c>
       <c r="K105" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="L105" t="s">
         <v>528</v>
       </c>
       <c r="M105" t="s">
         <v>529</v>
       </c>
       <c r="N105" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="106" spans="1:14">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106" t="s">
         <v>14</v>
       </c>
       <c r="C106" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D106" t="s">
         <v>530</v>
       </c>
       <c r="E106" t="s">
         <v>531</v>
       </c>
       <c r="F106" t="s">
         <v>35</v>
       </c>
       <c r="G106" t="s">
         <v>19</v>
       </c>
       <c r="H106">
         <v>4</v>
       </c>
       <c r="I106" t="s">
         <v>508</v>
       </c>
       <c r="J106" t="s">
         <v>532</v>
       </c>
       <c r="K106" t="s">
         <v>533</v>
       </c>
@@ -12536,517 +12538,517 @@
     </row>
     <row r="107" spans="1:14">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107" t="s">
         <v>14</v>
       </c>
       <c r="C107" t="s">
         <v>535</v>
       </c>
       <c r="D107" t="s">
         <v>536</v>
       </c>
       <c r="E107"/>
       <c r="F107" t="s">
         <v>35</v>
       </c>
       <c r="G107" t="s">
         <v>19</v>
       </c>
       <c r="H107">
         <v>4</v>
       </c>
       <c r="I107" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J107" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="K107" t="s">
         <v>537</v>
       </c>
       <c r="L107" t="s">
         <v>538</v>
       </c>
       <c r="M107" t="s">
         <v>539</v>
       </c>
       <c r="N107" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="108" spans="1:14">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>14</v>
       </c>
       <c r="C108" t="s">
         <v>540</v>
       </c>
       <c r="D108" t="s">
         <v>541</v>
       </c>
       <c r="E108" t="s">
         <v>542</v>
       </c>
       <c r="F108" t="s">
         <v>30</v>
       </c>
       <c r="G108" t="s">
         <v>19</v>
       </c>
       <c r="H108">
         <v>4</v>
       </c>
       <c r="I108" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="J108" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="K108"/>
       <c r="L108"/>
       <c r="M108"/>
       <c r="N108" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="109" spans="1:14">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>14</v>
       </c>
       <c r="C109" t="s">
         <v>543</v>
       </c>
       <c r="D109" t="s">
         <v>544</v>
       </c>
       <c r="E109"/>
       <c r="F109" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G109" t="s">
         <v>19</v>
       </c>
       <c r="H109">
         <v>4</v>
       </c>
       <c r="I109" t="s">
         <v>38</v>
       </c>
       <c r="J109" t="s">
         <v>38</v>
       </c>
       <c r="K109" t="s">
         <v>545</v>
       </c>
       <c r="L109"/>
       <c r="M109"/>
       <c r="N109" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="110" spans="1:14">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>14</v>
       </c>
       <c r="C110" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D110" t="s">
         <v>546</v>
       </c>
       <c r="E110"/>
       <c r="F110" t="s">
         <v>60</v>
       </c>
       <c r="G110" t="s">
         <v>19</v>
       </c>
       <c r="H110">
         <v>4</v>
       </c>
       <c r="I110" t="s">
         <v>547</v>
       </c>
       <c r="J110" t="s">
         <v>548</v>
       </c>
       <c r="K110" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="L110" t="s">
         <v>547</v>
       </c>
       <c r="M110"/>
       <c r="N110" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="111" spans="1:14">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>14</v>
       </c>
       <c r="C111" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D111" t="s">
         <v>549</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G111" t="s">
         <v>19</v>
       </c>
       <c r="H111">
         <v>4</v>
       </c>
       <c r="I111" t="s">
         <v>547</v>
       </c>
       <c r="J111" t="s">
         <v>547</v>
       </c>
       <c r="K111" t="s">
         <v>550</v>
       </c>
       <c r="L111" t="s">
         <v>551</v>
       </c>
       <c r="M111" t="s">
         <v>552</v>
       </c>
       <c r="N111" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="112" spans="1:14">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>14</v>
       </c>
       <c r="C112" t="s">
         <v>553</v>
       </c>
       <c r="D112" t="s">
         <v>554</v>
       </c>
       <c r="E112" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F112"/>
       <c r="G112" t="s">
         <v>19</v>
       </c>
       <c r="H112">
         <v>4</v>
       </c>
       <c r="I112" t="s">
         <v>555</v>
       </c>
       <c r="J112" t="s">
         <v>555</v>
       </c>
       <c r="K112"/>
       <c r="L112"/>
       <c r="M112"/>
       <c r="N112" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="113" spans="1:14">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113" t="s">
         <v>14</v>
       </c>
       <c r="C113" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D113" t="s">
         <v>556</v>
       </c>
       <c r="E113" t="s">
         <v>557</v>
       </c>
       <c r="F113" t="s">
         <v>35</v>
       </c>
       <c r="G113" t="s">
         <v>19</v>
       </c>
       <c r="H113">
         <v>4</v>
       </c>
       <c r="I113" t="s">
         <v>558</v>
       </c>
       <c r="J113" t="s">
         <v>558</v>
       </c>
       <c r="K113" t="s">
         <v>559</v>
       </c>
       <c r="L113" t="s">
         <v>560</v>
       </c>
       <c r="M113" t="s">
         <v>561</v>
       </c>
       <c r="N113" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="114" spans="1:14">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>14</v>
       </c>
       <c r="C114" t="s">
         <v>562</v>
       </c>
       <c r="D114" t="s">
         <v>563</v>
       </c>
       <c r="E114" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F114" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G114" t="s">
         <v>19</v>
       </c>
       <c r="H114">
         <v>4</v>
       </c>
       <c r="I114" t="s">
         <v>564</v>
       </c>
       <c r="J114" t="s">
         <v>564</v>
       </c>
       <c r="K114"/>
       <c r="L114"/>
       <c r="M114"/>
       <c r="N114" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="115" spans="1:14">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>14</v>
       </c>
       <c r="C115" t="s">
         <v>565</v>
       </c>
       <c r="D115" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
         <v>566</v>
       </c>
       <c r="G115" t="s">
         <v>19</v>
       </c>
       <c r="H115">
         <v>4</v>
       </c>
       <c r="I115" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="J115" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="K115" t="s">
         <v>567</v>
       </c>
       <c r="L115"/>
       <c r="M115"/>
       <c r="N115" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="116" spans="1:14">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>14</v>
       </c>
       <c r="C116" t="s">
         <v>568</v>
       </c>
       <c r="D116" t="s">
         <v>569</v>
       </c>
       <c r="E116"/>
       <c r="F116" t="s">
         <v>570</v>
       </c>
       <c r="G116" t="s">
         <v>19</v>
       </c>
       <c r="H116">
         <v>4</v>
       </c>
       <c r="I116" t="s">
         <v>533</v>
       </c>
       <c r="J116" t="s">
         <v>533</v>
       </c>
       <c r="K116" t="s">
         <v>571</v>
       </c>
       <c r="L116"/>
       <c r="M116"/>
       <c r="N116" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="117" spans="1:14">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>14</v>
       </c>
       <c r="C117" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D117" t="s">
         <v>572</v>
       </c>
       <c r="E117"/>
       <c r="F117" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G117" t="s">
         <v>19</v>
       </c>
       <c r="H117">
         <v>4</v>
       </c>
       <c r="I117" t="s">
         <v>573</v>
       </c>
       <c r="J117" t="s">
         <v>574</v>
       </c>
       <c r="K117" t="s">
         <v>573</v>
       </c>
       <c r="L117" t="s">
         <v>575</v>
       </c>
       <c r="M117" t="s">
         <v>576</v>
       </c>
       <c r="N117" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="118" spans="1:14">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>14</v>
       </c>
       <c r="C118" t="s">
         <v>577</v>
       </c>
       <c r="D118" t="s">
         <v>578</v>
       </c>
       <c r="E118" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="F118" t="s">
         <v>579</v>
       </c>
       <c r="G118" t="s">
         <v>19</v>
       </c>
       <c r="H118">
         <v>4</v>
       </c>
       <c r="I118" t="s">
         <v>580</v>
       </c>
       <c r="J118" t="s">
         <v>580</v>
       </c>
       <c r="K118"/>
       <c r="L118"/>
       <c r="M118"/>
       <c r="N118" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="119" spans="1:14">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119"/>
       <c r="C119" t="s">
         <v>581</v>
       </c>
       <c r="D119" t="s">
         <v>582</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
         <v>35</v>
       </c>
       <c r="G119" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H119">
         <v>4</v>
       </c>
       <c r="I119" t="s">
         <v>583</v>
       </c>
       <c r="J119" t="s">
         <v>583</v>
       </c>
       <c r="K119" t="s">
         <v>584</v>
       </c>
       <c r="L119" t="s">
         <v>585</v>
       </c>
       <c r="M119" t="s">
         <v>586</v>
       </c>
       <c r="N119" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="120" spans="1:14">
       <c r="A120">
@@ -13086,107 +13088,107 @@
         <v>509</v>
       </c>
     </row>
     <row r="121" spans="1:14">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121"/>
       <c r="C121" t="s">
         <v>55</v>
       </c>
       <c r="D121" t="s">
         <v>590</v>
       </c>
       <c r="E121"/>
       <c r="F121" t="s">
         <v>35</v>
       </c>
       <c r="G121" t="s">
         <v>19</v>
       </c>
       <c r="H121">
         <v>4</v>
       </c>
       <c r="I121" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="J121" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="K121"/>
       <c r="L121"/>
       <c r="M121"/>
       <c r="N121" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="122" spans="1:14">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>14</v>
       </c>
       <c r="C122" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D122" t="s">
         <v>591</v>
       </c>
       <c r="E122"/>
       <c r="F122" t="s">
         <v>25</v>
       </c>
       <c r="G122" t="s">
         <v>19</v>
       </c>
       <c r="H122">
         <v>4</v>
       </c>
       <c r="I122" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="J122" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="K122"/>
       <c r="L122"/>
       <c r="M122"/>
       <c r="N122" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
     </row>
     <row r="123" spans="1:14">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>14</v>
       </c>
       <c r="C123" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D123" t="s">
         <v>592</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
         <v>35</v>
       </c>
       <c r="G123" t="s">
         <v>19</v>
       </c>
       <c r="H123">
         <v>4</v>
       </c>
       <c r="I123" t="s">
         <v>593</v>
       </c>
       <c r="J123" t="s">
         <v>593</v>
       </c>
       <c r="K123" t="s">
         <v>594</v>
       </c>
       <c r="L123" t="s">
         <v>595</v>
@@ -13194,540 +13196,540 @@
       <c r="M123" t="s">
         <v>65</v>
       </c>
       <c r="N123" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124" t="s">
         <v>14</v>
       </c>
       <c r="C124" t="s">
         <v>596</v>
       </c>
       <c r="D124" t="s">
         <v>597</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
         <v>35</v>
       </c>
       <c r="G124" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H124">
         <v>4</v>
       </c>
       <c r="I124" t="s">
         <v>598</v>
       </c>
       <c r="J124" t="s">
         <v>598</v>
       </c>
       <c r="K124" t="s">
         <v>599</v>
       </c>
       <c r="L124"/>
       <c r="M124"/>
       <c r="N124" t="s">
         <v>598</v>
       </c>
     </row>
     <row r="125" spans="1:14">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>14</v>
       </c>
       <c r="C125" t="s">
         <v>600</v>
       </c>
       <c r="D125" t="s">
         <v>601</v>
       </c>
       <c r="E125"/>
       <c r="F125" t="s">
         <v>35</v>
       </c>
       <c r="G125" t="s">
         <v>19</v>
       </c>
       <c r="H125">
         <v>4</v>
       </c>
       <c r="I125" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="J125" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="K125" t="s">
         <v>602</v>
       </c>
       <c r="L125" t="s">
         <v>603</v>
       </c>
       <c r="M125" t="s">
         <v>604</v>
       </c>
       <c r="N125" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
     </row>
     <row r="126" spans="1:14">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>14</v>
       </c>
       <c r="C126" t="s">
         <v>605</v>
       </c>
       <c r="D126" t="s">
         <v>606</v>
       </c>
       <c r="E126" t="s">
         <v>607</v>
       </c>
       <c r="F126" t="s">
         <v>35</v>
       </c>
       <c r="G126" t="s">
         <v>19</v>
       </c>
       <c r="H126">
         <v>4</v>
       </c>
       <c r="I126" t="s">
         <v>608</v>
       </c>
       <c r="J126" t="s">
         <v>608</v>
       </c>
       <c r="K126" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="L126" t="s">
         <v>609</v>
       </c>
       <c r="M126" t="s">
         <v>610</v>
       </c>
       <c r="N126" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="127" spans="1:14">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>14</v>
       </c>
       <c r="C127" t="s">
         <v>605</v>
       </c>
       <c r="D127" t="s">
         <v>611</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
         <v>35</v>
       </c>
       <c r="G127" t="s">
         <v>19</v>
       </c>
       <c r="H127">
         <v>4</v>
       </c>
       <c r="I127" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="J127" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="K127" t="s">
         <v>612</v>
       </c>
       <c r="L127"/>
       <c r="M127"/>
       <c r="N127" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="128" spans="1:14">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128"/>
       <c r="C128" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D128" t="s">
         <v>613</v>
       </c>
       <c r="E128"/>
       <c r="F128" t="s">
         <v>506</v>
       </c>
       <c r="G128" t="s">
         <v>19</v>
       </c>
       <c r="H128">
         <v>4</v>
       </c>
       <c r="I128" t="s">
         <v>614</v>
       </c>
       <c r="J128" t="s">
         <v>614</v>
       </c>
       <c r="K128"/>
       <c r="L128"/>
       <c r="M128"/>
       <c r="N128" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="129" spans="1:14">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>14</v>
       </c>
       <c r="C129" t="s">
         <v>568</v>
       </c>
       <c r="D129" t="s">
         <v>615</v>
       </c>
       <c r="E129" t="s">
         <v>616</v>
       </c>
       <c r="F129" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G129" t="s">
         <v>19</v>
       </c>
       <c r="H129">
         <v>4</v>
       </c>
       <c r="I129" t="s">
         <v>617</v>
       </c>
       <c r="J129" t="s">
         <v>618</v>
       </c>
       <c r="K129" t="s">
         <v>617</v>
       </c>
       <c r="L129" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="M129" t="s">
         <v>619</v>
       </c>
       <c r="N129" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="130" spans="1:14">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>14</v>
       </c>
       <c r="C130" t="s">
         <v>620</v>
       </c>
       <c r="D130" t="s">
         <v>621</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
         <v>60</v>
       </c>
       <c r="G130" t="s">
         <v>19</v>
       </c>
       <c r="H130">
         <v>4</v>
       </c>
       <c r="I130" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="J130" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="K130"/>
       <c r="L130"/>
       <c r="M130"/>
       <c r="N130" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="131" spans="1:14">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>14</v>
       </c>
       <c r="C131" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D131" t="s">
         <v>494</v>
       </c>
       <c r="E131" t="s">
         <v>622</v>
       </c>
       <c r="F131" t="s">
         <v>496</v>
       </c>
       <c r="G131" t="s">
         <v>19</v>
       </c>
       <c r="H131">
         <v>4</v>
       </c>
       <c r="I131" t="s">
         <v>623</v>
       </c>
       <c r="J131" t="s">
         <v>623</v>
       </c>
       <c r="K131" t="s">
         <v>624</v>
       </c>
       <c r="L131" t="s">
         <v>625</v>
       </c>
       <c r="M131" t="s">
         <v>626</v>
       </c>
       <c r="N131" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="132" spans="1:14">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>14</v>
       </c>
       <c r="C132" t="s">
         <v>627</v>
       </c>
       <c r="D132" t="s">
         <v>628</v>
       </c>
       <c r="E132" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F132"/>
       <c r="G132" t="s">
         <v>19</v>
       </c>
       <c r="H132">
         <v>4</v>
       </c>
       <c r="I132" t="s">
         <v>629</v>
       </c>
       <c r="J132" t="s">
         <v>629</v>
       </c>
       <c r="K132" t="s">
         <v>630</v>
       </c>
       <c r="L132"/>
       <c r="M132"/>
       <c r="N132" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="133" spans="1:14">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>14</v>
       </c>
       <c r="C133" t="s">
         <v>631</v>
       </c>
       <c r="D133" t="s">
         <v>632</v>
       </c>
       <c r="E133" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F133" t="s">
         <v>633</v>
       </c>
       <c r="G133" t="s">
         <v>19</v>
       </c>
       <c r="H133">
         <v>4</v>
       </c>
       <c r="I133" t="s">
         <v>634</v>
       </c>
       <c r="J133" t="s">
         <v>634</v>
       </c>
       <c r="K133"/>
       <c r="L133"/>
       <c r="M133"/>
       <c r="N133" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="134" spans="1:14">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134"/>
       <c r="C134" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D134" t="s">
         <v>635</v>
       </c>
       <c r="E134" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F134" t="s">
         <v>35</v>
       </c>
       <c r="G134" t="s">
         <v>19</v>
       </c>
       <c r="H134">
         <v>4</v>
       </c>
       <c r="I134" t="s">
         <v>636</v>
       </c>
       <c r="J134" t="s">
         <v>636</v>
       </c>
       <c r="K134" t="s">
         <v>637</v>
       </c>
       <c r="L134"/>
       <c r="M134"/>
       <c r="N134" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="135" spans="1:14">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>14</v>
       </c>
       <c r="C135" t="s">
         <v>638</v>
       </c>
       <c r="D135" t="s">
         <v>639</v>
       </c>
       <c r="E135" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F135" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G135" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H135">
         <v>4</v>
       </c>
       <c r="I135" t="s">
         <v>640</v>
       </c>
       <c r="J135" t="s">
         <v>640</v>
       </c>
       <c r="K135" t="s">
         <v>641</v>
       </c>
       <c r="L135"/>
       <c r="M135"/>
       <c r="N135" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="136" spans="1:14">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136"/>
       <c r="C136" t="s">
         <v>565</v>
       </c>
       <c r="D136" t="s">
         <v>642</v>
       </c>
       <c r="E136" t="s">
         <v>53</v>
       </c>
       <c r="F136" t="s">
         <v>30</v>
       </c>
       <c r="G136" t="s">
         <v>19</v>
       </c>
       <c r="H136">
         <v>4</v>
       </c>
       <c r="I136" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="J136" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="K136"/>
       <c r="L136"/>
       <c r="M136"/>
       <c r="N136" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="137" spans="1:14">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137" t="s">
         <v>14</v>
       </c>
       <c r="C137" t="s">
         <v>643</v>
       </c>
       <c r="D137" t="s">
         <v>644</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
         <v>30</v>
       </c>
       <c r="G137" t="s">
         <v>19</v>
       </c>
       <c r="H137">
         <v>4</v>
       </c>
@@ -13779,51 +13781,51 @@
         <v>520</v>
       </c>
       <c r="L138" t="s">
         <v>650</v>
       </c>
       <c r="M138" t="s">
         <v>651</v>
       </c>
       <c r="N138" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="139" spans="1:14">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139"/>
       <c r="C139" t="s">
         <v>652</v>
       </c>
       <c r="D139" t="s">
         <v>653</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G139" t="s">
         <v>19</v>
       </c>
       <c r="H139">
         <v>4</v>
       </c>
       <c r="I139" t="s">
         <v>654</v>
       </c>
       <c r="J139" t="s">
         <v>654</v>
       </c>
       <c r="K139" t="s">
         <v>612</v>
       </c>
       <c r="L139"/>
       <c r="M139"/>
       <c r="N139" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="140" spans="1:14">
       <c r="A140">
         <v>139</v>
@@ -13894,139 +13896,139 @@
       </c>
       <c r="J141" t="s">
         <v>665</v>
       </c>
       <c r="K141" t="s">
         <v>666</v>
       </c>
       <c r="L141" t="s">
         <v>75</v>
       </c>
       <c r="M141" t="s">
         <v>664</v>
       </c>
       <c r="N141" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="142" spans="1:14">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>14</v>
       </c>
       <c r="C142" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="D142" t="s">
         <v>667</v>
       </c>
       <c r="E142" t="s">
         <v>668</v>
       </c>
       <c r="F142" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G142" t="s">
         <v>19</v>
       </c>
       <c r="H142">
         <v>4</v>
       </c>
       <c r="I142" t="s">
         <v>669</v>
       </c>
       <c r="J142" t="s">
         <v>669</v>
       </c>
       <c r="K142" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="L142"/>
       <c r="M142"/>
       <c r="N142" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="143" spans="1:14">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143" t="s">
         <v>14</v>
       </c>
       <c r="C143" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D143" t="s">
         <v>670</v>
       </c>
       <c r="E143" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F143" t="s">
         <v>60</v>
       </c>
       <c r="G143" t="s">
         <v>19</v>
       </c>
       <c r="H143">
         <v>4</v>
       </c>
       <c r="I143" t="s">
         <v>671</v>
       </c>
       <c r="J143" t="s">
         <v>671</v>
       </c>
       <c r="K143" t="s">
         <v>672</v>
       </c>
       <c r="L143" t="s">
         <v>673</v>
       </c>
       <c r="M143" t="s">
         <v>674</v>
       </c>
       <c r="N143" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="144" spans="1:14">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144"/>
       <c r="C144" t="s">
         <v>675</v>
       </c>
       <c r="D144" t="s">
         <v>676</v>
       </c>
       <c r="E144" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F144" t="s">
         <v>35</v>
       </c>
       <c r="G144" t="s">
         <v>19</v>
       </c>
       <c r="H144">
         <v>4</v>
       </c>
       <c r="I144" t="s">
         <v>677</v>
       </c>
       <c r="J144" t="s">
         <v>677</v>
       </c>
       <c r="K144" t="s">
         <v>678</v>
       </c>
       <c r="L144"/>
       <c r="M144"/>
       <c r="N144" t="s">
         <v>677</v>
       </c>
     </row>
@@ -14061,54 +14063,54 @@
       </c>
       <c r="K145"/>
       <c r="L145"/>
       <c r="M145"/>
       <c r="N145" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="146" spans="1:14">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146" t="s">
         <v>14</v>
       </c>
       <c r="C146" t="s">
         <v>683</v>
       </c>
       <c r="D146" t="s">
         <v>684</v>
       </c>
       <c r="E146" t="s">
         <v>34</v>
       </c>
       <c r="F146" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G146" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H146">
         <v>4</v>
       </c>
       <c r="I146" t="s">
         <v>685</v>
       </c>
       <c r="J146" t="s">
         <v>686</v>
       </c>
       <c r="K146" t="s">
         <v>685</v>
       </c>
       <c r="L146"/>
       <c r="M146"/>
       <c r="N146" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="147" spans="1:14">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>14</v>
@@ -14339,54 +14341,54 @@
       <c r="J152" t="s">
         <v>713</v>
       </c>
       <c r="K152"/>
       <c r="L152"/>
       <c r="M152"/>
       <c r="N152" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="153" spans="1:14">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153"/>
       <c r="C153" t="s">
         <v>714</v>
       </c>
       <c r="D153" t="s">
         <v>715</v>
       </c>
       <c r="E153" t="s">
         <v>34</v>
       </c>
       <c r="F153" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="G153" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H153">
         <v>4</v>
       </c>
       <c r="I153" t="s">
         <v>713</v>
       </c>
       <c r="J153" t="s">
         <v>713</v>
       </c>
       <c r="K153"/>
       <c r="L153"/>
       <c r="M153"/>
       <c r="N153" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="154" spans="1:14">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154"/>
       <c r="C154" t="s">
         <v>716</v>
       </c>
@@ -14449,88 +14451,88 @@
         <v>724</v>
       </c>
       <c r="L155" t="s">
         <v>725</v>
       </c>
       <c r="M155" t="s">
         <v>722</v>
       </c>
       <c r="N155" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="156" spans="1:14">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156"/>
       <c r="C156" t="s">
         <v>726</v>
       </c>
       <c r="D156" t="s">
         <v>727</v>
       </c>
       <c r="E156"/>
       <c r="F156" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G156" t="s">
         <v>19</v>
       </c>
       <c r="H156">
         <v>4</v>
       </c>
       <c r="I156" t="s">
         <v>728</v>
       </c>
       <c r="J156" t="s">
         <v>576</v>
       </c>
       <c r="K156" t="s">
         <v>728</v>
       </c>
       <c r="L156"/>
       <c r="M156"/>
       <c r="N156" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="157" spans="1:14">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
         <v>14</v>
       </c>
       <c r="C157" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D157" t="s">
         <v>670</v>
       </c>
       <c r="E157" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F157" t="s">
         <v>60</v>
       </c>
       <c r="G157" t="s">
         <v>19</v>
       </c>
       <c r="H157">
         <v>4</v>
       </c>
       <c r="I157" t="s">
         <v>729</v>
       </c>
       <c r="J157" t="s">
         <v>729</v>
       </c>
       <c r="K157" t="s">
         <v>730</v>
       </c>
       <c r="L157" t="s">
         <v>731</v>
       </c>
       <c r="M157" t="s">
         <v>732</v>
       </c>
@@ -14616,95 +14618,95 @@
       <c r="M159"/>
       <c r="N159" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="160" spans="1:14">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="B160" t="s">
         <v>14</v>
       </c>
       <c r="C160" t="s">
         <v>744</v>
       </c>
       <c r="D160" t="s">
         <v>745</v>
       </c>
       <c r="E160" t="s">
         <v>746</v>
       </c>
       <c r="F160" t="s">
         <v>35</v>
       </c>
       <c r="G160" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H160">
         <v>4</v>
       </c>
       <c r="I160" t="s">
         <v>747</v>
       </c>
       <c r="J160" t="s">
         <v>747</v>
       </c>
       <c r="K160" t="s">
         <v>748</v>
       </c>
       <c r="L160" t="s">
         <v>749</v>
       </c>
       <c r="M160" t="s">
         <v>750</v>
       </c>
       <c r="N160" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="161" spans="1:14">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="B161" t="s">
         <v>14</v>
       </c>
       <c r="C161" t="s">
         <v>751</v>
       </c>
       <c r="D161" t="s">
         <v>752</v>
       </c>
       <c r="E161" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="F161" t="s">
         <v>35</v>
       </c>
       <c r="G161" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H161">
         <v>4</v>
       </c>
       <c r="I161" t="s">
         <v>753</v>
       </c>
       <c r="J161" t="s">
         <v>754</v>
       </c>
       <c r="K161" t="s">
         <v>753</v>
       </c>
       <c r="L161" t="s">
         <v>755</v>
       </c>
       <c r="M161" t="s">
         <v>756</v>
       </c>
       <c r="N161" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="162" spans="1:14">
       <c r="A162">
@@ -14940,51 +14942,51 @@
       </c>
       <c r="N167" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="168" spans="1:14">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="B168" t="s">
         <v>14</v>
       </c>
       <c r="C168" t="s">
         <v>781</v>
       </c>
       <c r="D168" t="s">
         <v>782</v>
       </c>
       <c r="E168" t="s">
         <v>783</v>
       </c>
       <c r="F168" t="s">
         <v>35</v>
       </c>
       <c r="G168" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H168">
         <v>4</v>
       </c>
       <c r="I168" t="s">
         <v>552</v>
       </c>
       <c r="J168" t="s">
         <v>552</v>
       </c>
       <c r="K168"/>
       <c r="L168"/>
       <c r="M168"/>
       <c r="N168" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="169" spans="1:14">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="B169"/>
       <c r="C169" t="s">
         <v>540</v>
       </c>
@@ -15048,231 +15050,231 @@
       <c r="M170"/>
       <c r="N170" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="171" spans="1:14">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="B171" t="s">
         <v>14</v>
       </c>
       <c r="C171" t="s">
         <v>787</v>
       </c>
       <c r="D171" t="s">
         <v>788</v>
       </c>
       <c r="E171" t="s">
         <v>49</v>
       </c>
       <c r="F171" t="s">
         <v>789</v>
       </c>
       <c r="G171" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H171">
         <v>4</v>
       </c>
       <c r="I171" t="s">
         <v>790</v>
       </c>
       <c r="J171" t="s">
         <v>790</v>
       </c>
       <c r="K171"/>
       <c r="L171"/>
       <c r="M171"/>
       <c r="N171" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="172" spans="1:14">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="B172" t="s">
         <v>14</v>
       </c>
       <c r="C172" t="s">
         <v>791</v>
       </c>
       <c r="D172" t="s">
         <v>792</v>
       </c>
       <c r="E172" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F172"/>
       <c r="G172" t="s">
         <v>19</v>
       </c>
       <c r="H172">
         <v>4</v>
       </c>
       <c r="I172" t="s">
         <v>756</v>
       </c>
       <c r="J172" t="s">
         <v>756</v>
       </c>
       <c r="K172" t="s">
         <v>793</v>
       </c>
       <c r="L172"/>
       <c r="M172"/>
       <c r="N172" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="173" spans="1:14">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="B173"/>
       <c r="C173" t="s">
         <v>32</v>
       </c>
       <c r="D173" t="s">
         <v>794</v>
       </c>
       <c r="E173" t="s">
         <v>795</v>
       </c>
       <c r="F173" t="s">
         <v>796</v>
       </c>
       <c r="G173" t="s">
         <v>19</v>
       </c>
       <c r="H173">
         <v>4</v>
       </c>
       <c r="I173" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="J173" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="K173" t="s">
         <v>797</v>
       </c>
       <c r="L173" t="s">
         <v>798</v>
       </c>
       <c r="M173" t="s">
         <v>799</v>
       </c>
       <c r="N173" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
     </row>
     <row r="174" spans="1:14">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="B174" t="s">
         <v>14</v>
       </c>
       <c r="C174" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D174" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E174" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F174" t="s">
         <v>35</v>
       </c>
       <c r="G174" t="s">
         <v>19</v>
       </c>
       <c r="H174">
         <v>4</v>
       </c>
       <c r="I174" t="s">
         <v>800</v>
       </c>
       <c r="J174" t="s">
         <v>800</v>
       </c>
       <c r="K174"/>
       <c r="L174"/>
       <c r="M174"/>
       <c r="N174" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="175" spans="1:14">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="B175" t="s">
         <v>14</v>
       </c>
       <c r="C175" t="s">
         <v>801</v>
       </c>
       <c r="D175" t="s">
         <v>802</v>
       </c>
       <c r="E175"/>
       <c r="F175" t="s">
         <v>35</v>
       </c>
       <c r="G175" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H175">
         <v>4</v>
       </c>
       <c r="I175" t="s">
         <v>803</v>
       </c>
       <c r="J175" t="s">
         <v>803</v>
       </c>
       <c r="K175"/>
       <c r="L175"/>
       <c r="M175"/>
       <c r="N175" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="176" spans="1:14">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="B176" t="s">
         <v>14</v>
       </c>
       <c r="C176" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D176" t="s">
         <v>804</v>
       </c>
       <c r="E176" t="s">
         <v>805</v>
       </c>
       <c r="F176" t="s">
         <v>35</v>
       </c>
       <c r="G176" t="s">
         <v>19</v>
       </c>
       <c r="H176">
         <v>4</v>
       </c>
       <c r="I176" t="s">
         <v>561</v>
       </c>
       <c r="J176" t="s">
         <v>806</v>
       </c>
       <c r="K176" t="s">
         <v>807</v>
       </c>
@@ -15281,246 +15283,246 @@
       </c>
       <c r="M176" t="s">
         <v>808</v>
       </c>
       <c r="N176" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="177" spans="1:14">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="B177" t="s">
         <v>14</v>
       </c>
       <c r="C177" t="s">
         <v>757</v>
       </c>
       <c r="D177" t="s">
         <v>809</v>
       </c>
       <c r="E177" t="s">
         <v>49</v>
       </c>
       <c r="F177" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G177" t="s">
         <v>19</v>
       </c>
       <c r="H177">
         <v>4</v>
       </c>
       <c r="I177" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J177" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K177" t="s">
         <v>810</v>
       </c>
       <c r="L177"/>
       <c r="M177"/>
       <c r="N177" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="178" spans="1:14">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="B178" t="s">
         <v>14</v>
       </c>
       <c r="C178" t="s">
         <v>811</v>
       </c>
       <c r="D178" t="s">
         <v>812</v>
       </c>
       <c r="E178"/>
       <c r="F178" t="s">
         <v>30</v>
       </c>
       <c r="G178" t="s">
         <v>19</v>
       </c>
       <c r="H178">
         <v>4</v>
       </c>
       <c r="I178" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="J178" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="K178" t="s">
         <v>813</v>
       </c>
       <c r="L178" t="s">
         <v>814</v>
       </c>
       <c r="M178" t="s">
         <v>461</v>
       </c>
       <c r="N178" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="179" spans="1:14">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="B179" t="s">
         <v>14</v>
       </c>
       <c r="C179" t="s">
         <v>596</v>
       </c>
       <c r="D179" t="s">
         <v>815</v>
       </c>
       <c r="E179" t="s">
         <v>49</v>
       </c>
       <c r="F179" t="s">
         <v>816</v>
       </c>
       <c r="G179" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H179">
         <v>4</v>
       </c>
       <c r="I179" t="s">
         <v>817</v>
       </c>
       <c r="J179" t="s">
         <v>817</v>
       </c>
       <c r="K179" t="s">
         <v>818</v>
       </c>
       <c r="L179"/>
       <c r="M179"/>
       <c r="N179" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="180" spans="1:14">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="B180" t="s">
         <v>14</v>
       </c>
       <c r="C180" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D180" t="s">
         <v>819</v>
       </c>
       <c r="E180" t="s">
         <v>820</v>
       </c>
       <c r="F180" t="s">
         <v>60</v>
       </c>
       <c r="G180" t="s">
         <v>19</v>
       </c>
       <c r="H180">
         <v>4</v>
       </c>
       <c r="I180" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="J180" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="K180"/>
       <c r="L180"/>
       <c r="M180"/>
       <c r="N180" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="181" spans="1:14">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="B181"/>
       <c r="C181" t="s">
         <v>821</v>
       </c>
       <c r="D181" t="s">
         <v>822</v>
       </c>
       <c r="E181"/>
       <c r="F181" t="s">
         <v>18</v>
       </c>
       <c r="G181" t="s">
         <v>19</v>
       </c>
       <c r="H181">
         <v>4</v>
       </c>
       <c r="I181" t="s">
         <v>823</v>
       </c>
       <c r="J181" t="s">
         <v>824</v>
       </c>
       <c r="K181" t="s">
         <v>823</v>
       </c>
       <c r="L181"/>
       <c r="M181"/>
       <c r="N181" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="182" spans="1:14">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="B182"/>
       <c r="C182" t="s">
         <v>825</v>
       </c>
       <c r="D182" t="s">
         <v>826</v>
       </c>
       <c r="E182" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F182"/>
       <c r="G182" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H182">
         <v>4</v>
       </c>
       <c r="I182" t="s">
         <v>827</v>
       </c>
       <c r="J182" t="s">
         <v>828</v>
       </c>
       <c r="K182" t="s">
         <v>827</v>
       </c>
       <c r="L182" t="s">
         <v>829</v>
       </c>
       <c r="M182" t="s">
         <v>830</v>
       </c>
       <c r="N182" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="183" spans="1:14">
       <c r="A183">
@@ -15548,51 +15550,51 @@
         <v>4</v>
       </c>
       <c r="I183" t="s">
         <v>835</v>
       </c>
       <c r="J183" t="s">
         <v>836</v>
       </c>
       <c r="K183" t="s">
         <v>835</v>
       </c>
       <c r="L183"/>
       <c r="M183"/>
       <c r="N183" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="184" spans="1:14">
       <c r="A184">
         <v>183</v>
       </c>
       <c r="B184" t="s">
         <v>14</v>
       </c>
       <c r="C184" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D184" t="s">
         <v>837</v>
       </c>
       <c r="E184"/>
       <c r="F184" t="s">
         <v>35</v>
       </c>
       <c r="G184" t="s">
         <v>19</v>
       </c>
       <c r="H184">
         <v>4</v>
       </c>
       <c r="I184" t="s">
         <v>838</v>
       </c>
       <c r="J184" t="s">
         <v>838</v>
       </c>
       <c r="K184" t="s">
         <v>839</v>
       </c>
       <c r="L184"/>
       <c r="M184"/>
@@ -15662,51 +15664,51 @@
       </c>
       <c r="H186">
         <v>4</v>
       </c>
       <c r="I186" t="s">
         <v>755</v>
       </c>
       <c r="J186" t="s">
         <v>755</v>
       </c>
       <c r="K186"/>
       <c r="L186"/>
       <c r="M186"/>
       <c r="N186" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="187" spans="1:14">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="B187" t="s">
         <v>14</v>
       </c>
       <c r="C187" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D187" t="s">
         <v>848</v>
       </c>
       <c r="E187" t="s">
         <v>849</v>
       </c>
       <c r="F187" t="s">
         <v>18</v>
       </c>
       <c r="G187" t="s">
         <v>19</v>
       </c>
       <c r="H187">
         <v>4</v>
       </c>
       <c r="I187" t="s">
         <v>850</v>
       </c>
       <c r="J187" t="s">
         <v>850</v>
       </c>
       <c r="K187" t="s">
         <v>650</v>
       </c>
@@ -15748,128 +15750,128 @@
         <v>853</v>
       </c>
       <c r="K188" t="s">
         <v>854</v>
       </c>
       <c r="L188"/>
       <c r="M188"/>
       <c r="N188" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="189" spans="1:14">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="B189" t="s">
         <v>14</v>
       </c>
       <c r="C189" t="s">
         <v>855</v>
       </c>
       <c r="D189" t="s">
         <v>856</v>
       </c>
       <c r="E189" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F189" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G189" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H189">
         <v>4</v>
       </c>
       <c r="I189" t="s">
         <v>857</v>
       </c>
       <c r="J189" t="s">
         <v>857</v>
       </c>
       <c r="K189" t="s">
         <v>858</v>
       </c>
       <c r="L189" t="s">
         <v>859</v>
       </c>
       <c r="M189" t="s">
         <v>860</v>
       </c>
       <c r="N189" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="190" spans="1:14">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="B190" t="s">
         <v>14</v>
       </c>
       <c r="C190" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D190" t="s">
         <v>861</v>
       </c>
       <c r="E190"/>
       <c r="F190" t="s">
         <v>18</v>
       </c>
       <c r="G190" t="s">
         <v>19</v>
       </c>
       <c r="H190">
         <v>4</v>
       </c>
       <c r="I190" t="s">
         <v>806</v>
       </c>
       <c r="J190" t="s">
         <v>806</v>
       </c>
       <c r="K190" t="s">
         <v>862</v>
       </c>
       <c r="L190" t="s">
         <v>863</v>
       </c>
       <c r="M190" t="s">
         <v>864</v>
       </c>
       <c r="N190" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="191" spans="1:14">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="B191" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C191" t="s">
         <v>865</v>
       </c>
       <c r="D191" t="s">
         <v>866</v>
       </c>
       <c r="E191"/>
       <c r="F191" t="s">
         <v>35</v>
       </c>
       <c r="G191" t="s">
         <v>19</v>
       </c>
       <c r="H191">
         <v>4</v>
       </c>
       <c r="I191" t="s">
         <v>867</v>
       </c>
       <c r="J191" t="s">
         <v>867</v>
       </c>
       <c r="K191" t="s">
         <v>868</v>
@@ -15906,51 +15908,51 @@
       </c>
       <c r="H192">
         <v>4</v>
       </c>
       <c r="I192" t="s">
         <v>766</v>
       </c>
       <c r="J192" t="s">
         <v>766</v>
       </c>
       <c r="K192"/>
       <c r="L192"/>
       <c r="M192"/>
       <c r="N192" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="193" spans="1:14">
       <c r="A193">
         <v>192</v>
       </c>
       <c r="B193" t="s">
         <v>14</v>
       </c>
       <c r="C193" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D193" t="s">
         <v>874</v>
       </c>
       <c r="E193" t="s">
         <v>42</v>
       </c>
       <c r="F193" t="s">
         <v>875</v>
       </c>
       <c r="G193" t="s">
         <v>19</v>
       </c>
       <c r="H193">
         <v>4</v>
       </c>
       <c r="I193" t="s">
         <v>876</v>
       </c>
       <c r="J193" t="s">
         <v>876</v>
       </c>
       <c r="K193" t="s">
         <v>584</v>
       </c>
@@ -15960,131 +15962,131 @@
       <c r="M193" t="s">
         <v>878</v>
       </c>
       <c r="N193" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="194" spans="1:14">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="B194" t="s">
         <v>14</v>
       </c>
       <c r="C194" t="s">
         <v>879</v>
       </c>
       <c r="D194" t="s">
         <v>880</v>
       </c>
       <c r="E194"/>
       <c r="F194" t="s">
         <v>506</v>
       </c>
       <c r="G194" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H194">
         <v>4</v>
       </c>
       <c r="I194" t="s">
         <v>881</v>
       </c>
       <c r="J194" t="s">
         <v>881</v>
       </c>
       <c r="K194"/>
       <c r="L194"/>
       <c r="M194"/>
       <c r="N194" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="195" spans="1:14">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="B195" t="s">
         <v>14</v>
       </c>
       <c r="C195" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D195" t="s">
         <v>882</v>
       </c>
       <c r="E195"/>
       <c r="F195" t="s">
         <v>60</v>
       </c>
       <c r="G195" t="s">
         <v>19</v>
       </c>
       <c r="H195">
         <v>4</v>
       </c>
       <c r="I195" t="s">
         <v>883</v>
       </c>
       <c r="J195" t="s">
         <v>883</v>
       </c>
       <c r="K195" t="s">
         <v>884</v>
       </c>
       <c r="L195" t="s">
         <v>637</v>
       </c>
       <c r="M195" t="s">
         <v>885</v>
       </c>
       <c r="N195" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="196" spans="1:14">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="B196" t="s">
         <v>14</v>
       </c>
       <c r="C196" t="s">
         <v>886</v>
       </c>
       <c r="D196" t="s">
         <v>887</v>
       </c>
       <c r="E196" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="F196" t="s">
         <v>43</v>
       </c>
       <c r="G196" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H196">
         <v>4</v>
       </c>
       <c r="I196" t="s">
         <v>888</v>
       </c>
       <c r="J196" t="s">
         <v>888</v>
       </c>
       <c r="K196"/>
       <c r="L196"/>
       <c r="M196"/>
       <c r="N196" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="197" spans="1:14">
       <c r="A197">
         <v>196</v>
       </c>
       <c r="B197" t="s">
         <v>14</v>
       </c>
       <c r="C197" t="s">
@@ -16119,54 +16121,54 @@
       </c>
       <c r="M197" t="s">
         <v>893</v>
       </c>
       <c r="N197" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="198" spans="1:14">
       <c r="A198">
         <v>197</v>
       </c>
       <c r="B198" t="s">
         <v>14</v>
       </c>
       <c r="C198" t="s">
         <v>894</v>
       </c>
       <c r="D198" t="s">
         <v>895</v>
       </c>
       <c r="E198" t="s">
         <v>896</v>
       </c>
       <c r="F198" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G198" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H198">
         <v>4</v>
       </c>
       <c r="I198" t="s">
         <v>897</v>
       </c>
       <c r="J198" t="s">
         <v>897</v>
       </c>
       <c r="K198"/>
       <c r="L198"/>
       <c r="M198"/>
       <c r="N198" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="199" spans="1:14">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="B199"/>
       <c r="C199" t="s">
         <v>898</v>
       </c>
@@ -16226,51 +16228,51 @@
       </c>
       <c r="J200" t="s">
         <v>903</v>
       </c>
       <c r="K200" t="s">
         <v>65</v>
       </c>
       <c r="L200" t="s">
         <v>859</v>
       </c>
       <c r="M200" t="s">
         <v>902</v>
       </c>
       <c r="N200" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="201" spans="1:14">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="B201" t="s">
         <v>14</v>
       </c>
       <c r="C201" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D201" t="s">
         <v>904</v>
       </c>
       <c r="E201"/>
       <c r="F201" t="s">
         <v>60</v>
       </c>
       <c r="G201" t="s">
         <v>19</v>
       </c>
       <c r="H201">
         <v>4</v>
       </c>
       <c r="I201" t="s">
         <v>905</v>
       </c>
       <c r="J201" t="s">
         <v>905</v>
       </c>
       <c r="K201" t="s">
         <v>750</v>
       </c>
       <c r="L201"/>
       <c r="M201"/>
@@ -16320,559 +16322,559 @@
       </c>
       <c r="N202" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="203" spans="1:14">
       <c r="A203">
         <v>202</v>
       </c>
       <c r="B203" t="s">
         <v>14</v>
       </c>
       <c r="C203" t="s">
         <v>912</v>
       </c>
       <c r="D203" t="s">
         <v>913</v>
       </c>
       <c r="E203" t="s">
         <v>914</v>
       </c>
       <c r="F203" t="s">
         <v>915</v>
       </c>
       <c r="G203" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H203">
         <v>4</v>
       </c>
       <c r="I203" t="s">
         <v>905</v>
       </c>
       <c r="J203" t="s">
         <v>905</v>
       </c>
       <c r="K203" t="s">
         <v>595</v>
       </c>
       <c r="L203"/>
       <c r="M203"/>
       <c r="N203" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="204" spans="1:14">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="B204"/>
       <c r="C204" t="s">
         <v>916</v>
       </c>
       <c r="D204" t="s">
         <v>917</v>
       </c>
       <c r="E204"/>
       <c r="F204" t="s">
         <v>35</v>
       </c>
       <c r="G204" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H204">
         <v>4</v>
       </c>
       <c r="I204" t="s">
         <v>905</v>
       </c>
       <c r="J204" t="s">
         <v>918</v>
       </c>
       <c r="K204" t="s">
         <v>919</v>
       </c>
       <c r="L204" t="s">
         <v>920</v>
       </c>
       <c r="M204" t="s">
         <v>905</v>
       </c>
       <c r="N204" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="205" spans="1:14">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="B205" t="s">
         <v>14</v>
       </c>
       <c r="C205" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D205" t="s">
         <v>921</v>
       </c>
       <c r="E205"/>
       <c r="F205" t="s">
         <v>922</v>
       </c>
       <c r="G205" t="s">
         <v>19</v>
       </c>
       <c r="H205">
         <v>4</v>
       </c>
       <c r="I205" t="s">
         <v>923</v>
       </c>
       <c r="J205" t="s">
         <v>923</v>
       </c>
       <c r="K205" t="s">
         <v>924</v>
       </c>
       <c r="L205"/>
       <c r="M205"/>
       <c r="N205" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="206" spans="1:14">
       <c r="A206">
         <v>205</v>
       </c>
       <c r="B206"/>
       <c r="C206" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D206" t="s">
         <v>925</v>
       </c>
       <c r="E206" t="s">
         <v>926</v>
       </c>
       <c r="F206" t="s">
         <v>35</v>
       </c>
       <c r="G206" t="s">
         <v>19</v>
       </c>
       <c r="H206">
         <v>4</v>
       </c>
       <c r="I206" t="s">
         <v>594</v>
       </c>
       <c r="J206" t="s">
         <v>594</v>
       </c>
       <c r="K206" t="s">
         <v>927</v>
       </c>
       <c r="L206" t="s">
         <v>928</v>
       </c>
       <c r="M206" t="s">
         <v>929</v>
       </c>
       <c r="N206" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="207" spans="1:14">
       <c r="A207">
         <v>206</v>
       </c>
       <c r="B207"/>
       <c r="C207" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D207" t="s">
         <v>702</v>
       </c>
       <c r="E207" t="s">
         <v>703</v>
       </c>
       <c r="F207" t="s">
         <v>930</v>
       </c>
       <c r="G207" t="s">
         <v>19</v>
       </c>
       <c r="H207">
         <v>4</v>
       </c>
       <c r="I207" t="s">
         <v>931</v>
       </c>
       <c r="J207" t="s">
         <v>931</v>
       </c>
       <c r="K207" t="s">
         <v>924</v>
       </c>
       <c r="L207"/>
       <c r="M207"/>
       <c r="N207" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="208" spans="1:14">
       <c r="A208">
         <v>207</v>
       </c>
       <c r="B208" t="s">
         <v>14</v>
       </c>
       <c r="C208" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D208" t="s">
         <v>932</v>
       </c>
       <c r="E208" t="s">
         <v>933</v>
       </c>
       <c r="F208" t="s">
         <v>930</v>
       </c>
       <c r="G208" t="s">
         <v>19</v>
       </c>
       <c r="H208">
         <v>4</v>
       </c>
       <c r="I208" t="s">
         <v>934</v>
       </c>
       <c r="J208" t="s">
         <v>935</v>
       </c>
       <c r="K208" t="s">
         <v>934</v>
       </c>
       <c r="L208" t="s">
         <v>936</v>
       </c>
       <c r="M208" t="s">
         <v>937</v>
       </c>
       <c r="N208" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="209" spans="1:14">
       <c r="A209">
         <v>208</v>
       </c>
       <c r="B209" t="s">
         <v>14</v>
       </c>
       <c r="C209" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="D209" t="s">
         <v>938</v>
       </c>
       <c r="E209" t="s">
         <v>939</v>
       </c>
       <c r="F209" t="s">
         <v>35</v>
       </c>
       <c r="G209" t="s">
         <v>19</v>
       </c>
       <c r="H209">
         <v>4</v>
       </c>
       <c r="I209" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="J209" t="s">
         <v>940</v>
       </c>
       <c r="K209" t="s">
         <v>941</v>
       </c>
       <c r="L209" t="s">
         <v>942</v>
       </c>
       <c r="M209" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="N209" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="210" spans="1:14">
       <c r="A210">
         <v>209</v>
       </c>
       <c r="B210" t="s">
         <v>14</v>
       </c>
       <c r="C210" t="s">
         <v>943</v>
       </c>
       <c r="D210" t="s">
         <v>944</v>
       </c>
       <c r="E210"/>
       <c r="F210" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G210" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H210">
         <v>4</v>
       </c>
       <c r="I210" t="s">
         <v>945</v>
       </c>
       <c r="J210" t="s">
         <v>945</v>
       </c>
       <c r="K210"/>
       <c r="L210"/>
       <c r="M210"/>
       <c r="N210" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="211" spans="1:14">
       <c r="A211">
         <v>210</v>
       </c>
       <c r="B211" t="s">
         <v>14</v>
       </c>
       <c r="C211" t="s">
         <v>946</v>
       </c>
       <c r="D211" t="s">
         <v>947</v>
       </c>
       <c r="E211"/>
       <c r="F211" t="s">
         <v>948</v>
       </c>
       <c r="G211" t="s">
         <v>19</v>
       </c>
       <c r="H211">
         <v>4</v>
       </c>
       <c r="I211" t="s">
         <v>949</v>
       </c>
       <c r="J211" t="s">
         <v>949</v>
       </c>
       <c r="K211" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="L211"/>
       <c r="M211"/>
       <c r="N211" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="212" spans="1:14">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="B212" t="s">
         <v>14</v>
       </c>
       <c r="C212" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D212" t="s">
         <v>950</v>
       </c>
       <c r="E212" t="s">
         <v>42</v>
       </c>
       <c r="F212" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G212" t="s">
         <v>19</v>
       </c>
       <c r="H212">
         <v>4</v>
       </c>
       <c r="I212" t="s">
         <v>949</v>
       </c>
       <c r="J212" t="s">
         <v>951</v>
       </c>
       <c r="K212" t="s">
         <v>952</v>
       </c>
       <c r="L212" t="s">
         <v>953</v>
       </c>
       <c r="M212" t="s">
         <v>949</v>
       </c>
       <c r="N212" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="213" spans="1:14">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="B213"/>
       <c r="C213" t="s">
         <v>954</v>
       </c>
       <c r="D213" t="s">
         <v>955</v>
       </c>
       <c r="E213" t="s">
         <v>956</v>
       </c>
       <c r="F213" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G213" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H213">
         <v>4</v>
       </c>
       <c r="I213" t="s">
         <v>957</v>
       </c>
       <c r="J213" t="s">
         <v>957</v>
       </c>
       <c r="K213"/>
       <c r="L213"/>
       <c r="M213"/>
       <c r="N213" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="214" spans="1:14">
       <c r="A214">
         <v>213</v>
       </c>
       <c r="B214"/>
       <c r="C214" t="s">
         <v>825</v>
       </c>
       <c r="D214" t="s">
         <v>958</v>
       </c>
       <c r="E214" t="s">
         <v>959</v>
       </c>
       <c r="F214" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G214" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H214">
         <v>4</v>
       </c>
       <c r="I214" t="s">
         <v>957</v>
       </c>
       <c r="J214" t="s">
         <v>957</v>
       </c>
       <c r="K214" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L214"/>
       <c r="M214"/>
       <c r="N214" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="215" spans="1:14">
       <c r="A215">
         <v>214</v>
       </c>
       <c r="B215"/>
       <c r="C215" t="s">
         <v>504</v>
       </c>
       <c r="D215" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E215"/>
       <c r="F215" t="s">
         <v>18</v>
       </c>
       <c r="G215" t="s">
         <v>19</v>
       </c>
       <c r="H215">
         <v>4</v>
       </c>
       <c r="I215" t="s">
         <v>957</v>
       </c>
       <c r="J215" t="s">
         <v>957</v>
       </c>
       <c r="K215"/>
       <c r="L215"/>
       <c r="M215"/>
       <c r="N215" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="216" spans="1:14">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="B216"/>
       <c r="C216" t="s">
         <v>960</v>
       </c>
       <c r="D216" t="s">
         <v>961</v>
       </c>
       <c r="E216"/>
       <c r="F216" t="s">
         <v>30</v>
       </c>
       <c r="G216" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H216">
         <v>4</v>
       </c>
       <c r="I216" t="s">
         <v>935</v>
       </c>
       <c r="J216" t="s">
         <v>935</v>
       </c>
       <c r="K216"/>
       <c r="L216"/>
       <c r="M216"/>
       <c r="N216" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="217" spans="1:14">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="B217" t="s">
         <v>14</v>
       </c>
       <c r="C217" t="s">
@@ -16930,100 +16932,100 @@
         <v>4</v>
       </c>
       <c r="I218" t="s">
         <v>968</v>
       </c>
       <c r="J218" t="s">
         <v>968</v>
       </c>
       <c r="K218" t="s">
         <v>969</v>
       </c>
       <c r="L218"/>
       <c r="M218"/>
       <c r="N218" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="219" spans="1:14">
       <c r="A219">
         <v>218</v>
       </c>
       <c r="B219" t="s">
         <v>14</v>
       </c>
       <c r="C219" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D219" t="s">
         <v>970</v>
       </c>
       <c r="E219" t="s">
         <v>971</v>
       </c>
       <c r="F219" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G219" t="s">
         <v>19</v>
       </c>
       <c r="H219">
         <v>4</v>
       </c>
       <c r="I219" t="s">
         <v>602</v>
       </c>
       <c r="J219" t="s">
         <v>602</v>
       </c>
       <c r="K219" t="s">
         <v>972</v>
       </c>
       <c r="L219"/>
       <c r="M219"/>
       <c r="N219" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="220" spans="1:14">
       <c r="A220">
         <v>219</v>
       </c>
       <c r="B220" t="s">
         <v>14</v>
       </c>
       <c r="C220" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D220" t="s">
         <v>973</v>
       </c>
       <c r="E220" t="s">
         <v>49</v>
       </c>
       <c r="F220" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G220" t="s">
         <v>19</v>
       </c>
       <c r="H220">
         <v>4</v>
       </c>
       <c r="I220" t="s">
         <v>974</v>
       </c>
       <c r="J220" t="s">
         <v>974</v>
       </c>
       <c r="K220"/>
       <c r="L220"/>
       <c r="M220"/>
       <c r="N220" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="221" spans="1:14">
       <c r="A221">
         <v>220</v>
       </c>
       <c r="B221" t="s">
@@ -17059,132 +17061,132 @@
       <c r="L221" t="s">
         <v>978</v>
       </c>
       <c r="M221" t="s">
         <v>979</v>
       </c>
       <c r="N221" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="222" spans="1:14">
       <c r="A222">
         <v>221</v>
       </c>
       <c r="B222" t="s">
         <v>14</v>
       </c>
       <c r="C222" t="s">
         <v>980</v>
       </c>
       <c r="D222" t="s">
         <v>981</v>
       </c>
       <c r="E222"/>
       <c r="F222" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G222" t="s">
         <v>19</v>
       </c>
       <c r="H222">
         <v>4</v>
       </c>
       <c r="I222" t="s">
         <v>982</v>
       </c>
       <c r="J222" t="s">
         <v>982</v>
       </c>
       <c r="K222" t="s">
         <v>983</v>
       </c>
       <c r="L222" t="s">
         <v>984</v>
       </c>
       <c r="M222" t="s">
         <v>985</v>
       </c>
       <c r="N222" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="223" spans="1:14">
       <c r="A223">
         <v>222</v>
       </c>
       <c r="B223" t="s">
         <v>14</v>
       </c>
       <c r="C223" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D223" t="s">
         <v>986</v>
       </c>
       <c r="E223"/>
       <c r="F223" t="s">
         <v>18</v>
       </c>
       <c r="G223" t="s">
         <v>19</v>
       </c>
       <c r="H223">
         <v>4</v>
       </c>
       <c r="I223" t="s">
         <v>987</v>
       </c>
       <c r="J223" t="s">
         <v>988</v>
       </c>
       <c r="K223" t="s">
         <v>987</v>
       </c>
       <c r="L223"/>
       <c r="M223"/>
       <c r="N223" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="224" spans="1:14">
       <c r="A224">
         <v>223</v>
       </c>
       <c r="B224"/>
       <c r="C224" t="s">
         <v>596</v>
       </c>
       <c r="D224" t="s">
         <v>989</v>
       </c>
       <c r="E224"/>
       <c r="F224" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G224" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H224">
         <v>4</v>
       </c>
       <c r="I224" t="s">
         <v>987</v>
       </c>
       <c r="J224" t="s">
         <v>987</v>
       </c>
       <c r="K224" t="s">
         <v>990</v>
       </c>
       <c r="L224"/>
       <c r="M224"/>
       <c r="N224" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="225" spans="1:14">
       <c r="A225">
         <v>224</v>
       </c>
       <c r="B225" t="s">
         <v>14</v>
@@ -17210,98 +17212,98 @@
       </c>
       <c r="J225" t="s">
         <v>992</v>
       </c>
       <c r="K225" t="s">
         <v>993</v>
       </c>
       <c r="L225" t="s">
         <v>994</v>
       </c>
       <c r="M225" t="s">
         <v>995</v>
       </c>
       <c r="N225" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="226" spans="1:14">
       <c r="A226">
         <v>225</v>
       </c>
       <c r="B226" t="s">
         <v>14</v>
       </c>
       <c r="C226" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D226" t="s">
         <v>996</v>
       </c>
       <c r="E226"/>
       <c r="F226" t="s">
         <v>997</v>
       </c>
       <c r="G226" t="s">
         <v>19</v>
       </c>
       <c r="H226">
         <v>4</v>
       </c>
       <c r="I226" t="s">
         <v>998</v>
       </c>
       <c r="J226" t="s">
         <v>998</v>
       </c>
       <c r="K226" t="s">
         <v>999</v>
       </c>
       <c r="L226"/>
       <c r="M226"/>
       <c r="N226" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="227" spans="1:14">
       <c r="A227">
         <v>226</v>
       </c>
       <c r="B227" t="s">
         <v>14</v>
       </c>
       <c r="C227" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D227" t="s">
         <v>1000</v>
       </c>
       <c r="E227" t="s">
         <v>1001</v>
       </c>
       <c r="F227" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G227" t="s">
         <v>19</v>
       </c>
       <c r="H227">
         <v>4</v>
       </c>
       <c r="I227" t="s">
         <v>1002</v>
       </c>
       <c r="J227" t="s">
         <v>1002</v>
       </c>
       <c r="K227"/>
       <c r="L227"/>
       <c r="M227"/>
       <c r="N227" t="s">
         <v>1002</v>
       </c>
     </row>
     <row r="228" spans="1:14">
       <c r="A228">
         <v>227</v>
       </c>
       <c r="B228" t="s">
@@ -17414,130 +17416,130 @@
       </c>
       <c r="N230" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="231" spans="1:14">
       <c r="A231">
         <v>230</v>
       </c>
       <c r="B231" t="s">
         <v>14</v>
       </c>
       <c r="C231" t="s">
         <v>1018</v>
       </c>
       <c r="D231" t="s">
         <v>1019</v>
       </c>
       <c r="E231" t="s">
         <v>1020</v>
       </c>
       <c r="F231" t="s">
         <v>35</v>
       </c>
       <c r="G231" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H231">
         <v>4</v>
       </c>
       <c r="I231" t="s">
         <v>692</v>
       </c>
       <c r="J231" t="s">
         <v>692</v>
       </c>
       <c r="K231" t="s">
         <v>1021</v>
       </c>
       <c r="L231" t="s">
         <v>732</v>
       </c>
       <c r="M231" t="s">
         <v>1022</v>
       </c>
       <c r="N231" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="232" spans="1:14">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="B232" t="s">
         <v>14</v>
       </c>
       <c r="C232" t="s">
         <v>943</v>
       </c>
       <c r="D232" t="s">
         <v>1023</v>
       </c>
       <c r="E232"/>
       <c r="F232" t="s">
         <v>1024</v>
       </c>
       <c r="G232" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H232">
         <v>4</v>
       </c>
       <c r="I232" t="s">
         <v>965</v>
       </c>
       <c r="J232" t="s">
         <v>1025</v>
       </c>
       <c r="K232" t="s">
         <v>965</v>
       </c>
       <c r="L232"/>
       <c r="M232"/>
       <c r="N232" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="233" spans="1:14">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="B233" t="s">
         <v>14</v>
       </c>
       <c r="C233" t="s">
         <v>68</v>
       </c>
       <c r="D233" t="s">
         <v>1026</v>
       </c>
       <c r="E233" t="s">
         <v>1027</v>
       </c>
       <c r="F233" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G233" t="s">
         <v>19</v>
       </c>
       <c r="H233">
         <v>4</v>
       </c>
       <c r="I233" t="s">
         <v>1028</v>
       </c>
       <c r="J233" t="s">
         <v>1028</v>
       </c>
       <c r="K233" t="s">
         <v>1029</v>
       </c>
       <c r="L233" t="s">
         <v>66</v>
       </c>
       <c r="M233" t="s">
         <v>1030</v>
       </c>
       <c r="N233" t="s">
         <v>1028</v>
       </c>
@@ -17646,51 +17648,51 @@
       </c>
       <c r="J236" t="s">
         <v>936</v>
       </c>
       <c r="K236" t="s">
         <v>1042</v>
       </c>
       <c r="L236" t="s">
         <v>1043</v>
       </c>
       <c r="M236" t="s">
         <v>1044</v>
       </c>
       <c r="N236" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="237" spans="1:14">
       <c r="A237">
         <v>236</v>
       </c>
       <c r="B237" t="s">
         <v>14</v>
       </c>
       <c r="C237" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D237" t="s">
         <v>1045</v>
       </c>
       <c r="E237"/>
       <c r="F237" t="s">
         <v>30</v>
       </c>
       <c r="G237" t="s">
         <v>19</v>
       </c>
       <c r="H237">
         <v>4</v>
       </c>
       <c r="I237" t="s">
         <v>858</v>
       </c>
       <c r="J237" t="s">
         <v>858</v>
       </c>
       <c r="K237" t="s">
         <v>1046</v>
       </c>
       <c r="L237" t="s">
         <v>1047</v>
@@ -17700,141 +17702,141 @@
       </c>
       <c r="N237" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="238" spans="1:14">
       <c r="A238">
         <v>237</v>
       </c>
       <c r="B238" t="s">
         <v>14</v>
       </c>
       <c r="C238" t="s">
         <v>1049</v>
       </c>
       <c r="D238" t="s">
         <v>1050</v>
       </c>
       <c r="E238" t="s">
         <v>1051</v>
       </c>
       <c r="F238" t="s">
         <v>1052</v>
       </c>
       <c r="G238" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H238">
         <v>4</v>
       </c>
       <c r="I238" t="s">
         <v>858</v>
       </c>
       <c r="J238" t="s">
         <v>858</v>
       </c>
       <c r="K238" t="s">
         <v>1053</v>
       </c>
       <c r="L238"/>
       <c r="M238"/>
       <c r="N238" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="239" spans="1:14">
       <c r="A239">
         <v>238</v>
       </c>
       <c r="B239"/>
       <c r="C239" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D239" t="s">
         <v>1054</v>
       </c>
       <c r="E239"/>
       <c r="F239" t="s">
         <v>1055</v>
       </c>
       <c r="G239" t="s">
         <v>19</v>
       </c>
       <c r="H239">
         <v>4</v>
       </c>
       <c r="I239" t="s">
         <v>599</v>
       </c>
       <c r="J239" t="s">
         <v>599</v>
       </c>
       <c r="K239"/>
       <c r="L239"/>
       <c r="M239"/>
       <c r="N239" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="240" spans="1:14">
       <c r="A240">
         <v>239</v>
       </c>
       <c r="B240" t="s">
         <v>1056</v>
       </c>
       <c r="C240" t="s">
         <v>1057</v>
       </c>
       <c r="D240" t="s">
         <v>1058</v>
       </c>
       <c r="E240"/>
       <c r="F240" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G240" t="s">
         <v>19</v>
       </c>
       <c r="H240">
         <v>4</v>
       </c>
       <c r="I240" t="s">
         <v>599</v>
       </c>
       <c r="J240" t="s">
         <v>599</v>
       </c>
       <c r="K240" t="s">
         <v>1059</v>
       </c>
       <c r="L240" t="s">
         <v>1060</v>
       </c>
       <c r="M240" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="N240" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="241" spans="1:14">
       <c r="A241">
         <v>240</v>
       </c>
       <c r="B241" t="s">
         <v>14</v>
       </c>
       <c r="C241" t="s">
         <v>587</v>
       </c>
       <c r="D241" t="s">
         <v>588</v>
       </c>
       <c r="E241" t="s">
         <v>1061</v>
       </c>
       <c r="F241" t="s">
         <v>506</v>
       </c>
       <c r="G241" t="s">
@@ -17858,207 +17860,207 @@
       <c r="M241" t="s">
         <v>1065</v>
       </c>
       <c r="N241" t="s">
         <v>1062</v>
       </c>
     </row>
     <row r="242" spans="1:14">
       <c r="A242">
         <v>241</v>
       </c>
       <c r="B242" t="s">
         <v>14</v>
       </c>
       <c r="C242" t="s">
         <v>596</v>
       </c>
       <c r="D242" t="s">
         <v>1066</v>
       </c>
       <c r="E242"/>
       <c r="F242" t="s">
         <v>60</v>
       </c>
       <c r="G242" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H242">
         <v>4</v>
       </c>
       <c r="I242" t="s">
         <v>1034</v>
       </c>
       <c r="J242" t="s">
         <v>1040</v>
       </c>
       <c r="K242" t="s">
         <v>1034</v>
       </c>
       <c r="L242" t="s">
         <v>1067</v>
       </c>
       <c r="M242" t="s">
         <v>1068</v>
       </c>
       <c r="N242" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="243" spans="1:14">
       <c r="A243">
         <v>242</v>
       </c>
       <c r="B243" t="s">
         <v>14</v>
       </c>
       <c r="C243" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="D243" t="s">
         <v>1069</v>
       </c>
       <c r="E243"/>
       <c r="F243" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G243" t="s">
         <v>19</v>
       </c>
       <c r="H243">
         <v>4</v>
       </c>
       <c r="I243" t="s">
         <v>595</v>
       </c>
       <c r="J243" t="s">
         <v>595</v>
       </c>
       <c r="K243" t="s">
         <v>1070</v>
       </c>
       <c r="L243"/>
       <c r="M243"/>
       <c r="N243" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="244" spans="1:14">
       <c r="A244">
         <v>243</v>
       </c>
       <c r="B244" t="s">
         <v>14</v>
       </c>
       <c r="C244" t="s">
         <v>900</v>
       </c>
       <c r="D244" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E244" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F244" t="s">
         <v>35</v>
       </c>
       <c r="G244" t="s">
         <v>19</v>
       </c>
       <c r="H244">
         <v>4</v>
       </c>
       <c r="I244" t="s">
         <v>1071</v>
       </c>
       <c r="J244" t="s">
         <v>1071</v>
       </c>
       <c r="K244" t="s">
         <v>763</v>
       </c>
       <c r="L244"/>
       <c r="M244"/>
       <c r="N244" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="245" spans="1:14">
       <c r="A245">
         <v>244</v>
       </c>
       <c r="B245"/>
       <c r="C245" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D245" t="s">
         <v>1072</v>
       </c>
       <c r="E245"/>
       <c r="F245" t="s">
         <v>18</v>
       </c>
       <c r="G245" t="s">
         <v>19</v>
       </c>
       <c r="H245">
         <v>4</v>
       </c>
       <c r="I245" t="s">
         <v>1071</v>
       </c>
       <c r="J245" t="s">
         <v>1071</v>
       </c>
       <c r="K245" t="s">
         <v>1073</v>
       </c>
       <c r="L245"/>
       <c r="M245"/>
       <c r="N245" t="s">
         <v>1071</v>
       </c>
     </row>
     <row r="246" spans="1:14">
       <c r="A246">
         <v>245</v>
       </c>
       <c r="B246"/>
       <c r="C246" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="D246" t="s">
         <v>1074</v>
       </c>
       <c r="E246" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F246" t="s">
         <v>35</v>
       </c>
       <c r="G246" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H246">
         <v>4</v>
       </c>
       <c r="I246" t="s">
         <v>1075</v>
       </c>
       <c r="J246" t="s">
         <v>1075</v>
       </c>
       <c r="K246" t="s">
         <v>1076</v>
       </c>
       <c r="L246" t="s">
         <v>1077</v>
       </c>
       <c r="M246" t="s">
         <v>1078</v>
       </c>
       <c r="N246" t="s">
         <v>1075</v>
       </c>
     </row>
     <row r="247" spans="1:14">
       <c r="A247">
@@ -18097,54 +18099,54 @@
       </c>
       <c r="M247" t="s">
         <v>624</v>
       </c>
       <c r="N247" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="248" spans="1:14">
       <c r="A248">
         <v>247</v>
       </c>
       <c r="B248" t="s">
         <v>14</v>
       </c>
       <c r="C248" t="s">
         <v>480</v>
       </c>
       <c r="D248" t="s">
         <v>1084</v>
       </c>
       <c r="E248" t="s">
         <v>1085</v>
       </c>
       <c r="F248" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G248" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H248">
         <v>4</v>
       </c>
       <c r="I248" t="s">
         <v>1086</v>
       </c>
       <c r="J248" t="s">
         <v>1086</v>
       </c>
       <c r="K248" t="s">
         <v>1087</v>
       </c>
       <c r="L248" t="s">
         <v>1088</v>
       </c>
       <c r="M248" t="s">
         <v>1089</v>
       </c>
       <c r="N248" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="249" spans="1:14">
       <c r="A249">
@@ -18177,51 +18179,51 @@
       </c>
       <c r="K249" t="s">
         <v>1093</v>
       </c>
       <c r="L249"/>
       <c r="M249"/>
       <c r="N249" t="s">
         <v>1092</v>
       </c>
     </row>
     <row r="250" spans="1:14">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="B250" t="s">
         <v>14</v>
       </c>
       <c r="C250" t="s">
         <v>15</v>
       </c>
       <c r="D250" t="s">
         <v>611</v>
       </c>
       <c r="E250"/>
       <c r="F250" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G250" t="s">
         <v>19</v>
       </c>
       <c r="H250">
         <v>4</v>
       </c>
       <c r="I250" t="s">
         <v>1094</v>
       </c>
       <c r="J250" t="s">
         <v>1094</v>
       </c>
       <c r="K250" t="s">
         <v>1095</v>
       </c>
       <c r="L250" t="s">
         <v>1096</v>
       </c>
       <c r="M250" t="s">
         <v>1097</v>
       </c>
       <c r="N250" t="s">
         <v>1094</v>
       </c>
@@ -18340,130 +18342,130 @@
       <c r="K253" t="s">
         <v>519</v>
       </c>
       <c r="L253" t="s">
         <v>1113</v>
       </c>
       <c r="M253" t="s">
         <v>1111</v>
       </c>
       <c r="N253" t="s">
         <v>1111</v>
       </c>
     </row>
     <row r="254" spans="1:14">
       <c r="A254">
         <v>253</v>
       </c>
       <c r="B254"/>
       <c r="C254" t="s">
         <v>1114</v>
       </c>
       <c r="D254" t="s">
         <v>1115</v>
       </c>
       <c r="E254" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="F254" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G254" t="s">
         <v>19</v>
       </c>
       <c r="H254">
         <v>4</v>
       </c>
       <c r="I254" t="s">
         <v>836</v>
       </c>
       <c r="J254" t="s">
         <v>836</v>
       </c>
       <c r="K254"/>
       <c r="L254"/>
       <c r="M254"/>
       <c r="N254" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="255" spans="1:14">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="B255" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C255" t="s">
         <v>1116</v>
       </c>
       <c r="D255" t="s">
         <v>1117</v>
       </c>
       <c r="E255"/>
       <c r="F255" t="s">
         <v>1118</v>
       </c>
       <c r="G255" t="s">
         <v>19</v>
       </c>
       <c r="H255">
         <v>4</v>
       </c>
       <c r="I255" t="s">
         <v>1119</v>
       </c>
       <c r="J255" t="s">
         <v>1119</v>
       </c>
       <c r="K255" t="s">
         <v>1120</v>
       </c>
       <c r="L255" t="s">
         <v>1121</v>
       </c>
       <c r="M255" t="s">
         <v>1122</v>
       </c>
       <c r="N255" t="s">
         <v>1119</v>
       </c>
     </row>
     <row r="256" spans="1:14">
       <c r="A256">
         <v>255</v>
       </c>
       <c r="B256"/>
       <c r="C256" t="s">
         <v>620</v>
       </c>
       <c r="D256" t="s">
         <v>1123</v>
       </c>
       <c r="E256"/>
       <c r="F256" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G256" t="s">
         <v>19</v>
       </c>
       <c r="H256">
         <v>4</v>
       </c>
       <c r="I256" t="s">
         <v>1124</v>
       </c>
       <c r="J256" t="s">
         <v>1124</v>
       </c>
       <c r="K256"/>
       <c r="L256"/>
       <c r="M256"/>
       <c r="N256" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="257" spans="1:14">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="B257" t="s">
@@ -18526,222 +18528,222 @@
       </c>
       <c r="J258" t="s">
         <v>1127</v>
       </c>
       <c r="K258"/>
       <c r="L258"/>
       <c r="M258"/>
       <c r="N258" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="259" spans="1:14">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="B259" t="s">
         <v>14</v>
       </c>
       <c r="C259" t="s">
         <v>1128</v>
       </c>
       <c r="D259" t="s">
         <v>1129</v>
       </c>
       <c r="E259" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F259" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G259" t="s">
         <v>19</v>
       </c>
       <c r="H259">
         <v>4</v>
       </c>
       <c r="I259" t="s">
         <v>1127</v>
       </c>
       <c r="J259" t="s">
         <v>1127</v>
       </c>
       <c r="K259" t="s">
         <v>1130</v>
       </c>
       <c r="L259" t="s">
         <v>1131</v>
       </c>
       <c r="M259" t="s">
         <v>1132</v>
       </c>
       <c r="N259" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="260" spans="1:14">
       <c r="A260">
         <v>259</v>
       </c>
       <c r="B260" t="s">
         <v>14</v>
       </c>
       <c r="C260" t="s">
         <v>1133</v>
       </c>
       <c r="D260" t="s">
         <v>1134</v>
       </c>
       <c r="E260" t="s">
         <v>852</v>
       </c>
       <c r="F260" t="s">
         <v>30</v>
       </c>
       <c r="G260" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H260">
         <v>4</v>
       </c>
       <c r="I260" t="s">
         <v>1135</v>
       </c>
       <c r="J260" t="s">
         <v>1135</v>
       </c>
       <c r="K260" t="s">
         <v>585</v>
       </c>
       <c r="L260"/>
       <c r="M260"/>
       <c r="N260" t="s">
         <v>1135</v>
       </c>
     </row>
     <row r="261" spans="1:14">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="B261" t="s">
         <v>14</v>
       </c>
       <c r="C261" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D261" t="s">
         <v>1136</v>
       </c>
       <c r="E261"/>
       <c r="F261" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G261" t="s">
         <v>19</v>
       </c>
       <c r="H261">
         <v>4</v>
       </c>
       <c r="I261" t="s">
         <v>814</v>
       </c>
       <c r="J261" t="s">
         <v>1137</v>
       </c>
       <c r="K261" t="s">
         <v>1138</v>
       </c>
       <c r="L261" t="s">
         <v>1139</v>
       </c>
       <c r="M261" t="s">
         <v>814</v>
       </c>
       <c r="N261" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="262" spans="1:14">
       <c r="A262">
         <v>261</v>
       </c>
       <c r="B262" t="s">
         <v>14</v>
       </c>
       <c r="C262" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="D262" t="s">
         <v>1140</v>
       </c>
       <c r="E262"/>
       <c r="F262" t="s">
         <v>35</v>
       </c>
       <c r="G262" t="s">
         <v>19</v>
       </c>
       <c r="H262">
         <v>4</v>
       </c>
       <c r="I262" t="s">
         <v>972</v>
       </c>
       <c r="J262" t="s">
         <v>972</v>
       </c>
       <c r="K262" t="s">
         <v>1141</v>
       </c>
       <c r="L262" t="s">
         <v>1142</v>
       </c>
       <c r="M262" t="s">
         <v>1143</v>
       </c>
       <c r="N262" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="263" spans="1:14">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="B263" t="s">
         <v>14</v>
       </c>
       <c r="C263" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D263" t="s">
         <v>1144</v>
       </c>
       <c r="E263" t="s">
         <v>523</v>
       </c>
       <c r="F263" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G263" t="s">
         <v>19</v>
       </c>
       <c r="H263">
         <v>4</v>
       </c>
       <c r="I263" t="s">
         <v>1145</v>
       </c>
       <c r="J263" t="s">
         <v>1146</v>
       </c>
       <c r="K263" t="s">
         <v>538</v>
       </c>
       <c r="L263" t="s">
         <v>1145</v>
       </c>
       <c r="M263" t="s">
         <v>1147</v>
       </c>
       <c r="N263" t="s">
         <v>1145</v>
       </c>
@@ -18766,99 +18768,99 @@
       <c r="G264" t="s">
         <v>19</v>
       </c>
       <c r="H264">
         <v>4</v>
       </c>
       <c r="I264" t="s">
         <v>1145</v>
       </c>
       <c r="J264" t="s">
         <v>1145</v>
       </c>
       <c r="K264"/>
       <c r="L264"/>
       <c r="M264"/>
       <c r="N264" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="265" spans="1:14">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="B265"/>
       <c r="C265" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D265" t="s">
         <v>1150</v>
       </c>
       <c r="E265" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F265" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G265" t="s">
         <v>19</v>
       </c>
       <c r="H265">
         <v>4</v>
       </c>
       <c r="I265" t="s">
         <v>1151</v>
       </c>
       <c r="J265" t="s">
         <v>1151</v>
       </c>
       <c r="K265"/>
       <c r="L265"/>
       <c r="M265"/>
       <c r="N265" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="266" spans="1:14">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="B266"/>
       <c r="C266" t="s">
         <v>1152</v>
       </c>
       <c r="D266" t="s">
         <v>856</v>
       </c>
       <c r="E266" t="s">
         <v>1153</v>
       </c>
       <c r="F266" t="s">
         <v>1154</v>
       </c>
       <c r="G266" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H266">
         <v>4</v>
       </c>
       <c r="I266" t="s">
         <v>1155</v>
       </c>
       <c r="J266" t="s">
         <v>1155</v>
       </c>
       <c r="K266" t="s">
         <v>1156</v>
       </c>
       <c r="L266" t="s">
         <v>1157</v>
       </c>
       <c r="M266" t="s">
         <v>1158</v>
       </c>
       <c r="N266" t="s">
         <v>1155</v>
       </c>
     </row>
     <row r="267" spans="1:14">
       <c r="A267">
@@ -18926,163 +18928,163 @@
       <c r="I268" t="s">
         <v>1162</v>
       </c>
       <c r="J268" t="s">
         <v>1163</v>
       </c>
       <c r="K268" t="s">
         <v>1162</v>
       </c>
       <c r="L268" t="s">
         <v>1164</v>
       </c>
       <c r="M268" t="s">
         <v>999</v>
       </c>
       <c r="N268" t="s">
         <v>1162</v>
       </c>
     </row>
     <row r="269" spans="1:14">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="B269"/>
       <c r="C269" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D269" t="s">
         <v>1165</v>
       </c>
       <c r="E269" t="s">
         <v>523</v>
       </c>
       <c r="F269" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G269" t="s">
         <v>19</v>
       </c>
       <c r="H269">
         <v>4</v>
       </c>
       <c r="I269" t="s">
         <v>1166</v>
       </c>
       <c r="J269" t="s">
         <v>1167</v>
       </c>
       <c r="K269" t="s">
         <v>1166</v>
       </c>
       <c r="L269"/>
       <c r="M269"/>
       <c r="N269" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="270" spans="1:14">
       <c r="A270">
         <v>269</v>
       </c>
       <c r="B270" t="s">
         <v>14</v>
       </c>
       <c r="C270" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D270" t="s">
         <v>1168</v>
       </c>
       <c r="E270"/>
       <c r="F270" t="s">
         <v>60</v>
       </c>
       <c r="G270" t="s">
         <v>19</v>
       </c>
       <c r="H270">
         <v>4</v>
       </c>
       <c r="I270" t="s">
         <v>1169</v>
       </c>
       <c r="J270" t="s">
         <v>1169</v>
       </c>
       <c r="K270"/>
       <c r="L270"/>
       <c r="M270"/>
       <c r="N270" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="271" spans="1:14">
       <c r="A271">
         <v>270</v>
       </c>
       <c r="B271"/>
       <c r="C271" t="s">
         <v>1170</v>
       </c>
       <c r="D271" t="s">
         <v>1171</v>
       </c>
       <c r="E271"/>
       <c r="F271" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G271" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H271">
         <v>4</v>
       </c>
       <c r="I271" t="s">
         <v>1172</v>
       </c>
       <c r="J271" t="s">
         <v>1172</v>
       </c>
       <c r="K271" t="s">
         <v>1173</v>
       </c>
       <c r="L271"/>
       <c r="M271"/>
       <c r="N271" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="272" spans="1:14">
       <c r="A272">
         <v>271</v>
       </c>
       <c r="B272" t="s">
         <v>14</v>
       </c>
       <c r="C272" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D272" t="s">
         <v>1174</v>
       </c>
       <c r="E272"/>
       <c r="F272" t="s">
         <v>60</v>
       </c>
       <c r="G272" t="s">
         <v>19</v>
       </c>
       <c r="H272">
         <v>4</v>
       </c>
       <c r="I272" t="s">
         <v>1175</v>
       </c>
       <c r="J272" t="s">
         <v>1093</v>
       </c>
       <c r="K272" t="s">
         <v>1175</v>
       </c>
       <c r="L272" t="s">
         <v>1176</v>
@@ -19162,180 +19164,180 @@
       </c>
       <c r="J274" t="s">
         <v>1184</v>
       </c>
       <c r="K274" t="s">
         <v>1185</v>
       </c>
       <c r="L274" t="s">
         <v>1186</v>
       </c>
       <c r="M274" t="s">
         <v>1187</v>
       </c>
       <c r="N274" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="275" spans="1:14">
       <c r="A275">
         <v>274</v>
       </c>
       <c r="B275" t="s">
         <v>14</v>
       </c>
       <c r="C275" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D275" t="s">
         <v>1188</v>
       </c>
       <c r="E275" t="s">
         <v>1189</v>
       </c>
       <c r="F275" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G275" t="s">
         <v>19</v>
       </c>
       <c r="H275">
         <v>4</v>
       </c>
       <c r="I275" t="s">
         <v>977</v>
       </c>
       <c r="J275" t="s">
         <v>977</v>
       </c>
       <c r="K275"/>
       <c r="L275"/>
       <c r="M275"/>
       <c r="N275" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="276" spans="1:14">
       <c r="A276">
         <v>275</v>
       </c>
       <c r="B276"/>
       <c r="C276" t="s">
         <v>1190</v>
       </c>
       <c r="D276" t="s">
         <v>1191</v>
       </c>
       <c r="E276"/>
       <c r="F276" t="s">
         <v>1192</v>
       </c>
       <c r="G276" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H276">
         <v>4</v>
       </c>
       <c r="I276" t="s">
         <v>977</v>
       </c>
       <c r="J276" t="s">
         <v>977</v>
       </c>
       <c r="K276" t="s">
         <v>1193</v>
       </c>
       <c r="L276" t="s">
         <v>1194</v>
       </c>
       <c r="M276" t="s">
         <v>1195</v>
       </c>
       <c r="N276" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="277" spans="1:14">
       <c r="A277">
         <v>276</v>
       </c>
       <c r="B277" t="s">
         <v>14</v>
       </c>
       <c r="C277" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D277" t="s">
         <v>1196</v>
       </c>
       <c r="E277"/>
       <c r="F277" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G277" t="s">
         <v>19</v>
       </c>
       <c r="H277">
         <v>4</v>
       </c>
       <c r="I277" t="s">
         <v>1197</v>
       </c>
       <c r="J277" t="s">
         <v>1197</v>
       </c>
       <c r="K277" t="s">
         <v>1198</v>
       </c>
       <c r="L277" t="s">
         <v>1199</v>
       </c>
       <c r="M277" t="s">
         <v>1200</v>
       </c>
       <c r="N277" t="s">
         <v>1197</v>
       </c>
     </row>
     <row r="278" spans="1:14">
       <c r="A278">
         <v>277</v>
       </c>
       <c r="B278" t="s">
         <v>14</v>
       </c>
       <c r="C278" t="s">
         <v>76</v>
       </c>
       <c r="D278" t="s">
         <v>1201</v>
       </c>
       <c r="E278" t="s">
         <v>1202</v>
       </c>
       <c r="F278" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G278" t="s">
         <v>19</v>
       </c>
       <c r="H278">
         <v>4</v>
       </c>
       <c r="I278" t="s">
         <v>1203</v>
       </c>
       <c r="J278" t="s">
         <v>1203</v>
       </c>
       <c r="K278"/>
       <c r="L278"/>
       <c r="M278"/>
       <c r="N278" t="s">
         <v>1203</v>
       </c>
     </row>
     <row r="279" spans="1:14">
       <c r="A279">
         <v>278</v>
       </c>
       <c r="B279" t="s">
@@ -19397,51 +19399,51 @@
         <v>661</v>
       </c>
       <c r="J280" t="s">
         <v>661</v>
       </c>
       <c r="K280"/>
       <c r="L280"/>
       <c r="M280"/>
       <c r="N280" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="281" spans="1:14">
       <c r="A281">
         <v>280</v>
       </c>
       <c r="B281"/>
       <c r="C281" t="s">
         <v>1208</v>
       </c>
       <c r="D281" t="s">
         <v>1209</v>
       </c>
       <c r="E281"/>
       <c r="F281" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G281" t="s">
         <v>19</v>
       </c>
       <c r="H281">
         <v>4</v>
       </c>
       <c r="I281" t="s">
         <v>937</v>
       </c>
       <c r="J281" t="s">
         <v>1210</v>
       </c>
       <c r="K281" t="s">
         <v>1211</v>
       </c>
       <c r="L281" t="s">
         <v>937</v>
       </c>
       <c r="M281" t="s">
         <v>1212</v>
       </c>
       <c r="N281" t="s">
         <v>937</v>
       </c>
@@ -19486,87 +19488,87 @@
       <c r="M282" t="s">
         <v>1219</v>
       </c>
       <c r="N282" t="s">
         <v>1216</v>
       </c>
     </row>
     <row r="283" spans="1:14">
       <c r="A283">
         <v>282</v>
       </c>
       <c r="B283" t="s">
         <v>14</v>
       </c>
       <c r="C283" t="s">
         <v>1220</v>
       </c>
       <c r="D283" t="s">
         <v>1221</v>
       </c>
       <c r="E283"/>
       <c r="F283" t="s">
         <v>1222</v>
       </c>
       <c r="G283" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H283">
         <v>4</v>
       </c>
       <c r="I283" t="s">
         <v>1223</v>
       </c>
       <c r="J283" t="s">
         <v>1223</v>
       </c>
       <c r="K283"/>
       <c r="L283"/>
       <c r="M283"/>
       <c r="N283" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="284" spans="1:14">
       <c r="A284">
         <v>283</v>
       </c>
       <c r="B284" t="s">
         <v>14</v>
       </c>
       <c r="C284" t="s">
         <v>1224</v>
       </c>
       <c r="D284" t="s">
         <v>882</v>
       </c>
       <c r="E284"/>
       <c r="F284" t="s">
         <v>60</v>
       </c>
       <c r="G284" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H284">
         <v>4</v>
       </c>
       <c r="I284" t="s">
         <v>1223</v>
       </c>
       <c r="J284" t="s">
         <v>1225</v>
       </c>
       <c r="K284" t="s">
         <v>1223</v>
       </c>
       <c r="L284" t="s">
         <v>1226</v>
       </c>
       <c r="M284" t="s">
         <v>1227</v>
       </c>
       <c r="N284" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="285" spans="1:14">
       <c r="A285">
@@ -19597,100 +19599,100 @@
         <v>1223</v>
       </c>
       <c r="J285" t="s">
         <v>1223</v>
       </c>
       <c r="K285" t="s">
         <v>910</v>
       </c>
       <c r="L285"/>
       <c r="M285"/>
       <c r="N285" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="286" spans="1:14">
       <c r="A286">
         <v>285</v>
       </c>
       <c r="B286" t="s">
         <v>14</v>
       </c>
       <c r="C286" t="s">
         <v>68</v>
       </c>
       <c r="D286" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E286" t="s">
         <v>1229</v>
       </c>
       <c r="F286" t="s">
         <v>35</v>
       </c>
       <c r="G286" t="s">
         <v>19</v>
       </c>
       <c r="H286">
         <v>4</v>
       </c>
       <c r="I286" t="s">
         <v>1230</v>
       </c>
       <c r="J286" t="s">
         <v>1230</v>
       </c>
       <c r="K286" t="s">
         <v>585</v>
       </c>
       <c r="L286" t="s">
         <v>1231</v>
       </c>
       <c r="M286" t="s">
         <v>1232</v>
       </c>
       <c r="N286" t="s">
         <v>1230</v>
       </c>
     </row>
     <row r="287" spans="1:14">
       <c r="A287">
         <v>286</v>
       </c>
       <c r="B287"/>
       <c r="C287" t="s">
         <v>916</v>
       </c>
       <c r="D287" t="s">
         <v>1233</v>
       </c>
       <c r="E287"/>
       <c r="F287" t="s">
         <v>1234</v>
       </c>
       <c r="G287" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H287">
         <v>4</v>
       </c>
       <c r="I287" t="s">
         <v>1235</v>
       </c>
       <c r="J287" t="s">
         <v>1236</v>
       </c>
       <c r="K287" t="s">
         <v>1235</v>
       </c>
       <c r="L287"/>
       <c r="M287"/>
       <c r="N287" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="288" spans="1:14">
       <c r="A288">
         <v>287</v>
       </c>
       <c r="B288" t="s">
         <v>14</v>
@@ -19725,54 +19727,54 @@
       <c r="L288" t="s">
         <v>1241</v>
       </c>
       <c r="M288" t="s">
         <v>1242</v>
       </c>
       <c r="N288" t="s">
         <v>1239</v>
       </c>
     </row>
     <row r="289" spans="1:14">
       <c r="A289">
         <v>288</v>
       </c>
       <c r="B289" t="s">
         <v>14</v>
       </c>
       <c r="C289" t="s">
         <v>1243</v>
       </c>
       <c r="D289" t="s">
         <v>1244</v>
       </c>
       <c r="E289"/>
       <c r="F289" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G289" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H289">
         <v>4</v>
       </c>
       <c r="I289" t="s">
         <v>1245</v>
       </c>
       <c r="J289" t="s">
         <v>1245</v>
       </c>
       <c r="K289" t="s">
         <v>1035</v>
       </c>
       <c r="L289" t="s">
         <v>1246</v>
       </c>
       <c r="M289" t="s">
         <v>1247</v>
       </c>
       <c r="N289" t="s">
         <v>1245</v>
       </c>
     </row>
     <row r="290" spans="1:14">
       <c r="A290">
@@ -19804,51 +19806,51 @@
       </c>
       <c r="J290" t="s">
         <v>1250</v>
       </c>
       <c r="K290" t="s">
         <v>1251</v>
       </c>
       <c r="L290" t="s">
         <v>1252</v>
       </c>
       <c r="M290" t="s">
         <v>864</v>
       </c>
       <c r="N290" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="291" spans="1:14">
       <c r="A291">
         <v>290</v>
       </c>
       <c r="B291" t="s">
         <v>14</v>
       </c>
       <c r="C291" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D291" t="s">
         <v>1253</v>
       </c>
       <c r="E291"/>
       <c r="F291" t="s">
         <v>35</v>
       </c>
       <c r="G291" t="s">
         <v>19</v>
       </c>
       <c r="H291">
         <v>4</v>
       </c>
       <c r="I291" t="s">
         <v>1250</v>
       </c>
       <c r="J291" t="s">
         <v>1254</v>
       </c>
       <c r="K291" t="s">
         <v>1250</v>
       </c>
       <c r="L291" t="s">
         <v>1255</v>
@@ -19856,171 +19858,171 @@
       <c r="M291" t="s">
         <v>1256</v>
       </c>
       <c r="N291" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="292" spans="1:14">
       <c r="A292">
         <v>291</v>
       </c>
       <c r="B292" t="s">
         <v>14</v>
       </c>
       <c r="C292" t="s">
         <v>1257</v>
       </c>
       <c r="D292" t="s">
         <v>1258</v>
       </c>
       <c r="E292"/>
       <c r="F292" t="s">
         <v>43</v>
       </c>
       <c r="G292" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H292">
         <v>4</v>
       </c>
       <c r="I292" t="s">
         <v>1259</v>
       </c>
       <c r="J292" t="s">
         <v>1260</v>
       </c>
       <c r="K292" t="s">
         <v>1259</v>
       </c>
       <c r="L292" t="s">
         <v>1261</v>
       </c>
       <c r="M292" t="s">
         <v>1262</v>
       </c>
       <c r="N292" t="s">
         <v>1259</v>
       </c>
     </row>
     <row r="293" spans="1:14">
       <c r="A293">
         <v>292</v>
       </c>
       <c r="B293" t="s">
         <v>14</v>
       </c>
       <c r="C293" t="s">
         <v>1263</v>
       </c>
       <c r="D293" t="s">
         <v>1264</v>
       </c>
       <c r="E293" t="s">
         <v>1265</v>
       </c>
       <c r="F293" t="s">
         <v>1266</v>
       </c>
       <c r="G293" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H293">
         <v>4</v>
       </c>
       <c r="I293" t="s">
         <v>1267</v>
       </c>
       <c r="J293" t="s">
         <v>1267</v>
       </c>
       <c r="K293"/>
       <c r="L293"/>
       <c r="M293"/>
       <c r="N293" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="294" spans="1:14">
       <c r="A294">
         <v>293</v>
       </c>
       <c r="B294" t="s">
         <v>14</v>
       </c>
       <c r="C294" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D294" t="s">
         <v>1228</v>
       </c>
       <c r="E294" t="s">
         <v>852</v>
       </c>
       <c r="F294" t="s">
         <v>30</v>
       </c>
       <c r="G294" t="s">
         <v>19</v>
       </c>
       <c r="H294">
         <v>4</v>
       </c>
       <c r="I294" t="s">
         <v>1267</v>
       </c>
       <c r="J294" t="s">
         <v>1267</v>
       </c>
       <c r="K294"/>
       <c r="L294"/>
       <c r="M294"/>
       <c r="N294" t="s">
         <v>1267</v>
       </c>
     </row>
     <row r="295" spans="1:14">
       <c r="A295">
         <v>294</v>
       </c>
       <c r="B295" t="s">
         <v>14</v>
       </c>
       <c r="C295" t="s">
         <v>1268</v>
       </c>
       <c r="D295" t="s">
         <v>1269</v>
       </c>
       <c r="E295" t="s">
         <v>49</v>
       </c>
       <c r="F295" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G295" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H295">
         <v>4</v>
       </c>
       <c r="I295" t="s">
         <v>1270</v>
       </c>
       <c r="J295" t="s">
         <v>1270</v>
       </c>
       <c r="K295"/>
       <c r="L295"/>
       <c r="M295"/>
       <c r="N295" t="s">
         <v>1270</v>
       </c>
     </row>
     <row r="296" spans="1:14">
       <c r="A296">
         <v>295</v>
       </c>
       <c r="B296"/>
       <c r="C296" t="s">
         <v>15</v>
       </c>
@@ -20082,51 +20084,51 @@
         <v>4</v>
       </c>
       <c r="I297" t="s">
         <v>1277</v>
       </c>
       <c r="J297" t="s">
         <v>1277</v>
       </c>
       <c r="K297" t="s">
         <v>1278</v>
       </c>
       <c r="L297"/>
       <c r="M297"/>
       <c r="N297" t="s">
         <v>1277</v>
       </c>
     </row>
     <row r="298" spans="1:14">
       <c r="A298">
         <v>297</v>
       </c>
       <c r="B298" t="s">
         <v>14</v>
       </c>
       <c r="C298" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D298" t="s">
         <v>899</v>
       </c>
       <c r="E298"/>
       <c r="F298" t="s">
         <v>1279</v>
       </c>
       <c r="G298" t="s">
         <v>19</v>
       </c>
       <c r="H298">
         <v>4</v>
       </c>
       <c r="I298" t="s">
         <v>1280</v>
       </c>
       <c r="J298" t="s">
         <v>969</v>
       </c>
       <c r="K298" t="s">
         <v>1280</v>
       </c>
       <c r="L298"/>
       <c r="M298"/>
@@ -20210,171 +20212,171 @@
         <v>1286</v>
       </c>
       <c r="M300" t="s">
         <v>1287</v>
       </c>
       <c r="N300" t="s">
         <v>1273</v>
       </c>
     </row>
     <row r="301" spans="1:14">
       <c r="A301">
         <v>300</v>
       </c>
       <c r="B301"/>
       <c r="C301" t="s">
         <v>1288</v>
       </c>
       <c r="D301" t="s">
         <v>1289</v>
       </c>
       <c r="E301"/>
       <c r="F301" t="s">
         <v>681</v>
       </c>
       <c r="G301" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H301">
         <v>4</v>
       </c>
       <c r="I301" t="s">
         <v>1290</v>
       </c>
       <c r="J301" t="s">
         <v>1290</v>
       </c>
       <c r="K301" t="s">
         <v>1009</v>
       </c>
       <c r="L301" t="s">
         <v>1291</v>
       </c>
       <c r="M301" t="s">
         <v>1292</v>
       </c>
       <c r="N301" t="s">
         <v>1290</v>
       </c>
     </row>
     <row r="302" spans="1:14">
       <c r="A302">
         <v>301</v>
       </c>
       <c r="B302" t="s">
         <v>14</v>
       </c>
       <c r="C302" t="s">
         <v>1293</v>
       </c>
       <c r="D302" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="E302"/>
       <c r="F302" t="s">
         <v>1294</v>
       </c>
       <c r="G302" t="s">
         <v>19</v>
       </c>
       <c r="H302">
         <v>4</v>
       </c>
       <c r="I302" t="s">
         <v>1068</v>
       </c>
       <c r="J302" t="s">
         <v>1068</v>
       </c>
       <c r="K302" t="s">
         <v>1295</v>
       </c>
       <c r="L302" t="s">
         <v>1082</v>
       </c>
       <c r="M302" t="s">
         <v>1296</v>
       </c>
       <c r="N302" t="s">
         <v>1068</v>
       </c>
     </row>
     <row r="303" spans="1:14">
       <c r="A303">
         <v>302</v>
       </c>
       <c r="B303"/>
       <c r="C303" t="s">
         <v>600</v>
       </c>
       <c r="D303" t="s">
         <v>1297</v>
       </c>
       <c r="E303" t="s">
         <v>523</v>
       </c>
       <c r="F303" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G303" t="s">
         <v>19</v>
       </c>
       <c r="H303">
         <v>4</v>
       </c>
       <c r="I303" t="s">
         <v>1298</v>
       </c>
       <c r="J303" t="s">
         <v>1298</v>
       </c>
       <c r="K303"/>
       <c r="L303"/>
       <c r="M303"/>
       <c r="N303" t="s">
         <v>1298</v>
       </c>
     </row>
     <row r="304" spans="1:14">
       <c r="A304">
         <v>303</v>
       </c>
       <c r="B304" t="s">
         <v>14</v>
       </c>
       <c r="C304" t="s">
         <v>751</v>
       </c>
       <c r="D304" t="s">
         <v>1299</v>
       </c>
       <c r="E304"/>
       <c r="F304" t="s">
         <v>35</v>
       </c>
       <c r="G304" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H304">
         <v>4</v>
       </c>
       <c r="I304" t="s">
         <v>1063</v>
       </c>
       <c r="J304" t="s">
         <v>1063</v>
       </c>
       <c r="K304"/>
       <c r="L304"/>
       <c r="M304"/>
       <c r="N304" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="305" spans="1:14">
       <c r="A305">
         <v>304</v>
       </c>
       <c r="B305"/>
       <c r="C305" t="s">
         <v>51</v>
       </c>
@@ -20485,51 +20487,51 @@
         <v>1305</v>
       </c>
       <c r="L307"/>
       <c r="M307"/>
       <c r="N307" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="308" spans="1:14">
       <c r="A308">
         <v>307</v>
       </c>
       <c r="B308" t="s">
         <v>14</v>
       </c>
       <c r="C308" t="s">
         <v>1311</v>
       </c>
       <c r="D308" t="s">
         <v>1312</v>
       </c>
       <c r="E308" t="s">
         <v>34</v>
       </c>
       <c r="F308" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G308" t="s">
         <v>19</v>
       </c>
       <c r="H308">
         <v>4</v>
       </c>
       <c r="I308" t="s">
         <v>1313</v>
       </c>
       <c r="J308" t="s">
         <v>1313</v>
       </c>
       <c r="K308" t="s">
         <v>1314</v>
       </c>
       <c r="L308" t="s">
         <v>1291</v>
       </c>
       <c r="M308" t="s">
         <v>1315</v>
       </c>
       <c r="N308" t="s">
         <v>1313</v>
       </c>
@@ -20570,128 +20572,128 @@
       <c r="M309"/>
       <c r="N309" t="s">
         <v>1313</v>
       </c>
     </row>
     <row r="310" spans="1:14">
       <c r="A310">
         <v>309</v>
       </c>
       <c r="B310" t="s">
         <v>14</v>
       </c>
       <c r="C310" t="s">
         <v>480</v>
       </c>
       <c r="D310" t="s">
         <v>1320</v>
       </c>
       <c r="E310" t="s">
         <v>1321</v>
       </c>
       <c r="F310" t="s">
         <v>35</v>
       </c>
       <c r="G310" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H310">
         <v>4</v>
       </c>
       <c r="I310" t="s">
         <v>1139</v>
       </c>
       <c r="J310" t="s">
         <v>1139</v>
       </c>
       <c r="K310" t="s">
         <v>1322</v>
       </c>
       <c r="L310"/>
       <c r="M310"/>
       <c r="N310" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="311" spans="1:14">
       <c r="A311">
         <v>310</v>
       </c>
       <c r="B311" t="s">
         <v>14</v>
       </c>
       <c r="C311" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D311" t="s">
         <v>1323</v>
       </c>
       <c r="E311"/>
       <c r="F311" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G311" t="s">
         <v>19</v>
       </c>
       <c r="H311">
         <v>4</v>
       </c>
       <c r="I311" t="s">
         <v>461</v>
       </c>
       <c r="J311" t="s">
         <v>461</v>
       </c>
       <c r="K311" t="s">
         <v>1324</v>
       </c>
       <c r="L311" t="s">
         <v>1247</v>
       </c>
       <c r="M311" t="s">
         <v>1325</v>
       </c>
       <c r="N311" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="312" spans="1:14">
       <c r="A312">
         <v>311</v>
       </c>
       <c r="B312" t="s">
         <v>14</v>
       </c>
       <c r="C312" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D312" t="s">
         <v>1326</v>
       </c>
       <c r="E312"/>
       <c r="F312" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G312" t="s">
         <v>19</v>
       </c>
       <c r="H312">
         <v>4</v>
       </c>
       <c r="I312" t="s">
         <v>1327</v>
       </c>
       <c r="J312" t="s">
         <v>1327</v>
       </c>
       <c r="K312" t="s">
         <v>1328</v>
       </c>
       <c r="L312" t="s">
         <v>1329</v>
       </c>
       <c r="M312" t="s">
         <v>1330</v>
       </c>
       <c r="N312" t="s">
         <v>1327</v>
       </c>
@@ -20715,185 +20717,185 @@
       </c>
       <c r="G313" t="s">
         <v>19</v>
       </c>
       <c r="H313">
         <v>4</v>
       </c>
       <c r="I313" t="s">
         <v>969</v>
       </c>
       <c r="J313" t="s">
         <v>969</v>
       </c>
       <c r="K313"/>
       <c r="L313"/>
       <c r="M313"/>
       <c r="N313" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="314" spans="1:14">
       <c r="A314">
         <v>313</v>
       </c>
       <c r="B314" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C314" t="s">
         <v>1333</v>
       </c>
       <c r="D314" t="s">
         <v>1334</v>
       </c>
       <c r="E314"/>
       <c r="F314" t="s">
         <v>35</v>
       </c>
       <c r="G314" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H314">
         <v>4</v>
       </c>
       <c r="I314" t="s">
         <v>1335</v>
       </c>
       <c r="J314" t="s">
         <v>1335</v>
       </c>
       <c r="K314" t="s">
         <v>1336</v>
       </c>
       <c r="L314" t="s">
         <v>626</v>
       </c>
       <c r="M314" t="s">
         <v>1337</v>
       </c>
       <c r="N314" t="s">
         <v>1335</v>
       </c>
     </row>
     <row r="315" spans="1:14">
       <c r="A315">
         <v>314</v>
       </c>
       <c r="B315" t="s">
         <v>14</v>
       </c>
       <c r="C315" t="s">
         <v>1338</v>
       </c>
       <c r="D315" t="s">
         <v>1339</v>
       </c>
       <c r="E315" t="s">
         <v>908</v>
       </c>
       <c r="F315" t="s">
         <v>30</v>
       </c>
       <c r="G315" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H315">
         <v>4</v>
       </c>
       <c r="I315" t="s">
         <v>1295</v>
       </c>
       <c r="J315" t="s">
         <v>1295</v>
       </c>
       <c r="K315" t="s">
         <v>1340</v>
       </c>
       <c r="L315"/>
       <c r="M315"/>
       <c r="N315" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="316" spans="1:14">
       <c r="A316">
         <v>315</v>
       </c>
       <c r="B316" t="s">
         <v>14</v>
       </c>
       <c r="C316" t="s">
         <v>1341</v>
       </c>
       <c r="D316" t="s">
         <v>1342</v>
       </c>
       <c r="E316" t="s">
         <v>42</v>
       </c>
       <c r="F316" t="s">
         <v>43</v>
       </c>
       <c r="G316" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H316">
         <v>4</v>
       </c>
       <c r="I316" t="s">
         <v>1343</v>
       </c>
       <c r="J316" t="s">
         <v>1344</v>
       </c>
       <c r="K316" t="s">
         <v>1343</v>
       </c>
       <c r="L316"/>
       <c r="M316"/>
       <c r="N316" t="s">
         <v>1343</v>
       </c>
     </row>
     <row r="317" spans="1:14">
       <c r="A317">
         <v>316</v>
       </c>
       <c r="B317" t="s">
         <v>14</v>
       </c>
       <c r="C317" t="s">
         <v>720</v>
       </c>
       <c r="D317" t="s">
         <v>1144</v>
       </c>
       <c r="E317" t="s">
         <v>523</v>
       </c>
       <c r="F317" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G317" t="s">
         <v>19</v>
       </c>
       <c r="H317">
         <v>4</v>
       </c>
       <c r="I317" t="s">
         <v>830</v>
       </c>
       <c r="J317" t="s">
         <v>830</v>
       </c>
       <c r="K317" t="s">
         <v>1345</v>
       </c>
       <c r="L317" t="s">
         <v>1346</v>
       </c>
       <c r="M317" t="s">
         <v>1347</v>
       </c>
       <c r="N317" t="s">
         <v>830</v>
       </c>
@@ -20918,51 +20920,51 @@
       </c>
       <c r="H318">
         <v>4</v>
       </c>
       <c r="I318" t="s">
         <v>1350</v>
       </c>
       <c r="J318" t="s">
         <v>1351</v>
       </c>
       <c r="K318" t="s">
         <v>1350</v>
       </c>
       <c r="L318"/>
       <c r="M318"/>
       <c r="N318" t="s">
         <v>1350</v>
       </c>
     </row>
     <row r="319" spans="1:14">
       <c r="A319">
         <v>318</v>
       </c>
       <c r="B319"/>
       <c r="C319" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D319" t="s">
         <v>1352</v>
       </c>
       <c r="E319"/>
       <c r="F319" t="s">
         <v>1353</v>
       </c>
       <c r="G319" t="s">
         <v>19</v>
       </c>
       <c r="H319">
         <v>4</v>
       </c>
       <c r="I319" t="s">
         <v>1344</v>
       </c>
       <c r="J319" t="s">
         <v>1344</v>
       </c>
       <c r="K319" t="s">
         <v>1354</v>
       </c>
       <c r="L319"/>
       <c r="M319"/>
@@ -21028,60 +21030,60 @@
       </c>
       <c r="H321">
         <v>4</v>
       </c>
       <c r="I321" t="s">
         <v>1357</v>
       </c>
       <c r="J321" t="s">
         <v>1357</v>
       </c>
       <c r="K321"/>
       <c r="L321"/>
       <c r="M321"/>
       <c r="N321" t="s">
         <v>1357</v>
       </c>
     </row>
     <row r="322" spans="1:14">
       <c r="A322">
         <v>321</v>
       </c>
       <c r="B322" t="s">
         <v>14</v>
       </c>
       <c r="C322" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D322" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="E322" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F322" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G322" t="s">
         <v>19</v>
       </c>
       <c r="H322">
         <v>4</v>
       </c>
       <c r="I322" t="s">
         <v>1147</v>
       </c>
       <c r="J322" t="s">
         <v>1147</v>
       </c>
       <c r="K322"/>
       <c r="L322"/>
       <c r="M322"/>
       <c r="N322" t="s">
         <v>1147</v>
       </c>
     </row>
     <row r="323" spans="1:14">
       <c r="A323">
         <v>322</v>
       </c>
       <c r="B323" t="s">
@@ -21136,51 +21138,51 @@
       </c>
       <c r="H324">
         <v>4</v>
       </c>
       <c r="I324" t="s">
         <v>1362</v>
       </c>
       <c r="J324" t="s">
         <v>1362</v>
       </c>
       <c r="K324"/>
       <c r="L324"/>
       <c r="M324"/>
       <c r="N324" t="s">
         <v>1362</v>
       </c>
     </row>
     <row r="325" spans="1:14">
       <c r="A325">
         <v>324</v>
       </c>
       <c r="B325" t="s">
         <v>14</v>
       </c>
       <c r="C325" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D325" t="s">
         <v>1363</v>
       </c>
       <c r="E325" t="s">
         <v>1364</v>
       </c>
       <c r="F325" t="s">
         <v>1365</v>
       </c>
       <c r="G325" t="s">
         <v>19</v>
       </c>
       <c r="H325">
         <v>4</v>
       </c>
       <c r="I325" t="s">
         <v>1366</v>
       </c>
       <c r="J325" t="s">
         <v>1366</v>
       </c>
       <c r="K325"/>
       <c r="L325"/>
       <c r="M325"/>
@@ -21228,93 +21230,93 @@
       <c r="M326" t="s">
         <v>1372</v>
       </c>
       <c r="N326" t="s">
         <v>1369</v>
       </c>
     </row>
     <row r="327" spans="1:14">
       <c r="A327">
         <v>326</v>
       </c>
       <c r="B327"/>
       <c r="C327" t="s">
         <v>1373</v>
       </c>
       <c r="D327" t="s">
         <v>1374</v>
       </c>
       <c r="E327" t="s">
         <v>34</v>
       </c>
       <c r="F327" t="s">
         <v>35</v>
       </c>
       <c r="G327" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H327">
         <v>4</v>
       </c>
       <c r="I327" t="s">
         <v>1375</v>
       </c>
       <c r="J327" t="s">
         <v>1375</v>
       </c>
       <c r="K327" t="s">
         <v>1141</v>
       </c>
       <c r="L327" t="s">
         <v>1376</v>
       </c>
       <c r="M327" t="s">
         <v>1377</v>
       </c>
       <c r="N327" t="s">
         <v>1375</v>
       </c>
     </row>
     <row r="328" spans="1:14">
       <c r="A328">
         <v>327</v>
       </c>
       <c r="B328" t="s">
         <v>14</v>
       </c>
       <c r="C328" t="s">
         <v>1133</v>
       </c>
       <c r="D328" t="s">
         <v>1378</v>
       </c>
       <c r="E328"/>
       <c r="F328" t="s">
         <v>60</v>
       </c>
       <c r="G328" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H328">
         <v>4</v>
       </c>
       <c r="I328" t="s">
         <v>625</v>
       </c>
       <c r="J328" t="s">
         <v>625</v>
       </c>
       <c r="K328" t="s">
         <v>1379</v>
       </c>
       <c r="L328" t="s">
         <v>1380</v>
       </c>
       <c r="M328" t="s">
         <v>1381</v>
       </c>
       <c r="N328" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="329" spans="1:14">
       <c r="A329">
@@ -21384,51 +21386,51 @@
       <c r="M330"/>
       <c r="N330" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="331" spans="1:14">
       <c r="A331">
         <v>330</v>
       </c>
       <c r="B331" t="s">
         <v>14</v>
       </c>
       <c r="C331" t="s">
         <v>480</v>
       </c>
       <c r="D331" t="s">
         <v>1387</v>
       </c>
       <c r="E331" t="s">
         <v>1388</v>
       </c>
       <c r="F331" t="s">
         <v>35</v>
       </c>
       <c r="G331" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H331">
         <v>4</v>
       </c>
       <c r="I331" t="s">
         <v>1386</v>
       </c>
       <c r="J331" t="s">
         <v>1386</v>
       </c>
       <c r="K331" t="s">
         <v>1389</v>
       </c>
       <c r="L331" t="s">
         <v>1390</v>
       </c>
       <c r="M331" t="s">
         <v>1391</v>
       </c>
       <c r="N331" t="s">
         <v>1386</v>
       </c>
     </row>
     <row r="332" spans="1:14">
       <c r="A332">
@@ -21508,51 +21510,51 @@
       <c r="M333"/>
       <c r="N333" t="s">
         <v>1397</v>
       </c>
     </row>
     <row r="334" spans="1:14">
       <c r="A334">
         <v>333</v>
       </c>
       <c r="B334" t="s">
         <v>14</v>
       </c>
       <c r="C334" t="s">
         <v>683</v>
       </c>
       <c r="D334" t="s">
         <v>1398</v>
       </c>
       <c r="E334" t="s">
         <v>1399</v>
       </c>
       <c r="F334" t="s">
         <v>43</v>
       </c>
       <c r="G334" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H334">
         <v>4</v>
       </c>
       <c r="I334" t="s">
         <v>1400</v>
       </c>
       <c r="J334" t="s">
         <v>1400</v>
       </c>
       <c r="K334"/>
       <c r="L334"/>
       <c r="M334"/>
       <c r="N334" t="s">
         <v>1400</v>
       </c>
     </row>
     <row r="335" spans="1:14">
       <c r="A335">
         <v>334</v>
       </c>
       <c r="B335"/>
       <c r="C335" t="s">
         <v>15</v>
       </c>
@@ -21651,130 +21653,130 @@
       <c r="J337" t="s">
         <v>1408</v>
       </c>
       <c r="K337" t="s">
         <v>1409</v>
       </c>
       <c r="L337"/>
       <c r="M337"/>
       <c r="N337" t="s">
         <v>1408</v>
       </c>
     </row>
     <row r="338" spans="1:14">
       <c r="A338">
         <v>337</v>
       </c>
       <c r="B338"/>
       <c r="C338" t="s">
         <v>521</v>
       </c>
       <c r="D338" t="s">
         <v>1410</v>
       </c>
       <c r="E338"/>
       <c r="F338" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G338" t="s">
         <v>19</v>
       </c>
       <c r="H338">
         <v>4</v>
       </c>
       <c r="I338" t="s">
         <v>1411</v>
       </c>
       <c r="J338" t="s">
         <v>1411</v>
       </c>
       <c r="K338" t="s">
         <v>1412</v>
       </c>
       <c r="L338" t="s">
         <v>1413</v>
       </c>
       <c r="M338" t="s">
         <v>1414</v>
       </c>
       <c r="N338" t="s">
         <v>1411</v>
       </c>
     </row>
     <row r="339" spans="1:14">
       <c r="A339">
         <v>338</v>
       </c>
       <c r="B339" t="s">
         <v>14</v>
       </c>
       <c r="C339" t="s">
         <v>1415</v>
       </c>
       <c r="D339" t="s">
         <v>1416</v>
       </c>
       <c r="E339" t="s">
-        <v>432</v>
+        <v>433</v>
       </c>
       <c r="F339" t="s">
         <v>1417</v>
       </c>
       <c r="G339" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H339">
         <v>4</v>
       </c>
       <c r="I339" t="s">
         <v>1418</v>
       </c>
       <c r="J339" t="s">
         <v>1418</v>
       </c>
       <c r="K339" t="s">
         <v>1329</v>
       </c>
       <c r="L339" t="s">
         <v>1419</v>
       </c>
       <c r="M339" t="s">
         <v>1420</v>
       </c>
       <c r="N339" t="s">
         <v>1418</v>
       </c>
     </row>
     <row r="340" spans="1:14">
       <c r="A340">
         <v>339</v>
       </c>
       <c r="B340" t="s">
         <v>14</v>
       </c>
       <c r="C340" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D340" t="s">
         <v>1421</v>
       </c>
       <c r="E340" t="s">
         <v>1422</v>
       </c>
       <c r="F340" t="s">
         <v>30</v>
       </c>
       <c r="G340" t="s">
         <v>19</v>
       </c>
       <c r="H340">
         <v>4</v>
       </c>
       <c r="I340" t="s">
         <v>1423</v>
       </c>
       <c r="J340" t="s">
         <v>1423</v>
       </c>
       <c r="K340" t="s">
         <v>1424</v>
       </c>
@@ -21859,176 +21861,176 @@
       </c>
       <c r="K342" t="s">
         <v>1433</v>
       </c>
       <c r="L342"/>
       <c r="M342"/>
       <c r="N342" t="s">
         <v>1427</v>
       </c>
     </row>
     <row r="343" spans="1:14">
       <c r="A343">
         <v>342</v>
       </c>
       <c r="B343" t="s">
         <v>14</v>
       </c>
       <c r="C343" t="s">
         <v>1434</v>
       </c>
       <c r="D343" t="s">
         <v>1435</v>
       </c>
       <c r="E343"/>
       <c r="F343" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G343" t="s">
         <v>19</v>
       </c>
       <c r="H343">
         <v>4</v>
       </c>
       <c r="I343" t="s">
         <v>1436</v>
       </c>
       <c r="J343" t="s">
         <v>1437</v>
       </c>
       <c r="K343" t="s">
         <v>1438</v>
       </c>
       <c r="L343" t="s">
         <v>1436</v>
       </c>
       <c r="M343" t="s">
         <v>1439</v>
       </c>
       <c r="N343" t="s">
         <v>1436</v>
       </c>
     </row>
     <row r="344" spans="1:14">
       <c r="A344">
         <v>343</v>
       </c>
       <c r="B344" t="s">
         <v>14</v>
       </c>
       <c r="C344" t="s">
         <v>1440</v>
       </c>
       <c r="D344" t="s">
         <v>899</v>
       </c>
       <c r="E344"/>
       <c r="F344" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G344" t="s">
         <v>19</v>
       </c>
       <c r="H344">
         <v>4</v>
       </c>
       <c r="I344" t="s">
         <v>1441</v>
       </c>
       <c r="J344" t="s">
         <v>1441</v>
       </c>
       <c r="K344" t="s">
         <v>1442</v>
       </c>
       <c r="L344" t="s">
         <v>1443</v>
       </c>
       <c r="M344" t="s">
         <v>1444</v>
       </c>
       <c r="N344" t="s">
         <v>1441</v>
       </c>
     </row>
     <row r="345" spans="1:14">
       <c r="A345">
         <v>344</v>
       </c>
       <c r="B345" t="s">
         <v>14</v>
       </c>
       <c r="C345" t="s">
         <v>1445</v>
       </c>
       <c r="D345" t="s">
         <v>1446</v>
       </c>
       <c r="E345"/>
       <c r="F345" t="s">
         <v>35</v>
       </c>
       <c r="G345" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H345">
         <v>4</v>
       </c>
       <c r="I345" t="s">
         <v>1447</v>
       </c>
       <c r="J345" t="s">
         <v>1447</v>
       </c>
       <c r="K345" t="s">
         <v>1448</v>
       </c>
       <c r="L345"/>
       <c r="M345"/>
       <c r="N345" t="s">
         <v>1447</v>
       </c>
     </row>
     <row r="346" spans="1:14">
       <c r="A346">
         <v>345</v>
       </c>
       <c r="B346"/>
       <c r="C346" t="s">
         <v>1152</v>
       </c>
       <c r="D346" t="s">
         <v>880</v>
       </c>
       <c r="E346" t="s">
         <v>42</v>
       </c>
       <c r="F346" t="s">
         <v>506</v>
       </c>
       <c r="G346" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H346">
         <v>4</v>
       </c>
       <c r="I346" t="s">
         <v>1082</v>
       </c>
       <c r="J346" t="s">
         <v>1082</v>
       </c>
       <c r="K346"/>
       <c r="L346"/>
       <c r="M346"/>
       <c r="N346" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="347" spans="1:14">
       <c r="A347">
         <v>346</v>
       </c>
       <c r="B347"/>
       <c r="C347" t="s">
         <v>1449</v>
       </c>
@@ -22046,189 +22048,189 @@
         <v>4</v>
       </c>
       <c r="I347" t="s">
         <v>1225</v>
       </c>
       <c r="J347" t="s">
         <v>1322</v>
       </c>
       <c r="K347" t="s">
         <v>1225</v>
       </c>
       <c r="L347"/>
       <c r="M347"/>
       <c r="N347" t="s">
         <v>1225</v>
       </c>
     </row>
     <row r="348" spans="1:14">
       <c r="A348">
         <v>347</v>
       </c>
       <c r="B348" t="s">
         <v>14</v>
       </c>
       <c r="C348" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D348" t="s">
         <v>1451</v>
       </c>
       <c r="E348" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F348" t="s">
         <v>25</v>
       </c>
       <c r="G348" t="s">
         <v>19</v>
       </c>
       <c r="H348">
         <v>4</v>
       </c>
       <c r="I348" t="s">
         <v>1452</v>
       </c>
       <c r="J348" t="s">
         <v>1452</v>
       </c>
       <c r="K348"/>
       <c r="L348"/>
       <c r="M348"/>
       <c r="N348" t="s">
         <v>1452</v>
       </c>
     </row>
     <row r="349" spans="1:14">
       <c r="A349">
         <v>348</v>
       </c>
       <c r="B349" t="s">
         <v>14</v>
       </c>
       <c r="C349" t="s">
         <v>1453</v>
       </c>
       <c r="D349" t="s">
         <v>1454</v>
       </c>
       <c r="E349" t="s">
         <v>1455</v>
       </c>
       <c r="F349" t="s">
         <v>1456</v>
       </c>
       <c r="G349" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H349">
         <v>4</v>
       </c>
       <c r="I349" t="s">
         <v>1457</v>
       </c>
       <c r="J349" t="s">
         <v>1457</v>
       </c>
       <c r="K349" t="s">
         <v>1458</v>
       </c>
       <c r="L349" t="s">
         <v>1459</v>
       </c>
       <c r="M349" t="s">
         <v>985</v>
       </c>
       <c r="N349" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="350" spans="1:14">
       <c r="A350">
         <v>349</v>
       </c>
       <c r="B350" t="s">
         <v>14</v>
       </c>
       <c r="C350" t="s">
         <v>68</v>
       </c>
       <c r="D350" t="s">
         <v>1460</v>
       </c>
       <c r="E350" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F350" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G350" t="s">
         <v>19</v>
       </c>
       <c r="H350">
         <v>4</v>
       </c>
       <c r="I350" t="s">
         <v>1457</v>
       </c>
       <c r="J350" t="s">
         <v>1457</v>
       </c>
       <c r="K350" t="s">
         <v>1461</v>
       </c>
       <c r="L350" t="s">
         <v>1462</v>
       </c>
       <c r="M350" t="s">
         <v>1463</v>
       </c>
       <c r="N350" t="s">
         <v>1457</v>
       </c>
     </row>
     <row r="351" spans="1:14">
       <c r="A351">
         <v>350</v>
       </c>
       <c r="B351" t="s">
         <v>14</v>
       </c>
       <c r="C351" t="s">
         <v>1464</v>
       </c>
       <c r="D351" t="s">
         <v>1465</v>
       </c>
       <c r="E351" t="s">
         <v>908</v>
       </c>
       <c r="F351" t="s">
         <v>1466</v>
       </c>
       <c r="G351" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H351">
         <v>4</v>
       </c>
       <c r="I351" t="s">
         <v>1467</v>
       </c>
       <c r="J351" t="s">
         <v>1467</v>
       </c>
       <c r="K351" t="s">
         <v>1468</v>
       </c>
       <c r="L351" t="s">
         <v>1469</v>
       </c>
       <c r="M351" t="s">
         <v>1470</v>
       </c>
       <c r="N351" t="s">
         <v>1467</v>
       </c>
     </row>
     <row r="352" spans="1:14">
       <c r="A352">
@@ -22252,99 +22254,99 @@
       <c r="G352" t="s">
         <v>19</v>
       </c>
       <c r="H352">
         <v>4</v>
       </c>
       <c r="I352" t="s">
         <v>1472</v>
       </c>
       <c r="J352" t="s">
         <v>1472</v>
       </c>
       <c r="K352"/>
       <c r="L352"/>
       <c r="M352"/>
       <c r="N352" t="s">
         <v>1472</v>
       </c>
     </row>
     <row r="353" spans="1:14">
       <c r="A353">
         <v>352</v>
       </c>
       <c r="B353"/>
       <c r="C353" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D353" t="s">
         <v>1473</v>
       </c>
       <c r="E353" t="s">
         <v>523</v>
       </c>
       <c r="F353" t="s">
         <v>30</v>
       </c>
       <c r="G353" t="s">
         <v>19</v>
       </c>
       <c r="H353">
         <v>4</v>
       </c>
       <c r="I353" t="s">
         <v>1474</v>
       </c>
       <c r="J353" t="s">
         <v>1474</v>
       </c>
       <c r="K353"/>
       <c r="L353"/>
       <c r="M353"/>
       <c r="N353" t="s">
         <v>1474</v>
       </c>
     </row>
     <row r="354" spans="1:14">
       <c r="A354">
         <v>353</v>
       </c>
       <c r="B354" t="s">
         <v>14</v>
       </c>
       <c r="C354" t="s">
         <v>1475</v>
       </c>
       <c r="D354" t="s">
         <v>1476</v>
       </c>
       <c r="E354"/>
       <c r="F354" t="s">
         <v>60</v>
       </c>
       <c r="G354" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H354">
         <v>4</v>
       </c>
       <c r="I354" t="s">
         <v>1275</v>
       </c>
       <c r="J354" t="s">
         <v>1275</v>
       </c>
       <c r="K354" t="s">
         <v>1477</v>
       </c>
       <c r="L354"/>
       <c r="M354"/>
       <c r="N354" t="s">
         <v>1275</v>
       </c>
     </row>
     <row r="355" spans="1:14">
       <c r="A355">
         <v>354</v>
       </c>
       <c r="B355" t="s">
         <v>1478</v>
@@ -22422,121 +22424,121 @@
       </c>
       <c r="N356" t="s">
         <v>1256</v>
       </c>
     </row>
     <row r="357" spans="1:14">
       <c r="A357">
         <v>356</v>
       </c>
       <c r="B357" t="s">
         <v>14</v>
       </c>
       <c r="C357" t="s">
         <v>1487</v>
       </c>
       <c r="D357" t="s">
         <v>1488</v>
       </c>
       <c r="E357" t="s">
         <v>42</v>
       </c>
       <c r="F357" t="s">
         <v>18</v>
       </c>
       <c r="G357" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H357">
         <v>4</v>
       </c>
       <c r="I357" t="s">
         <v>1489</v>
       </c>
       <c r="J357" t="s">
         <v>1489</v>
       </c>
       <c r="K357"/>
       <c r="L357"/>
       <c r="M357"/>
       <c r="N357" t="s">
         <v>1489</v>
       </c>
     </row>
     <row r="358" spans="1:14">
       <c r="A358">
         <v>357</v>
       </c>
       <c r="B358"/>
       <c r="C358" t="s">
         <v>471</v>
       </c>
       <c r="D358" t="s">
         <v>1490</v>
       </c>
       <c r="E358"/>
       <c r="F358" t="s">
         <v>30</v>
       </c>
       <c r="G358" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H358">
         <v>4</v>
       </c>
       <c r="I358" t="s">
         <v>1491</v>
       </c>
       <c r="J358" t="s">
         <v>1491</v>
       </c>
       <c r="K358"/>
       <c r="L358"/>
       <c r="M358"/>
       <c r="N358" t="s">
         <v>1491</v>
       </c>
     </row>
     <row r="359" spans="1:14">
       <c r="A359">
         <v>358</v>
       </c>
       <c r="B359" t="s">
         <v>14</v>
       </c>
       <c r="C359" t="s">
         <v>1341</v>
       </c>
       <c r="D359" t="s">
         <v>1492</v>
       </c>
       <c r="E359"/>
       <c r="F359" t="s">
         <v>30</v>
       </c>
       <c r="G359" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H359">
         <v>4</v>
       </c>
       <c r="I359" t="s">
         <v>1493</v>
       </c>
       <c r="J359" t="s">
         <v>1493</v>
       </c>
       <c r="K359"/>
       <c r="L359"/>
       <c r="M359"/>
       <c r="N359" t="s">
         <v>1493</v>
       </c>
     </row>
     <row r="360" spans="1:14">
       <c r="A360">
         <v>359</v>
       </c>
       <c r="B360"/>
       <c r="C360" t="s">
         <v>1494</v>
       </c>
@@ -22557,212 +22559,212 @@
         <v>1495</v>
       </c>
       <c r="J360" t="s">
         <v>1495</v>
       </c>
       <c r="K360"/>
       <c r="L360"/>
       <c r="M360"/>
       <c r="N360" t="s">
         <v>1495</v>
       </c>
     </row>
     <row r="361" spans="1:14">
       <c r="A361">
         <v>360</v>
       </c>
       <c r="B361"/>
       <c r="C361" t="s">
         <v>1496</v>
       </c>
       <c r="D361" t="s">
         <v>1497</v>
       </c>
       <c r="E361"/>
       <c r="F361" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G361" t="s">
         <v>19</v>
       </c>
       <c r="H361">
         <v>4</v>
       </c>
       <c r="I361" t="s">
         <v>1498</v>
       </c>
       <c r="J361" t="s">
         <v>1310</v>
       </c>
       <c r="K361" t="s">
         <v>1498</v>
       </c>
       <c r="L361"/>
       <c r="M361"/>
       <c r="N361" t="s">
         <v>1498</v>
       </c>
     </row>
     <row r="362" spans="1:14">
       <c r="A362">
         <v>361</v>
       </c>
       <c r="B362" t="s">
         <v>14</v>
       </c>
       <c r="C362" t="s">
         <v>15</v>
       </c>
       <c r="D362" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E362" t="s">
         <v>1499</v>
       </c>
       <c r="F362" t="s">
         <v>35</v>
       </c>
       <c r="G362" t="s">
         <v>19</v>
       </c>
       <c r="H362">
         <v>4</v>
       </c>
       <c r="I362" t="s">
         <v>1500</v>
       </c>
       <c r="J362" t="s">
         <v>1500</v>
       </c>
       <c r="K362" t="s">
         <v>1501</v>
       </c>
       <c r="L362"/>
       <c r="M362"/>
       <c r="N362" t="s">
         <v>1500</v>
       </c>
     </row>
     <row r="363" spans="1:14">
       <c r="A363">
         <v>362</v>
       </c>
       <c r="B363" t="s">
         <v>14</v>
       </c>
       <c r="C363" t="s">
         <v>801</v>
       </c>
       <c r="D363" t="s">
         <v>1502</v>
       </c>
       <c r="E363"/>
       <c r="F363" t="s">
         <v>1503</v>
       </c>
       <c r="G363" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H363">
         <v>4</v>
       </c>
       <c r="I363" t="s">
         <v>1504</v>
       </c>
       <c r="J363" t="s">
         <v>1504</v>
       </c>
       <c r="K363" t="s">
         <v>1505</v>
       </c>
       <c r="L363"/>
       <c r="M363"/>
       <c r="N363" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="364" spans="1:14">
       <c r="A364">
         <v>363</v>
       </c>
       <c r="B364" t="s">
         <v>14</v>
       </c>
       <c r="C364" t="s">
         <v>1506</v>
       </c>
       <c r="D364" t="s">
         <v>1507</v>
       </c>
       <c r="E364" t="s">
         <v>1508</v>
       </c>
       <c r="F364" t="s">
         <v>35</v>
       </c>
       <c r="G364" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H364">
         <v>4</v>
       </c>
       <c r="I364" t="s">
         <v>1504</v>
       </c>
       <c r="J364" t="s">
         <v>1504</v>
       </c>
       <c r="K364" t="s">
         <v>1509</v>
       </c>
       <c r="L364"/>
       <c r="M364"/>
       <c r="N364" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="365" spans="1:14">
       <c r="A365">
         <v>364</v>
       </c>
       <c r="B365" t="s">
         <v>14</v>
       </c>
       <c r="C365" t="s">
         <v>1510</v>
       </c>
       <c r="D365" t="s">
         <v>856</v>
       </c>
       <c r="E365" t="s">
         <v>1153</v>
       </c>
       <c r="F365" t="s">
         <v>1511</v>
       </c>
       <c r="G365" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H365">
         <v>4</v>
       </c>
       <c r="I365" t="s">
         <v>1504</v>
       </c>
       <c r="J365" t="s">
         <v>1504</v>
       </c>
       <c r="K365" t="s">
         <v>1512</v>
       </c>
       <c r="L365" t="s">
         <v>1513</v>
       </c>
       <c r="M365" t="s">
         <v>1514</v>
       </c>
       <c r="N365" t="s">
         <v>1504</v>
       </c>
     </row>
     <row r="366" spans="1:14">
       <c r="A366">
@@ -22786,61 +22788,61 @@
         <v>4</v>
       </c>
       <c r="I366" t="s">
         <v>1087</v>
       </c>
       <c r="J366" t="s">
         <v>1097</v>
       </c>
       <c r="K366" t="s">
         <v>1087</v>
       </c>
       <c r="L366"/>
       <c r="M366"/>
       <c r="N366" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="367" spans="1:14">
       <c r="A367">
         <v>366</v>
       </c>
       <c r="B367" t="s">
         <v>14</v>
       </c>
       <c r="C367" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D367" t="s">
         <v>1516</v>
       </c>
       <c r="E367"/>
       <c r="F367" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G367" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H367">
         <v>4</v>
       </c>
       <c r="I367" t="s">
         <v>1087</v>
       </c>
       <c r="J367" t="s">
         <v>1087</v>
       </c>
       <c r="K367"/>
       <c r="L367"/>
       <c r="M367"/>
       <c r="N367" t="s">
         <v>1087</v>
       </c>
     </row>
     <row r="368" spans="1:14">
       <c r="A368">
         <v>367</v>
       </c>
       <c r="B368" t="s">
         <v>14</v>
       </c>
       <c r="C368" t="s">
@@ -22872,57 +22874,57 @@
       </c>
       <c r="L368" t="s">
         <v>1413</v>
       </c>
       <c r="M368" t="s">
         <v>1520</v>
       </c>
       <c r="N368" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="369" spans="1:14">
       <c r="A369">
         <v>368</v>
       </c>
       <c r="B369" t="s">
         <v>14</v>
       </c>
       <c r="C369" t="s">
         <v>1521</v>
       </c>
       <c r="D369" t="s">
         <v>1522</v>
       </c>
       <c r="E369" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="F369" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G369" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H369">
         <v>4</v>
       </c>
       <c r="I369" t="s">
         <v>700</v>
       </c>
       <c r="J369" t="s">
         <v>700</v>
       </c>
       <c r="K369" t="s">
         <v>1314</v>
       </c>
       <c r="L369"/>
       <c r="M369"/>
       <c r="N369" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="370" spans="1:14">
       <c r="A370">
         <v>369</v>
       </c>
       <c r="B370" t="s">
         <v>14</v>
@@ -22947,51 +22949,51 @@
         <v>1009</v>
       </c>
       <c r="J370" t="s">
         <v>1009</v>
       </c>
       <c r="K370"/>
       <c r="L370"/>
       <c r="M370"/>
       <c r="N370" t="s">
         <v>1009</v>
       </c>
     </row>
     <row r="371" spans="1:14">
       <c r="A371">
         <v>370</v>
       </c>
       <c r="B371"/>
       <c r="C371" t="s">
         <v>1524</v>
       </c>
       <c r="D371" t="s">
         <v>1525</v>
       </c>
       <c r="E371"/>
       <c r="F371" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G371" t="s">
         <v>19</v>
       </c>
       <c r="H371">
         <v>4</v>
       </c>
       <c r="I371" t="s">
         <v>1173</v>
       </c>
       <c r="J371" t="s">
         <v>1173</v>
       </c>
       <c r="K371"/>
       <c r="L371"/>
       <c r="M371"/>
       <c r="N371" t="s">
         <v>1173</v>
       </c>
     </row>
     <row r="372" spans="1:14">
       <c r="A372">
         <v>371</v>
       </c>
       <c r="B372" t="s">
@@ -23023,51 +23025,51 @@
         <v>1528</v>
       </c>
       <c r="L372"/>
       <c r="M372"/>
       <c r="N372" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="373" spans="1:14">
       <c r="A373">
         <v>372</v>
       </c>
       <c r="B373" t="s">
         <v>14</v>
       </c>
       <c r="C373" t="s">
         <v>15</v>
       </c>
       <c r="D373" t="s">
         <v>1529</v>
       </c>
       <c r="E373" t="s">
         <v>523</v>
       </c>
       <c r="F373" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G373" t="s">
         <v>19</v>
       </c>
       <c r="H373">
         <v>4</v>
       </c>
       <c r="I373" t="s">
         <v>1530</v>
       </c>
       <c r="J373" t="s">
         <v>1195</v>
       </c>
       <c r="K373" t="s">
         <v>1530</v>
       </c>
       <c r="L373"/>
       <c r="M373"/>
       <c r="N373" t="s">
         <v>1530</v>
       </c>
     </row>
     <row r="374" spans="1:14">
       <c r="A374">
         <v>373</v>
@@ -23146,87 +23148,87 @@
       <c r="M375"/>
       <c r="N375" t="s">
         <v>1540</v>
       </c>
     </row>
     <row r="376" spans="1:14">
       <c r="A376">
         <v>375</v>
       </c>
       <c r="B376" t="s">
         <v>14</v>
       </c>
       <c r="C376" t="s">
         <v>1541</v>
       </c>
       <c r="D376" t="s">
         <v>1542</v>
       </c>
       <c r="E376" t="s">
         <v>873</v>
       </c>
       <c r="F376" t="s">
         <v>30</v>
       </c>
       <c r="G376" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H376">
         <v>4</v>
       </c>
       <c r="I376" t="s">
         <v>1438</v>
       </c>
       <c r="J376" t="s">
         <v>1438</v>
       </c>
       <c r="K376"/>
       <c r="L376"/>
       <c r="M376"/>
       <c r="N376" t="s">
         <v>1438</v>
       </c>
     </row>
     <row r="377" spans="1:14">
       <c r="A377">
         <v>376</v>
       </c>
       <c r="B377" t="s">
         <v>14</v>
       </c>
       <c r="C377" t="s">
         <v>596</v>
       </c>
       <c r="D377" t="s">
         <v>1543</v>
       </c>
       <c r="E377"/>
       <c r="F377" t="s">
         <v>30</v>
       </c>
       <c r="G377" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H377">
         <v>4</v>
       </c>
       <c r="I377" t="s">
         <v>1274</v>
       </c>
       <c r="J377" t="s">
         <v>1274</v>
       </c>
       <c r="K377"/>
       <c r="L377"/>
       <c r="M377"/>
       <c r="N377" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="378" spans="1:14">
       <c r="A378">
         <v>377</v>
       </c>
       <c r="B378" t="s">
         <v>14</v>
       </c>
       <c r="C378" t="s">
@@ -23252,557 +23254,557 @@
         <v>1544</v>
       </c>
       <c r="K378"/>
       <c r="L378"/>
       <c r="M378"/>
       <c r="N378" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="379" spans="1:14">
       <c r="A379">
         <v>378</v>
       </c>
       <c r="B379"/>
       <c r="C379" t="s">
         <v>855</v>
       </c>
       <c r="D379" t="s">
         <v>1545</v>
       </c>
       <c r="E379"/>
       <c r="F379" t="s">
         <v>30</v>
       </c>
       <c r="G379" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H379">
         <v>4</v>
       </c>
       <c r="I379" t="s">
         <v>1546</v>
       </c>
       <c r="J379" t="s">
         <v>1546</v>
       </c>
       <c r="K379" t="s">
         <v>1547</v>
       </c>
       <c r="L379"/>
       <c r="M379"/>
       <c r="N379" t="s">
         <v>1546</v>
       </c>
     </row>
     <row r="380" spans="1:14">
       <c r="A380">
         <v>379</v>
       </c>
       <c r="B380" t="s">
         <v>14</v>
       </c>
       <c r="C380" t="s">
         <v>751</v>
       </c>
       <c r="D380" t="s">
         <v>1548</v>
       </c>
       <c r="E380" t="s">
         <v>890</v>
       </c>
       <c r="F380" t="s">
         <v>35</v>
       </c>
       <c r="G380" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H380">
         <v>4</v>
       </c>
       <c r="I380" t="s">
         <v>1549</v>
       </c>
       <c r="J380" t="s">
         <v>1549</v>
       </c>
       <c r="K380" t="s">
         <v>1550</v>
       </c>
       <c r="L380" t="s">
         <v>1551</v>
       </c>
       <c r="M380" t="s">
         <v>1552</v>
       </c>
       <c r="N380" t="s">
         <v>1549</v>
       </c>
     </row>
     <row r="381" spans="1:14">
       <c r="A381">
         <v>380</v>
       </c>
       <c r="B381" t="s">
         <v>14</v>
       </c>
       <c r="C381" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D381" t="s">
         <v>1553</v>
       </c>
       <c r="E381" t="s">
         <v>1554</v>
       </c>
       <c r="F381" t="s">
         <v>43</v>
       </c>
       <c r="G381" t="s">
         <v>19</v>
       </c>
       <c r="H381">
         <v>4</v>
       </c>
       <c r="I381" t="s">
         <v>1555</v>
       </c>
       <c r="J381" t="s">
         <v>1555</v>
       </c>
       <c r="K381" t="s">
         <v>1556</v>
       </c>
       <c r="L381"/>
       <c r="M381"/>
       <c r="N381" t="s">
         <v>1555</v>
       </c>
     </row>
     <row r="382" spans="1:14">
       <c r="A382">
         <v>381</v>
       </c>
       <c r="B382" t="s">
         <v>14</v>
       </c>
       <c r="C382" t="s">
         <v>469</v>
       </c>
       <c r="D382" t="s">
         <v>1201</v>
       </c>
       <c r="E382" t="s">
         <v>1202</v>
       </c>
       <c r="F382" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G382" t="s">
         <v>19</v>
       </c>
       <c r="H382">
         <v>4</v>
       </c>
       <c r="I382" t="s">
         <v>1557</v>
       </c>
       <c r="J382" t="s">
         <v>1557</v>
       </c>
       <c r="K382"/>
       <c r="L382"/>
       <c r="M382"/>
       <c r="N382" t="s">
         <v>1557</v>
       </c>
     </row>
     <row r="383" spans="1:14">
       <c r="A383">
         <v>382</v>
       </c>
       <c r="B383"/>
       <c r="C383" t="s">
         <v>596</v>
       </c>
       <c r="D383" t="s">
         <v>1558</v>
       </c>
       <c r="E383"/>
       <c r="F383" t="s">
         <v>43</v>
       </c>
       <c r="G383" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H383">
         <v>4</v>
       </c>
       <c r="I383" t="s">
         <v>1251</v>
       </c>
       <c r="J383" t="s">
         <v>1559</v>
       </c>
       <c r="K383" t="s">
         <v>1560</v>
       </c>
       <c r="L383" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="M383" t="s">
         <v>1251</v>
       </c>
       <c r="N383" t="s">
         <v>1251</v>
       </c>
     </row>
     <row r="384" spans="1:14">
       <c r="A384">
         <v>383</v>
       </c>
       <c r="B384" t="s">
         <v>14</v>
       </c>
       <c r="C384" t="s">
         <v>22</v>
       </c>
       <c r="D384" t="s">
         <v>1561</v>
       </c>
       <c r="E384" t="s">
         <v>1562</v>
       </c>
       <c r="F384" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G384" t="s">
         <v>19</v>
       </c>
       <c r="H384">
         <v>4</v>
       </c>
       <c r="I384" t="s">
         <v>1563</v>
       </c>
       <c r="J384" t="s">
         <v>1563</v>
       </c>
       <c r="K384" t="s">
         <v>1564</v>
       </c>
       <c r="L384"/>
       <c r="M384"/>
       <c r="N384" t="s">
         <v>1563</v>
       </c>
     </row>
     <row r="385" spans="1:14">
       <c r="A385">
         <v>384</v>
       </c>
       <c r="B385" t="s">
         <v>14</v>
       </c>
       <c r="C385" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D385" t="s">
         <v>794</v>
       </c>
       <c r="E385" t="s">
         <v>1565</v>
       </c>
       <c r="F385" t="s">
         <v>35</v>
       </c>
       <c r="G385" t="s">
         <v>19</v>
       </c>
       <c r="H385">
         <v>4</v>
       </c>
       <c r="I385" t="s">
         <v>1563</v>
       </c>
       <c r="J385" t="s">
         <v>1566</v>
       </c>
       <c r="K385" t="s">
         <v>1563</v>
       </c>
       <c r="L385"/>
       <c r="M385"/>
       <c r="N385" t="s">
         <v>1563</v>
       </c>
     </row>
     <row r="386" spans="1:14">
       <c r="A386">
         <v>385</v>
       </c>
       <c r="B386" t="s">
         <v>14</v>
       </c>
       <c r="C386" t="s">
         <v>1567</v>
       </c>
       <c r="D386" t="s">
         <v>1568</v>
       </c>
       <c r="E386"/>
       <c r="F386" t="s">
         <v>60</v>
       </c>
       <c r="G386" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H386">
         <v>4</v>
       </c>
       <c r="I386" t="s">
         <v>1569</v>
       </c>
       <c r="J386" t="s">
         <v>1569</v>
       </c>
       <c r="K386" t="s">
         <v>1570</v>
       </c>
       <c r="L386" t="s">
         <v>1571</v>
       </c>
       <c r="M386" t="s">
         <v>1572</v>
       </c>
       <c r="N386" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="387" spans="1:14">
       <c r="A387">
         <v>386</v>
       </c>
       <c r="B387"/>
       <c r="C387" t="s">
         <v>55</v>
       </c>
       <c r="D387" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E387" t="s">
         <v>1573</v>
       </c>
       <c r="F387" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G387" t="s">
         <v>19</v>
       </c>
       <c r="H387">
         <v>4</v>
       </c>
       <c r="I387" t="s">
         <v>1574</v>
       </c>
       <c r="J387" t="s">
         <v>1574</v>
       </c>
       <c r="K387" t="s">
         <v>1575</v>
       </c>
       <c r="L387" t="s">
         <v>1576</v>
       </c>
       <c r="M387" t="s">
         <v>1577</v>
       </c>
       <c r="N387" t="s">
         <v>1574</v>
       </c>
     </row>
     <row r="388" spans="1:14">
       <c r="A388">
         <v>387</v>
       </c>
       <c r="B388"/>
       <c r="C388" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D388" t="s">
         <v>1578</v>
       </c>
       <c r="E388" t="s">
         <v>482</v>
       </c>
       <c r="F388" t="s">
         <v>60</v>
       </c>
       <c r="G388" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H388">
         <v>4</v>
       </c>
       <c r="I388" t="s">
         <v>1579</v>
       </c>
       <c r="J388" t="s">
         <v>1579</v>
       </c>
       <c r="K388" t="s">
         <v>1580</v>
       </c>
       <c r="L388"/>
       <c r="M388"/>
       <c r="N388" t="s">
         <v>1579</v>
       </c>
     </row>
     <row r="389" spans="1:14">
       <c r="A389">
         <v>388</v>
       </c>
       <c r="B389" t="s">
         <v>14</v>
       </c>
       <c r="C389" t="s">
         <v>879</v>
       </c>
       <c r="D389" t="s">
         <v>1581</v>
       </c>
       <c r="E389" t="s">
         <v>1582</v>
       </c>
       <c r="F389" t="s">
         <v>657</v>
       </c>
       <c r="G389" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H389">
         <v>4</v>
       </c>
       <c r="I389" t="s">
         <v>1583</v>
       </c>
       <c r="J389" t="s">
         <v>1089</v>
       </c>
       <c r="K389" t="s">
         <v>1583</v>
       </c>
       <c r="L389"/>
       <c r="M389"/>
       <c r="N389" t="s">
         <v>1583</v>
       </c>
     </row>
     <row r="390" spans="1:14">
       <c r="A390">
         <v>389</v>
       </c>
       <c r="B390"/>
       <c r="C390" t="s">
         <v>1584</v>
       </c>
       <c r="D390" t="s">
         <v>1585</v>
       </c>
       <c r="E390"/>
       <c r="F390" t="s">
         <v>35</v>
       </c>
       <c r="G390" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H390">
         <v>4</v>
       </c>
       <c r="I390" t="s">
         <v>1586</v>
       </c>
       <c r="J390" t="s">
         <v>723</v>
       </c>
       <c r="K390" t="s">
         <v>1586</v>
       </c>
       <c r="L390" t="s">
         <v>1587</v>
       </c>
       <c r="M390" t="s">
         <v>1588</v>
       </c>
       <c r="N390" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="391" spans="1:14">
       <c r="A391">
         <v>390</v>
       </c>
       <c r="B391"/>
       <c r="C391" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="D391" t="s">
         <v>1589</v>
       </c>
       <c r="E391"/>
       <c r="F391" t="s">
         <v>35</v>
       </c>
       <c r="G391" t="s">
         <v>19</v>
       </c>
       <c r="H391">
         <v>4</v>
       </c>
       <c r="I391" t="s">
         <v>1590</v>
       </c>
       <c r="J391" t="s">
         <v>1591</v>
       </c>
       <c r="K391" t="s">
         <v>1590</v>
       </c>
       <c r="L391"/>
       <c r="M391"/>
       <c r="N391" t="s">
         <v>1590</v>
       </c>
     </row>
     <row r="392" spans="1:14">
       <c r="A392">
         <v>391</v>
       </c>
       <c r="B392"/>
       <c r="C392" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D392" t="s">
         <v>1592</v>
       </c>
       <c r="E392" t="s">
         <v>523</v>
       </c>
       <c r="F392" t="s">
         <v>30</v>
       </c>
       <c r="G392" t="s">
         <v>19</v>
       </c>
       <c r="H392">
         <v>4</v>
       </c>
       <c r="I392" t="s">
         <v>1593</v>
       </c>
       <c r="J392" t="s">
         <v>1593</v>
       </c>
       <c r="K392"/>
       <c r="L392"/>
       <c r="M392"/>
@@ -23841,134 +23843,134 @@
       </c>
       <c r="K393" t="s">
         <v>1595</v>
       </c>
       <c r="L393"/>
       <c r="M393"/>
       <c r="N393" t="s">
         <v>1593</v>
       </c>
     </row>
     <row r="394" spans="1:14">
       <c r="A394">
         <v>393</v>
       </c>
       <c r="B394" t="s">
         <v>14</v>
       </c>
       <c r="C394" t="s">
         <v>68</v>
       </c>
       <c r="D394" t="s">
         <v>1596</v>
       </c>
       <c r="E394"/>
       <c r="F394" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G394" t="s">
         <v>19</v>
       </c>
       <c r="H394">
         <v>4</v>
       </c>
       <c r="I394" t="s">
         <v>1597</v>
       </c>
       <c r="J394" t="s">
         <v>1597</v>
       </c>
       <c r="K394" t="s">
         <v>1598</v>
       </c>
       <c r="L394"/>
       <c r="M394"/>
       <c r="N394" t="s">
         <v>1597</v>
       </c>
     </row>
     <row r="395" spans="1:14">
       <c r="A395">
         <v>394</v>
       </c>
       <c r="B395" t="s">
         <v>14</v>
       </c>
       <c r="C395" t="s">
         <v>15</v>
       </c>
       <c r="D395" t="s">
         <v>1599</v>
       </c>
       <c r="E395"/>
       <c r="F395" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G395" t="s">
         <v>19</v>
       </c>
       <c r="H395">
         <v>4</v>
       </c>
       <c r="I395" t="s">
         <v>1600</v>
       </c>
       <c r="J395" t="s">
         <v>1601</v>
       </c>
       <c r="K395" t="s">
         <v>1600</v>
       </c>
       <c r="L395" t="s">
         <v>1602</v>
       </c>
       <c r="M395" t="s">
         <v>1603</v>
       </c>
       <c r="N395" t="s">
         <v>1600</v>
       </c>
     </row>
     <row r="396" spans="1:14">
       <c r="A396">
         <v>395</v>
       </c>
       <c r="B396" t="s">
         <v>14</v>
       </c>
       <c r="C396" t="s">
         <v>1604</v>
       </c>
       <c r="D396" t="s">
         <v>1605</v>
       </c>
       <c r="E396"/>
       <c r="F396" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G396" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H396">
         <v>4</v>
       </c>
       <c r="I396" t="s">
         <v>709</v>
       </c>
       <c r="J396" t="s">
         <v>709</v>
       </c>
       <c r="K396"/>
       <c r="L396"/>
       <c r="M396"/>
       <c r="N396" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="397" spans="1:14">
       <c r="A397">
         <v>396</v>
       </c>
       <c r="B397" t="s">
         <v>14</v>
       </c>
       <c r="C397" t="s">
@@ -24066,131 +24068,131 @@
       <c r="I399" t="s">
         <v>1232</v>
       </c>
       <c r="J399" t="s">
         <v>1232</v>
       </c>
       <c r="K399" t="s">
         <v>1616</v>
       </c>
       <c r="L399" t="s">
         <v>1617</v>
       </c>
       <c r="M399" t="s">
         <v>1618</v>
       </c>
       <c r="N399" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="400" spans="1:14">
       <c r="A400">
         <v>399</v>
       </c>
       <c r="B400"/>
       <c r="C400" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D400" t="s">
         <v>1619</v>
       </c>
       <c r="E400"/>
       <c r="F400" t="s">
         <v>30</v>
       </c>
       <c r="G400" t="s">
         <v>19</v>
       </c>
       <c r="H400">
         <v>4</v>
       </c>
       <c r="I400" t="s">
         <v>1620</v>
       </c>
       <c r="J400" t="s">
         <v>1620</v>
       </c>
       <c r="K400"/>
       <c r="L400"/>
       <c r="M400"/>
       <c r="N400" t="s">
         <v>1620</v>
       </c>
     </row>
     <row r="401" spans="1:14">
       <c r="A401">
         <v>400</v>
       </c>
       <c r="B401" t="s">
         <v>14</v>
       </c>
       <c r="C401" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="D401" t="s">
         <v>1621</v>
       </c>
       <c r="E401" t="s">
         <v>1622</v>
       </c>
       <c r="F401" t="s">
         <v>18</v>
       </c>
       <c r="G401" t="s">
         <v>19</v>
       </c>
       <c r="H401">
         <v>4</v>
       </c>
       <c r="I401" t="s">
         <v>1623</v>
       </c>
       <c r="J401" t="s">
         <v>1623</v>
       </c>
       <c r="K401" t="s">
         <v>1624</v>
       </c>
       <c r="L401" t="s">
         <v>1625</v>
       </c>
       <c r="M401" t="s">
         <v>1626</v>
       </c>
       <c r="N401" t="s">
         <v>1623</v>
       </c>
     </row>
     <row r="402" spans="1:14">
       <c r="A402">
         <v>401</v>
       </c>
       <c r="B402" t="s">
         <v>14</v>
       </c>
       <c r="C402" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D402" t="s">
         <v>632</v>
       </c>
       <c r="E402" t="s">
         <v>1627</v>
       </c>
       <c r="F402" t="s">
         <v>35</v>
       </c>
       <c r="G402" t="s">
         <v>19</v>
       </c>
       <c r="H402">
         <v>4</v>
       </c>
       <c r="I402" t="s">
         <v>1628</v>
       </c>
       <c r="J402" t="s">
         <v>1628</v>
       </c>
       <c r="K402" t="s">
         <v>1629</v>
       </c>
@@ -24230,51 +24232,51 @@
       </c>
       <c r="J403" t="s">
         <v>1141</v>
       </c>
       <c r="K403" t="s">
         <v>1631</v>
       </c>
       <c r="L403" t="s">
         <v>1390</v>
       </c>
       <c r="M403" t="s">
         <v>1632</v>
       </c>
       <c r="N403" t="s">
         <v>1141</v>
       </c>
     </row>
     <row r="404" spans="1:14">
       <c r="A404">
         <v>403</v>
       </c>
       <c r="B404" t="s">
         <v>14</v>
       </c>
       <c r="C404" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D404" t="s">
         <v>1633</v>
       </c>
       <c r="E404" t="s">
         <v>852</v>
       </c>
       <c r="F404" t="s">
         <v>30</v>
       </c>
       <c r="G404" t="s">
         <v>19</v>
       </c>
       <c r="H404">
         <v>4</v>
       </c>
       <c r="I404" t="s">
         <v>1634</v>
       </c>
       <c r="J404" t="s">
         <v>1635</v>
       </c>
       <c r="K404" t="s">
         <v>1634</v>
       </c>
@@ -24284,199 +24286,199 @@
       <c r="M404" t="s">
         <v>1637</v>
       </c>
       <c r="N404" t="s">
         <v>1634</v>
       </c>
     </row>
     <row r="405" spans="1:14">
       <c r="A405">
         <v>404</v>
       </c>
       <c r="B405" t="s">
         <v>14</v>
       </c>
       <c r="C405" t="s">
         <v>1638</v>
       </c>
       <c r="D405" t="s">
         <v>1639</v>
       </c>
       <c r="E405"/>
       <c r="F405" t="s">
         <v>35</v>
       </c>
       <c r="G405" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H405">
         <v>4</v>
       </c>
       <c r="I405" t="s">
         <v>1131</v>
       </c>
       <c r="J405" t="s">
         <v>1336</v>
       </c>
       <c r="K405" t="s">
         <v>1131</v>
       </c>
       <c r="L405" t="s">
         <v>1640</v>
       </c>
       <c r="M405" t="s">
         <v>1336</v>
       </c>
       <c r="N405" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="406" spans="1:14">
       <c r="A406">
         <v>405</v>
       </c>
       <c r="B406"/>
       <c r="C406" t="s">
         <v>1641</v>
       </c>
       <c r="D406" t="s">
         <v>1642</v>
       </c>
       <c r="E406"/>
       <c r="F406" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G406" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H406">
         <v>4</v>
       </c>
       <c r="I406" t="s">
         <v>1131</v>
       </c>
       <c r="J406" t="s">
         <v>1131</v>
       </c>
       <c r="K406"/>
       <c r="L406"/>
       <c r="M406"/>
       <c r="N406" t="s">
         <v>1131</v>
       </c>
     </row>
     <row r="407" spans="1:14">
       <c r="A407">
         <v>406</v>
       </c>
       <c r="B407"/>
       <c r="C407" t="s">
         <v>1643</v>
       </c>
       <c r="D407" t="s">
         <v>1644</v>
       </c>
       <c r="E407"/>
       <c r="F407" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G407" t="s">
         <v>19</v>
       </c>
       <c r="H407">
         <v>4</v>
       </c>
       <c r="I407" t="s">
         <v>1645</v>
       </c>
       <c r="J407" t="s">
         <v>1645</v>
       </c>
       <c r="K407" t="s">
         <v>1646</v>
       </c>
       <c r="L407"/>
       <c r="M407"/>
       <c r="N407" t="s">
         <v>1645</v>
       </c>
     </row>
     <row r="408" spans="1:14">
       <c r="A408">
         <v>407</v>
       </c>
       <c r="B408"/>
       <c r="C408" t="s">
         <v>1183</v>
       </c>
       <c r="D408" t="s">
         <v>1647</v>
       </c>
       <c r="E408"/>
       <c r="F408" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G408" t="s">
         <v>19</v>
       </c>
       <c r="H408">
         <v>4</v>
       </c>
       <c r="I408" t="s">
         <v>1096</v>
       </c>
       <c r="J408" t="s">
         <v>1096</v>
       </c>
       <c r="K408" t="s">
         <v>1648</v>
       </c>
       <c r="L408"/>
       <c r="M408"/>
       <c r="N408" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="409" spans="1:14">
       <c r="A409">
         <v>408</v>
       </c>
       <c r="B409" t="s">
         <v>14</v>
       </c>
       <c r="C409" t="s">
         <v>1649</v>
       </c>
       <c r="D409" t="s">
         <v>1650</v>
       </c>
       <c r="E409"/>
       <c r="F409" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G409" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H409">
         <v>4</v>
       </c>
       <c r="I409" t="s">
         <v>1096</v>
       </c>
       <c r="J409" t="s">
         <v>1096</v>
       </c>
       <c r="K409" t="s">
         <v>1646</v>
       </c>
       <c r="L409"/>
       <c r="M409"/>
       <c r="N409" t="s">
         <v>1096</v>
       </c>
     </row>
     <row r="410" spans="1:14">
       <c r="A410">
         <v>409</v>
       </c>
       <c r="B410" t="s">
         <v>14</v>
@@ -24500,102 +24502,102 @@
         <v>4</v>
       </c>
       <c r="I410" t="s">
         <v>1652</v>
       </c>
       <c r="J410" t="s">
         <v>995</v>
       </c>
       <c r="K410" t="s">
         <v>1652</v>
       </c>
       <c r="L410"/>
       <c r="M410"/>
       <c r="N410" t="s">
         <v>1652</v>
       </c>
     </row>
     <row r="411" spans="1:14">
       <c r="A411">
         <v>410</v>
       </c>
       <c r="B411" t="s">
         <v>14</v>
       </c>
       <c r="C411" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D411" t="s">
         <v>1653</v>
       </c>
       <c r="E411" t="s">
         <v>1654</v>
       </c>
       <c r="F411" t="s">
         <v>1222</v>
       </c>
       <c r="G411" t="s">
         <v>19</v>
       </c>
       <c r="H411">
         <v>4</v>
       </c>
       <c r="I411" t="s">
         <v>1655</v>
       </c>
       <c r="J411" t="s">
         <v>1655</v>
       </c>
       <c r="K411" t="s">
         <v>62</v>
       </c>
       <c r="L411" t="s">
         <v>1656</v>
       </c>
       <c r="M411" t="s">
         <v>1657</v>
       </c>
       <c r="N411" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="412" spans="1:14">
       <c r="A412">
         <v>411</v>
       </c>
       <c r="B412" t="s">
         <v>14</v>
       </c>
       <c r="C412" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D412" t="s">
         <v>1658</v>
       </c>
       <c r="E412"/>
       <c r="F412" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G412" t="s">
         <v>19</v>
       </c>
       <c r="H412">
         <v>4</v>
       </c>
       <c r="I412" t="s">
         <v>1428</v>
       </c>
       <c r="J412" t="s">
         <v>1428</v>
       </c>
       <c r="K412"/>
       <c r="L412"/>
       <c r="M412"/>
       <c r="N412" t="s">
         <v>1428</v>
       </c>
     </row>
     <row r="413" spans="1:14">
       <c r="A413">
         <v>412</v>
       </c>
       <c r="B413" t="s">
@@ -24659,51 +24661,51 @@
       <c r="J414" t="s">
         <v>1663</v>
       </c>
       <c r="K414"/>
       <c r="L414"/>
       <c r="M414"/>
       <c r="N414" t="s">
         <v>1663</v>
       </c>
     </row>
     <row r="415" spans="1:14">
       <c r="A415">
         <v>414</v>
       </c>
       <c r="B415" t="s">
         <v>1664</v>
       </c>
       <c r="C415" t="s">
         <v>1665</v>
       </c>
       <c r="D415" t="s">
         <v>1666</v>
       </c>
       <c r="E415"/>
       <c r="F415" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G415" t="s">
         <v>19</v>
       </c>
       <c r="H415">
         <v>4</v>
       </c>
       <c r="I415" t="s">
         <v>1351</v>
       </c>
       <c r="J415" t="s">
         <v>1351</v>
       </c>
       <c r="K415" t="s">
         <v>1667</v>
       </c>
       <c r="L415"/>
       <c r="M415"/>
       <c r="N415" t="s">
         <v>1351</v>
       </c>
     </row>
     <row r="416" spans="1:14">
       <c r="A416">
         <v>415</v>
@@ -24768,51 +24770,51 @@
       <c r="G417" t="s">
         <v>19</v>
       </c>
       <c r="H417">
         <v>4</v>
       </c>
       <c r="I417" t="s">
         <v>74</v>
       </c>
       <c r="J417" t="s">
         <v>74</v>
       </c>
       <c r="K417"/>
       <c r="L417"/>
       <c r="M417"/>
       <c r="N417" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="418" spans="1:14">
       <c r="A418">
         <v>417</v>
       </c>
       <c r="B418"/>
       <c r="C418" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D418" t="s">
         <v>1360</v>
       </c>
       <c r="E418"/>
       <c r="F418" t="s">
         <v>834</v>
       </c>
       <c r="G418" t="s">
         <v>19</v>
       </c>
       <c r="H418">
         <v>4</v>
       </c>
       <c r="I418" t="s">
         <v>1673</v>
       </c>
       <c r="J418" t="s">
         <v>1673</v>
       </c>
       <c r="K418" t="s">
         <v>1231</v>
       </c>
       <c r="L418" t="s">
         <v>1674</v>
@@ -24880,60 +24882,60 @@
       </c>
       <c r="H420">
         <v>4</v>
       </c>
       <c r="I420" t="s">
         <v>1194</v>
       </c>
       <c r="J420" t="s">
         <v>1194</v>
       </c>
       <c r="K420"/>
       <c r="L420"/>
       <c r="M420"/>
       <c r="N420" t="s">
         <v>1194</v>
       </c>
     </row>
     <row r="421" spans="1:14">
       <c r="A421">
         <v>420</v>
       </c>
       <c r="B421" t="s">
         <v>14</v>
       </c>
       <c r="C421" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D421" t="s">
         <v>1679</v>
       </c>
       <c r="E421" t="s">
         <v>523</v>
       </c>
       <c r="F421" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G421" t="s">
         <v>19</v>
       </c>
       <c r="H421">
         <v>4</v>
       </c>
       <c r="I421" t="s">
         <v>1680</v>
       </c>
       <c r="J421" t="s">
         <v>1680</v>
       </c>
       <c r="K421"/>
       <c r="L421"/>
       <c r="M421"/>
       <c r="N421" t="s">
         <v>1680</v>
       </c>
     </row>
     <row r="422" spans="1:14">
       <c r="A422">
         <v>421</v>
       </c>
       <c r="B422" t="s">
@@ -24969,162 +24971,162 @@
       <c r="L422" t="s">
         <v>1684</v>
       </c>
       <c r="M422" t="s">
         <v>979</v>
       </c>
       <c r="N422" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="423" spans="1:14">
       <c r="A423">
         <v>422</v>
       </c>
       <c r="B423" t="s">
         <v>14</v>
       </c>
       <c r="C423" t="s">
         <v>1487</v>
       </c>
       <c r="D423" t="s">
         <v>1685</v>
       </c>
       <c r="E423"/>
       <c r="F423" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G423" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H423">
         <v>4</v>
       </c>
       <c r="I423" t="s">
         <v>1686</v>
       </c>
       <c r="J423" t="s">
         <v>1686</v>
       </c>
       <c r="K423"/>
       <c r="L423"/>
       <c r="M423"/>
       <c r="N423" t="s">
         <v>1686</v>
       </c>
     </row>
     <row r="424" spans="1:14">
       <c r="A424">
         <v>423</v>
       </c>
       <c r="B424"/>
       <c r="C424" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="D424" t="s">
         <v>1687</v>
       </c>
       <c r="E424"/>
       <c r="F424" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G424" t="s">
         <v>19</v>
       </c>
       <c r="H424">
         <v>4</v>
       </c>
       <c r="I424" t="s">
         <v>1688</v>
       </c>
       <c r="J424" t="s">
         <v>1688</v>
       </c>
       <c r="K424"/>
       <c r="L424"/>
       <c r="M424"/>
       <c r="N424" t="s">
         <v>1688</v>
       </c>
     </row>
     <row r="425" spans="1:14">
       <c r="A425">
         <v>424</v>
       </c>
       <c r="B425" t="s">
         <v>14</v>
       </c>
       <c r="C425" t="s">
         <v>1638</v>
       </c>
       <c r="D425" t="s">
         <v>1465</v>
       </c>
       <c r="E425"/>
       <c r="F425" t="s">
         <v>1689</v>
       </c>
       <c r="G425" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H425">
         <v>4</v>
       </c>
       <c r="I425" t="s">
         <v>1690</v>
       </c>
       <c r="J425" t="s">
         <v>1690</v>
       </c>
       <c r="K425" t="s">
         <v>1691</v>
       </c>
       <c r="L425"/>
       <c r="M425"/>
       <c r="N425" t="s">
         <v>1690</v>
       </c>
     </row>
     <row r="426" spans="1:14">
       <c r="A426">
         <v>425</v>
       </c>
       <c r="B426" t="s">
         <v>14</v>
       </c>
       <c r="C426" t="s">
         <v>1638</v>
       </c>
       <c r="D426" t="s">
         <v>1692</v>
       </c>
       <c r="E426"/>
       <c r="F426" t="s">
         <v>1693</v>
       </c>
       <c r="G426" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H426">
         <v>4</v>
       </c>
       <c r="I426" t="s">
         <v>1690</v>
       </c>
       <c r="J426" t="s">
         <v>1690</v>
       </c>
       <c r="K426"/>
       <c r="L426"/>
       <c r="M426"/>
       <c r="N426" t="s">
         <v>1690</v>
       </c>
     </row>
     <row r="427" spans="1:14">
       <c r="A427">
         <v>426</v>
       </c>
       <c r="B427" t="s">
         <v>14</v>
       </c>
       <c r="C427" t="s">
@@ -25157,51 +25159,51 @@
       <c r="L427" t="s">
         <v>1699</v>
       </c>
       <c r="M427" t="s">
         <v>1700</v>
       </c>
       <c r="N427" t="s">
         <v>1697</v>
       </c>
     </row>
     <row r="428" spans="1:14">
       <c r="A428">
         <v>427</v>
       </c>
       <c r="B428"/>
       <c r="C428" t="s">
         <v>710</v>
       </c>
       <c r="D428" t="s">
         <v>1701</v>
       </c>
       <c r="E428" t="s">
         <v>523</v>
       </c>
       <c r="F428" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G428" t="s">
         <v>19</v>
       </c>
       <c r="H428">
         <v>4</v>
       </c>
       <c r="I428" t="s">
         <v>1702</v>
       </c>
       <c r="J428" t="s">
         <v>1702</v>
       </c>
       <c r="K428" t="s">
         <v>1703</v>
       </c>
       <c r="L428"/>
       <c r="M428"/>
       <c r="N428" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="429" spans="1:14">
       <c r="A429">
         <v>428</v>
@@ -25233,86 +25235,86 @@
       </c>
       <c r="K429" t="s">
         <v>1706</v>
       </c>
       <c r="L429"/>
       <c r="M429"/>
       <c r="N429" t="s">
         <v>1702</v>
       </c>
     </row>
     <row r="430" spans="1:14">
       <c r="A430">
         <v>429</v>
       </c>
       <c r="B430" t="s">
         <v>14</v>
       </c>
       <c r="C430" t="s">
         <v>1707</v>
       </c>
       <c r="D430" t="s">
         <v>1708</v>
       </c>
       <c r="E430"/>
       <c r="F430" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G430" t="s">
         <v>19</v>
       </c>
       <c r="H430">
         <v>4</v>
       </c>
       <c r="I430" t="s">
         <v>723</v>
       </c>
       <c r="J430" t="s">
         <v>723</v>
       </c>
       <c r="K430" t="s">
         <v>1709</v>
       </c>
       <c r="L430" t="s">
         <v>1710</v>
       </c>
       <c r="M430" t="s">
         <v>1711</v>
       </c>
       <c r="N430" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="431" spans="1:14">
       <c r="A431">
         <v>430</v>
       </c>
       <c r="B431" t="s">
         <v>14</v>
       </c>
       <c r="C431" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D431" t="s">
         <v>1712</v>
       </c>
       <c r="E431"/>
       <c r="F431" t="s">
         <v>816</v>
       </c>
       <c r="G431" t="s">
         <v>19</v>
       </c>
       <c r="H431">
         <v>4</v>
       </c>
       <c r="I431" t="s">
         <v>723</v>
       </c>
       <c r="J431" t="s">
         <v>723</v>
       </c>
       <c r="K431"/>
       <c r="L431"/>
       <c r="M431"/>
       <c r="N431" t="s">
         <v>723</v>
@@ -25400,190 +25402,190 @@
         <v>1722</v>
       </c>
       <c r="M433" t="s">
         <v>1723</v>
       </c>
       <c r="N433" t="s">
         <v>1720</v>
       </c>
     </row>
     <row r="434" spans="1:14">
       <c r="A434">
         <v>433</v>
       </c>
       <c r="B434"/>
       <c r="C434" t="s">
         <v>855</v>
       </c>
       <c r="D434" t="s">
         <v>1724</v>
       </c>
       <c r="E434"/>
       <c r="F434" t="s">
         <v>35</v>
       </c>
       <c r="G434" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H434">
         <v>4</v>
       </c>
       <c r="I434" t="s">
         <v>1720</v>
       </c>
       <c r="J434" t="s">
         <v>1720</v>
       </c>
       <c r="K434"/>
       <c r="L434"/>
       <c r="M434"/>
       <c r="N434" t="s">
         <v>1720</v>
       </c>
     </row>
     <row r="435" spans="1:14">
       <c r="A435">
         <v>434</v>
       </c>
       <c r="B435" t="s">
         <v>14</v>
       </c>
       <c r="C435" t="s">
         <v>1725</v>
       </c>
       <c r="D435" t="s">
         <v>1726</v>
       </c>
       <c r="E435"/>
       <c r="F435" t="s">
         <v>35</v>
       </c>
       <c r="G435" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H435">
         <v>4</v>
       </c>
       <c r="I435" t="s">
         <v>1291</v>
       </c>
       <c r="J435" t="s">
         <v>1291</v>
       </c>
       <c r="K435"/>
       <c r="L435"/>
       <c r="M435"/>
       <c r="N435" t="s">
         <v>1291</v>
       </c>
     </row>
     <row r="436" spans="1:14">
       <c r="A436">
         <v>435</v>
       </c>
       <c r="B436" t="s">
         <v>14</v>
       </c>
       <c r="C436" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D436" t="s">
         <v>1727</v>
       </c>
       <c r="E436" t="s">
         <v>1728</v>
       </c>
       <c r="F436" t="s">
         <v>30</v>
       </c>
       <c r="G436" t="s">
         <v>19</v>
       </c>
       <c r="H436">
         <v>4</v>
       </c>
       <c r="I436" t="s">
         <v>1390</v>
       </c>
       <c r="J436" t="s">
         <v>1729</v>
       </c>
       <c r="K436" t="s">
         <v>1390</v>
       </c>
       <c r="L436"/>
       <c r="M436"/>
       <c r="N436" t="s">
         <v>1390</v>
       </c>
     </row>
     <row r="437" spans="1:14">
       <c r="A437">
         <v>436</v>
       </c>
       <c r="B437" t="s">
         <v>14</v>
       </c>
       <c r="C437" t="s">
         <v>596</v>
       </c>
       <c r="D437" t="s">
         <v>1730</v>
       </c>
       <c r="E437"/>
       <c r="F437" t="s">
         <v>30</v>
       </c>
       <c r="G437" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H437">
         <v>4</v>
       </c>
       <c r="I437" t="s">
         <v>1731</v>
       </c>
       <c r="J437" t="s">
         <v>1731</v>
       </c>
       <c r="K437"/>
       <c r="L437"/>
       <c r="M437"/>
       <c r="N437" t="s">
         <v>1731</v>
       </c>
     </row>
     <row r="438" spans="1:14">
       <c r="A438">
         <v>437</v>
       </c>
       <c r="B438"/>
       <c r="C438" t="s">
         <v>15</v>
       </c>
       <c r="D438" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E438"/>
       <c r="F438" t="s">
         <v>30</v>
       </c>
       <c r="G438" t="s">
         <v>19</v>
       </c>
       <c r="H438">
         <v>4</v>
       </c>
       <c r="I438" t="s">
         <v>1732</v>
       </c>
       <c r="J438" t="s">
         <v>1732</v>
       </c>
       <c r="K438" t="s">
         <v>1629</v>
       </c>
       <c r="L438" t="s">
         <v>1733</v>
       </c>
       <c r="M438" t="s">
         <v>1734</v>
@@ -25626,445 +25628,445 @@
       <c r="M439"/>
       <c r="N439" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="440" spans="1:14">
       <c r="A440">
         <v>439</v>
       </c>
       <c r="B440" t="s">
         <v>14</v>
       </c>
       <c r="C440" t="s">
         <v>1736</v>
       </c>
       <c r="D440" t="s">
         <v>1737</v>
       </c>
       <c r="E440" t="s">
         <v>1738</v>
       </c>
       <c r="F440" t="s">
         <v>43</v>
       </c>
       <c r="G440" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H440">
         <v>4</v>
       </c>
       <c r="I440" t="s">
         <v>1739</v>
       </c>
       <c r="J440" t="s">
         <v>1739</v>
       </c>
       <c r="K440"/>
       <c r="L440"/>
       <c r="M440"/>
       <c r="N440" t="s">
         <v>1739</v>
       </c>
     </row>
     <row r="441" spans="1:14">
       <c r="A441">
         <v>440</v>
       </c>
       <c r="B441" t="s">
         <v>14</v>
       </c>
       <c r="C441" t="s">
         <v>587</v>
       </c>
       <c r="D441" t="s">
         <v>1144</v>
       </c>
       <c r="E441" t="s">
         <v>523</v>
       </c>
       <c r="F441" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G441" t="s">
         <v>19</v>
       </c>
       <c r="H441">
         <v>4</v>
       </c>
       <c r="I441" t="s">
         <v>1195</v>
       </c>
       <c r="J441" t="s">
         <v>1195</v>
       </c>
       <c r="K441"/>
       <c r="L441"/>
       <c r="M441"/>
       <c r="N441" t="s">
         <v>1195</v>
       </c>
     </row>
     <row r="442" spans="1:14">
       <c r="A442">
         <v>441</v>
       </c>
       <c r="B442" t="s">
         <v>14</v>
       </c>
       <c r="C442" t="s">
         <v>1114</v>
       </c>
       <c r="D442" t="s">
         <v>1740</v>
       </c>
       <c r="E442" t="s">
         <v>908</v>
       </c>
       <c r="F442" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G442" t="s">
         <v>19</v>
       </c>
       <c r="H442">
         <v>4</v>
       </c>
       <c r="I442" t="s">
         <v>1588</v>
       </c>
       <c r="J442" t="s">
         <v>1588</v>
       </c>
       <c r="K442" t="s">
         <v>1734</v>
       </c>
       <c r="L442" t="s">
         <v>1741</v>
       </c>
       <c r="M442" t="s">
         <v>1742</v>
       </c>
       <c r="N442" t="s">
         <v>1588</v>
       </c>
     </row>
     <row r="443" spans="1:14">
       <c r="A443">
         <v>442</v>
       </c>
       <c r="B443" t="s">
         <v>14</v>
       </c>
       <c r="C443" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D443" t="s">
         <v>1743</v>
       </c>
       <c r="E443"/>
       <c r="F443" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G443" t="s">
         <v>19</v>
       </c>
       <c r="H443">
         <v>4</v>
       </c>
       <c r="I443" t="s">
         <v>1354</v>
       </c>
       <c r="J443" t="s">
         <v>1354</v>
       </c>
       <c r="K443"/>
       <c r="L443"/>
       <c r="M443"/>
       <c r="N443" t="s">
         <v>1354</v>
       </c>
     </row>
     <row r="444" spans="1:14">
       <c r="A444">
         <v>443</v>
       </c>
       <c r="B444" t="s">
         <v>14</v>
       </c>
       <c r="C444" t="s">
         <v>510</v>
       </c>
       <c r="D444" t="s">
         <v>1744</v>
       </c>
       <c r="E444" t="s">
         <v>908</v>
       </c>
       <c r="F444" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G444" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H444">
         <v>4</v>
       </c>
       <c r="I444" t="s">
         <v>1629</v>
       </c>
       <c r="J444" t="s">
         <v>1629</v>
       </c>
       <c r="K444" t="s">
         <v>1745</v>
       </c>
       <c r="L444" t="s">
         <v>1746</v>
       </c>
       <c r="M444" t="s">
         <v>1747</v>
       </c>
       <c r="N444" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="445" spans="1:14">
       <c r="A445">
         <v>444</v>
       </c>
       <c r="B445"/>
       <c r="C445" t="s">
         <v>1748</v>
       </c>
       <c r="D445" t="s">
         <v>1749</v>
       </c>
       <c r="E445"/>
       <c r="F445" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G445" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H445">
         <v>4</v>
       </c>
       <c r="I445" t="s">
         <v>1629</v>
       </c>
       <c r="J445" t="s">
         <v>1629</v>
       </c>
       <c r="K445" t="s">
         <v>1733</v>
       </c>
       <c r="L445" t="s">
         <v>1750</v>
       </c>
       <c r="M445" t="s">
         <v>62</v>
       </c>
       <c r="N445" t="s">
         <v>1629</v>
       </c>
     </row>
     <row r="446" spans="1:14">
       <c r="A446">
         <v>445</v>
       </c>
       <c r="B446"/>
       <c r="C446" t="s">
         <v>1751</v>
       </c>
       <c r="D446" t="s">
         <v>1752</v>
       </c>
       <c r="E446"/>
       <c r="F446" t="s">
         <v>25</v>
       </c>
       <c r="G446" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H446">
         <v>4</v>
       </c>
       <c r="I446" t="s">
         <v>1684</v>
       </c>
       <c r="J446" t="s">
         <v>1684</v>
       </c>
       <c r="K446" t="s">
         <v>1753</v>
       </c>
       <c r="L446"/>
       <c r="M446"/>
       <c r="N446" t="s">
         <v>1684</v>
       </c>
     </row>
     <row r="447" spans="1:14">
       <c r="A447">
         <v>446</v>
       </c>
       <c r="B447" t="s">
         <v>14</v>
       </c>
       <c r="C447" t="s">
         <v>1725</v>
       </c>
       <c r="D447" t="s">
         <v>1754</v>
       </c>
       <c r="E447"/>
       <c r="F447" t="s">
         <v>35</v>
       </c>
       <c r="G447" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H447">
         <v>4</v>
       </c>
       <c r="I447" t="s">
         <v>1755</v>
       </c>
       <c r="J447" t="s">
         <v>1755</v>
       </c>
       <c r="K447"/>
       <c r="L447"/>
       <c r="M447"/>
       <c r="N447" t="s">
         <v>1755</v>
       </c>
     </row>
     <row r="448" spans="1:14">
       <c r="A448">
         <v>447</v>
       </c>
       <c r="B448" t="s">
         <v>14</v>
       </c>
       <c r="C448" t="s">
         <v>1756</v>
       </c>
       <c r="D448" t="s">
         <v>1757</v>
       </c>
       <c r="E448" t="s">
         <v>1758</v>
       </c>
       <c r="F448" t="s">
         <v>35</v>
       </c>
       <c r="G448" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H448">
         <v>4</v>
       </c>
       <c r="I448" t="s">
         <v>995</v>
       </c>
       <c r="J448" t="s">
         <v>995</v>
       </c>
       <c r="K448" t="s">
         <v>1759</v>
       </c>
       <c r="L448" t="s">
         <v>1760</v>
       </c>
       <c r="M448" t="s">
         <v>1761</v>
       </c>
       <c r="N448" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="449" spans="1:14">
       <c r="A449">
         <v>448</v>
       </c>
       <c r="B449" t="s">
         <v>14</v>
       </c>
       <c r="C449" t="s">
         <v>1762</v>
       </c>
       <c r="D449" t="s">
         <v>1763</v>
       </c>
       <c r="E449" t="s">
         <v>1764</v>
       </c>
       <c r="F449" t="s">
         <v>35</v>
       </c>
       <c r="G449" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H449">
         <v>4</v>
       </c>
       <c r="I449" t="s">
         <v>1765</v>
       </c>
       <c r="J449" t="s">
         <v>1765</v>
       </c>
       <c r="K449" t="s">
         <v>1766</v>
       </c>
       <c r="L449"/>
       <c r="M449"/>
       <c r="N449" t="s">
         <v>1765</v>
       </c>
     </row>
     <row r="450" spans="1:14">
       <c r="A450">
         <v>449</v>
       </c>
       <c r="B450"/>
       <c r="C450" t="s">
         <v>1341</v>
       </c>
       <c r="D450" t="s">
         <v>1543</v>
       </c>
       <c r="E450" t="s">
         <v>873</v>
       </c>
       <c r="F450" t="s">
         <v>30</v>
       </c>
       <c r="G450" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H450">
         <v>4</v>
       </c>
       <c r="I450" t="s">
         <v>1767</v>
       </c>
       <c r="J450" t="s">
         <v>1767</v>
       </c>
       <c r="K450"/>
       <c r="L450"/>
       <c r="M450"/>
       <c r="N450" t="s">
         <v>1767</v>
       </c>
     </row>
     <row r="451" spans="1:14">
       <c r="A451">
         <v>450</v>
       </c>
       <c r="B451" t="s">
         <v>14</v>
       </c>
       <c r="C451" t="s">
@@ -26092,86 +26094,86 @@
       <c r="K451"/>
       <c r="L451"/>
       <c r="M451"/>
       <c r="N451" t="s">
         <v>1699</v>
       </c>
     </row>
     <row r="452" spans="1:14">
       <c r="A452">
         <v>451</v>
       </c>
       <c r="B452" t="s">
         <v>14</v>
       </c>
       <c r="C452" t="s">
         <v>1768</v>
       </c>
       <c r="D452" t="s">
         <v>1769</v>
       </c>
       <c r="E452"/>
       <c r="F452" t="s">
         <v>35</v>
       </c>
       <c r="G452" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H452">
         <v>4</v>
       </c>
       <c r="I452" t="s">
         <v>1017</v>
       </c>
       <c r="J452" t="s">
         <v>1017</v>
       </c>
       <c r="K452" t="s">
         <v>1603</v>
       </c>
       <c r="L452"/>
       <c r="M452"/>
       <c r="N452" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="453" spans="1:14">
       <c r="A453">
         <v>452</v>
       </c>
       <c r="B453" t="s">
         <v>14</v>
       </c>
       <c r="C453" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D453" t="s">
         <v>1770</v>
       </c>
       <c r="E453"/>
       <c r="F453" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G453" t="s">
         <v>19</v>
       </c>
       <c r="H453">
         <v>4</v>
       </c>
       <c r="I453" t="s">
         <v>1771</v>
       </c>
       <c r="J453" t="s">
         <v>1772</v>
       </c>
       <c r="K453" t="s">
         <v>1771</v>
       </c>
       <c r="L453" t="s">
         <v>1773</v>
       </c>
       <c r="M453" t="s">
         <v>1774</v>
       </c>
       <c r="N453" t="s">
         <v>1771</v>
       </c>
@@ -26274,245 +26276,245 @@
       <c r="G456" t="s">
         <v>19</v>
       </c>
       <c r="H456">
         <v>4</v>
       </c>
       <c r="I456" t="s">
         <v>1784</v>
       </c>
       <c r="J456" t="s">
         <v>1784</v>
       </c>
       <c r="K456"/>
       <c r="L456"/>
       <c r="M456"/>
       <c r="N456" t="s">
         <v>1784</v>
       </c>
     </row>
     <row r="457" spans="1:14">
       <c r="A457">
         <v>456</v>
       </c>
       <c r="B457"/>
       <c r="C457" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D457" t="s">
         <v>1785</v>
       </c>
       <c r="E457"/>
       <c r="F457" t="s">
         <v>35</v>
       </c>
       <c r="G457" t="s">
         <v>19</v>
       </c>
       <c r="H457">
         <v>4</v>
       </c>
       <c r="I457" t="s">
         <v>1786</v>
       </c>
       <c r="J457" t="s">
         <v>1786</v>
       </c>
       <c r="K457" t="s">
         <v>1787</v>
       </c>
       <c r="L457"/>
       <c r="M457"/>
       <c r="N457" t="s">
         <v>1786</v>
       </c>
     </row>
     <row r="458" spans="1:14">
       <c r="A458">
         <v>457</v>
       </c>
       <c r="B458" t="s">
         <v>14</v>
       </c>
       <c r="C458" t="s">
         <v>1510</v>
       </c>
       <c r="D458" t="s">
         <v>1788</v>
       </c>
       <c r="E458" t="s">
         <v>908</v>
       </c>
       <c r="F458" t="s">
         <v>43</v>
       </c>
       <c r="G458" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H458">
         <v>4</v>
       </c>
       <c r="I458" t="s">
         <v>1786</v>
       </c>
       <c r="J458" t="s">
         <v>1786</v>
       </c>
       <c r="K458"/>
       <c r="L458"/>
       <c r="M458"/>
       <c r="N458" t="s">
         <v>1786</v>
       </c>
     </row>
     <row r="459" spans="1:14">
       <c r="A459">
         <v>458</v>
       </c>
       <c r="B459"/>
       <c r="C459" t="s">
         <v>510</v>
       </c>
       <c r="D459" t="s">
         <v>1789</v>
       </c>
       <c r="E459"/>
       <c r="F459" t="s">
         <v>60</v>
       </c>
       <c r="G459" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H459">
         <v>4</v>
       </c>
       <c r="I459" t="s">
         <v>1632</v>
       </c>
       <c r="J459" t="s">
         <v>1632</v>
       </c>
       <c r="K459" t="s">
         <v>1790</v>
       </c>
       <c r="L459"/>
       <c r="M459"/>
       <c r="N459" t="s">
         <v>1632</v>
       </c>
     </row>
     <row r="460" spans="1:14">
       <c r="A460">
         <v>459</v>
       </c>
       <c r="B460"/>
       <c r="C460" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D460" t="s">
         <v>1791</v>
       </c>
       <c r="E460"/>
       <c r="F460" t="s">
         <v>18</v>
       </c>
       <c r="G460" t="s">
         <v>19</v>
       </c>
       <c r="H460">
         <v>4</v>
       </c>
       <c r="I460" t="s">
         <v>1792</v>
       </c>
       <c r="J460" t="s">
         <v>1792</v>
       </c>
       <c r="K460" t="s">
         <v>1793</v>
       </c>
       <c r="L460"/>
       <c r="M460"/>
       <c r="N460" t="s">
         <v>1792</v>
       </c>
     </row>
     <row r="461" spans="1:14">
       <c r="A461">
         <v>460</v>
       </c>
       <c r="B461"/>
       <c r="C461" t="s">
         <v>1794</v>
       </c>
       <c r="D461" t="s">
         <v>1795</v>
       </c>
       <c r="E461"/>
       <c r="F461" t="s">
         <v>18</v>
       </c>
       <c r="G461" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H461">
         <v>4</v>
       </c>
       <c r="I461" t="s">
         <v>1252</v>
       </c>
       <c r="J461" t="s">
         <v>1252</v>
       </c>
       <c r="K461" t="s">
         <v>1796</v>
       </c>
       <c r="L461"/>
       <c r="M461"/>
       <c r="N461" t="s">
         <v>1252</v>
       </c>
     </row>
     <row r="462" spans="1:14">
       <c r="A462">
         <v>461</v>
       </c>
       <c r="B462" t="s">
         <v>14</v>
       </c>
       <c r="C462" t="s">
         <v>1762</v>
       </c>
       <c r="D462" t="s">
         <v>1797</v>
       </c>
       <c r="E462"/>
       <c r="F462" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G462" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H462">
         <v>4</v>
       </c>
       <c r="I462" t="s">
         <v>1798</v>
       </c>
       <c r="J462" t="s">
         <v>1799</v>
       </c>
       <c r="K462" t="s">
         <v>1798</v>
       </c>
       <c r="L462"/>
       <c r="M462"/>
       <c r="N462" t="s">
         <v>1798</v>
       </c>
     </row>
     <row r="463" spans="1:14">
       <c r="A463">
         <v>462</v>
       </c>
       <c r="B463" t="s">
         <v>14</v>
@@ -26539,118 +26541,118 @@
       <c r="J463" t="s">
         <v>1802</v>
       </c>
       <c r="K463"/>
       <c r="L463"/>
       <c r="M463"/>
       <c r="N463" t="s">
         <v>1802</v>
       </c>
     </row>
     <row r="464" spans="1:14">
       <c r="A464">
         <v>463</v>
       </c>
       <c r="B464" t="s">
         <v>14</v>
       </c>
       <c r="C464" t="s">
         <v>1803</v>
       </c>
       <c r="D464" t="s">
         <v>1804</v>
       </c>
       <c r="E464"/>
       <c r="F464" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G464" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H464">
         <v>4</v>
       </c>
       <c r="I464" t="s">
         <v>1528</v>
       </c>
       <c r="J464" t="s">
         <v>1528</v>
       </c>
       <c r="K464" t="s">
         <v>1805</v>
       </c>
       <c r="L464"/>
       <c r="M464"/>
       <c r="N464" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="465" spans="1:14">
       <c r="A465">
         <v>464</v>
       </c>
       <c r="B465"/>
       <c r="C465" t="s">
         <v>1806</v>
       </c>
       <c r="D465" t="s">
         <v>1807</v>
       </c>
       <c r="E465"/>
       <c r="F465" t="s">
         <v>30</v>
       </c>
       <c r="G465" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H465">
         <v>4</v>
       </c>
       <c r="I465" t="s">
         <v>1528</v>
       </c>
       <c r="J465" t="s">
         <v>1528</v>
       </c>
       <c r="K465" t="s">
         <v>1808</v>
       </c>
       <c r="L465"/>
       <c r="M465"/>
       <c r="N465" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="466" spans="1:14">
       <c r="A466">
         <v>465</v>
       </c>
       <c r="B466" t="s">
         <v>14</v>
       </c>
       <c r="C466" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="D466" t="s">
         <v>1809</v>
       </c>
       <c r="E466" t="s">
         <v>908</v>
       </c>
       <c r="F466" t="s">
         <v>43</v>
       </c>
       <c r="G466" t="s">
         <v>19</v>
       </c>
       <c r="H466">
         <v>4</v>
       </c>
       <c r="I466" t="s">
         <v>1669</v>
       </c>
       <c r="J466" t="s">
         <v>1669</v>
       </c>
       <c r="K466"/>
       <c r="L466"/>
       <c r="M466"/>
@@ -26690,129 +26692,129 @@
       <c r="K467"/>
       <c r="L467"/>
       <c r="M467"/>
       <c r="N467" t="s">
         <v>1810</v>
       </c>
     </row>
     <row r="468" spans="1:14">
       <c r="A468">
         <v>467</v>
       </c>
       <c r="B468" t="s">
         <v>14</v>
       </c>
       <c r="C468" t="s">
         <v>1811</v>
       </c>
       <c r="D468" t="s">
         <v>1812</v>
       </c>
       <c r="E468"/>
       <c r="F468" t="s">
         <v>35</v>
       </c>
       <c r="G468" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H468">
         <v>4</v>
       </c>
       <c r="I468" t="s">
         <v>1813</v>
       </c>
       <c r="J468" t="s">
         <v>1814</v>
       </c>
       <c r="K468" t="s">
         <v>1813</v>
       </c>
       <c r="L468" t="s">
         <v>1815</v>
       </c>
       <c r="M468" t="s">
         <v>1816</v>
       </c>
       <c r="N468" t="s">
         <v>1813</v>
       </c>
     </row>
     <row r="469" spans="1:14">
       <c r="A469">
         <v>468</v>
       </c>
       <c r="B469" t="s">
         <v>14</v>
       </c>
       <c r="C469" t="s">
         <v>764</v>
       </c>
       <c r="D469" t="s">
         <v>1817</v>
       </c>
       <c r="E469"/>
       <c r="F469" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G469" t="s">
         <v>19</v>
       </c>
       <c r="H469">
         <v>4</v>
       </c>
       <c r="I469" t="s">
         <v>1818</v>
       </c>
       <c r="J469" t="s">
         <v>1818</v>
       </c>
       <c r="K469"/>
       <c r="L469"/>
       <c r="M469"/>
       <c r="N469" t="s">
         <v>1818</v>
       </c>
     </row>
     <row r="470" spans="1:14">
       <c r="A470">
         <v>469</v>
       </c>
       <c r="B470" t="s">
         <v>14</v>
       </c>
       <c r="C470" t="s">
         <v>1819</v>
       </c>
       <c r="D470" t="s">
         <v>1820</v>
       </c>
       <c r="E470"/>
       <c r="F470" t="s">
         <v>71</v>
       </c>
       <c r="G470" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H470">
         <v>4</v>
       </c>
       <c r="I470" t="s">
         <v>1821</v>
       </c>
       <c r="J470" t="s">
         <v>1821</v>
       </c>
       <c r="K470" t="s">
         <v>1822</v>
       </c>
       <c r="L470"/>
       <c r="M470"/>
       <c r="N470" t="s">
         <v>1821</v>
       </c>
     </row>
     <row r="471" spans="1:14">
       <c r="A471">
         <v>470</v>
       </c>
       <c r="B471" t="s">
         <v>14</v>
@@ -26910,51 +26912,51 @@
         <v>1828</v>
       </c>
       <c r="K473"/>
       <c r="L473"/>
       <c r="M473"/>
       <c r="N473" t="s">
         <v>1828</v>
       </c>
     </row>
     <row r="474" spans="1:14">
       <c r="A474">
         <v>473</v>
       </c>
       <c r="B474"/>
       <c r="C474" t="s">
         <v>1464</v>
       </c>
       <c r="D474" t="s">
         <v>1829</v>
       </c>
       <c r="E474"/>
       <c r="F474" t="s">
         <v>35</v>
       </c>
       <c r="G474" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H474">
         <v>4</v>
       </c>
       <c r="I474" t="s">
         <v>1260</v>
       </c>
       <c r="J474" t="s">
         <v>1260</v>
       </c>
       <c r="K474"/>
       <c r="L474"/>
       <c r="M474"/>
       <c r="N474" t="s">
         <v>1260</v>
       </c>
     </row>
     <row r="475" spans="1:14">
       <c r="A475">
         <v>474</v>
       </c>
       <c r="B475" t="s">
         <v>14</v>
       </c>
       <c r="C475" t="s">
@@ -26982,257 +26984,259 @@
       <c r="K475"/>
       <c r="L475"/>
       <c r="M475"/>
       <c r="N475" t="s">
         <v>1381</v>
       </c>
     </row>
     <row r="476" spans="1:14">
       <c r="A476">
         <v>475</v>
       </c>
       <c r="B476" t="s">
         <v>14</v>
       </c>
       <c r="C476" t="s">
         <v>1831</v>
       </c>
       <c r="D476" t="s">
         <v>1832</v>
       </c>
       <c r="E476"/>
       <c r="F476" t="s">
         <v>18</v>
       </c>
       <c r="G476" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H476">
         <v>4</v>
       </c>
       <c r="I476" t="s">
         <v>1833</v>
       </c>
       <c r="J476" t="s">
         <v>1833</v>
       </c>
       <c r="K476"/>
       <c r="L476"/>
       <c r="M476"/>
       <c r="N476" t="s">
         <v>1833</v>
       </c>
     </row>
     <row r="477" spans="1:14">
       <c r="A477">
         <v>476</v>
       </c>
       <c r="B477"/>
       <c r="C477" t="s">
         <v>1834</v>
       </c>
       <c r="D477" t="s">
         <v>1835</v>
       </c>
       <c r="E477"/>
       <c r="F477" t="s">
         <v>60</v>
       </c>
       <c r="G477" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H477">
         <v>4</v>
       </c>
       <c r="I477" t="s">
         <v>1836</v>
       </c>
       <c r="J477" t="s">
         <v>1836</v>
       </c>
       <c r="K477" t="s">
         <v>1837</v>
       </c>
       <c r="L477"/>
       <c r="M477"/>
       <c r="N477" t="s">
         <v>1836</v>
       </c>
     </row>
     <row r="478" spans="1:14">
       <c r="A478">
         <v>477</v>
       </c>
       <c r="B478" t="s">
         <v>14</v>
       </c>
       <c r="C478" t="s">
         <v>1725</v>
       </c>
       <c r="D478" t="s">
         <v>1838</v>
       </c>
       <c r="E478"/>
       <c r="F478" t="s">
         <v>1839</v>
       </c>
       <c r="G478" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H478">
         <v>4</v>
       </c>
       <c r="I478" t="s">
         <v>1442</v>
       </c>
       <c r="J478" t="s">
         <v>1442</v>
       </c>
       <c r="K478" t="s">
         <v>1840</v>
       </c>
       <c r="L478"/>
       <c r="M478"/>
       <c r="N478" t="s">
         <v>1442</v>
       </c>
     </row>
     <row r="479" spans="1:14">
       <c r="A479">
         <v>478</v>
       </c>
       <c r="B479"/>
       <c r="C479" t="s">
         <v>1841</v>
       </c>
       <c r="D479" t="s">
         <v>1842</v>
       </c>
       <c r="E479"/>
       <c r="F479" t="s">
         <v>30</v>
       </c>
       <c r="G479" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H479">
         <v>4</v>
       </c>
       <c r="I479" t="s">
         <v>1843</v>
       </c>
       <c r="J479" t="s">
         <v>1843</v>
       </c>
       <c r="K479"/>
       <c r="L479"/>
       <c r="M479"/>
       <c r="N479" t="s">
         <v>1843</v>
       </c>
     </row>
     <row r="480" spans="1:14">
       <c r="A480">
         <v>479</v>
       </c>
       <c r="B480" t="s">
         <v>14</v>
       </c>
       <c r="C480" t="s">
         <v>1725</v>
       </c>
       <c r="D480" t="s">
         <v>802</v>
       </c>
       <c r="E480"/>
       <c r="F480" t="s">
         <v>35</v>
       </c>
       <c r="G480" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H480">
         <v>4</v>
       </c>
       <c r="I480" t="s">
         <v>1750</v>
       </c>
       <c r="J480" t="s">
         <v>1750</v>
       </c>
       <c r="K480"/>
       <c r="L480"/>
       <c r="M480"/>
       <c r="N480" t="s">
         <v>1750</v>
       </c>
     </row>
     <row r="481" spans="1:14">
       <c r="A481">
         <v>480</v>
       </c>
       <c r="B481" t="s">
         <v>14</v>
       </c>
       <c r="C481" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D481" t="s">
         <v>1844</v>
       </c>
       <c r="E481" t="s">
         <v>852</v>
       </c>
       <c r="F481" t="s">
         <v>30</v>
       </c>
       <c r="G481" t="s">
         <v>19</v>
       </c>
       <c r="H481">
         <v>4</v>
       </c>
       <c r="I481" t="s">
         <v>1845</v>
       </c>
       <c r="J481" t="s">
         <v>1845</v>
       </c>
       <c r="K481"/>
       <c r="L481"/>
       <c r="M481"/>
       <c r="N481" t="s">
         <v>1845</v>
       </c>
     </row>
     <row r="482" spans="1:14">
       <c r="A482">
         <v>481</v>
       </c>
-      <c r="B482"/>
+      <c r="B482" t="s">
+        <v>14</v>
+      </c>
       <c r="C482" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D482" t="s">
         <v>1846</v>
       </c>
       <c r="E482"/>
       <c r="F482" t="s">
         <v>506</v>
       </c>
       <c r="G482" t="s">
         <v>19</v>
       </c>
       <c r="H482">
         <v>4</v>
       </c>
       <c r="I482" t="s">
         <v>1790</v>
       </c>
       <c r="J482" t="s">
         <v>1790</v>
       </c>
       <c r="K482"/>
       <c r="L482"/>
       <c r="M482"/>
       <c r="N482" t="s">
         <v>1790</v>
@@ -27270,51 +27274,51 @@
       </c>
       <c r="L483"/>
       <c r="M483"/>
       <c r="N483" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="484" spans="1:14">
       <c r="A484">
         <v>483</v>
       </c>
       <c r="B484" t="s">
         <v>14</v>
       </c>
       <c r="C484" t="s">
         <v>1849</v>
       </c>
       <c r="D484" t="s">
         <v>1807</v>
       </c>
       <c r="E484"/>
       <c r="F484" t="s">
         <v>30</v>
       </c>
       <c r="G484" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H484">
         <v>4</v>
       </c>
       <c r="I484" t="s">
         <v>1850</v>
       </c>
       <c r="J484" t="s">
         <v>1850</v>
       </c>
       <c r="K484"/>
       <c r="L484"/>
       <c r="M484"/>
       <c r="N484" t="s">
         <v>1850</v>
       </c>
     </row>
     <row r="485" spans="1:14">
       <c r="A485">
         <v>484</v>
       </c>
       <c r="B485" t="s">
         <v>14</v>
       </c>
       <c r="C485" t="s">
@@ -27350,291 +27354,291 @@
       <c r="M485" t="s">
         <v>1854</v>
       </c>
       <c r="N485" t="s">
         <v>1852</v>
       </c>
     </row>
     <row r="486" spans="1:14">
       <c r="A486">
         <v>485</v>
       </c>
       <c r="B486" t="s">
         <v>14</v>
       </c>
       <c r="C486" t="s">
         <v>1855</v>
       </c>
       <c r="D486" t="s">
         <v>1856</v>
       </c>
       <c r="E486"/>
       <c r="F486" t="s">
         <v>35</v>
       </c>
       <c r="G486" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H486">
         <v>4</v>
       </c>
       <c r="I486" t="s">
         <v>1857</v>
       </c>
       <c r="J486" t="s">
         <v>1857</v>
       </c>
       <c r="K486" t="s">
         <v>1858</v>
       </c>
       <c r="L486"/>
       <c r="M486"/>
       <c r="N486" t="s">
         <v>1857</v>
       </c>
     </row>
     <row r="487" spans="1:14">
       <c r="A487">
         <v>486</v>
       </c>
       <c r="B487"/>
       <c r="C487" t="s">
         <v>1803</v>
       </c>
       <c r="D487" t="s">
         <v>1859</v>
       </c>
       <c r="E487" t="s">
         <v>1860</v>
       </c>
       <c r="F487" t="s">
         <v>60</v>
       </c>
       <c r="G487" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H487">
         <v>4</v>
       </c>
       <c r="I487" t="s">
         <v>1861</v>
       </c>
       <c r="J487" t="s">
         <v>1861</v>
       </c>
       <c r="K487"/>
       <c r="L487"/>
       <c r="M487"/>
       <c r="N487" t="s">
         <v>1861</v>
       </c>
     </row>
     <row r="488" spans="1:14">
       <c r="A488">
         <v>487</v>
       </c>
       <c r="B488" t="s">
         <v>14</v>
       </c>
       <c r="C488" t="s">
         <v>40</v>
       </c>
       <c r="D488" t="s">
         <v>1862</v>
       </c>
       <c r="E488"/>
       <c r="F488" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G488" t="s">
         <v>19</v>
       </c>
       <c r="H488">
         <v>4</v>
       </c>
       <c r="I488" t="s">
         <v>1722</v>
       </c>
       <c r="J488" t="s">
         <v>1722</v>
       </c>
       <c r="K488" t="s">
         <v>1863</v>
       </c>
       <c r="L488"/>
       <c r="M488"/>
       <c r="N488" t="s">
         <v>1722</v>
       </c>
     </row>
     <row r="489" spans="1:14">
       <c r="A489">
         <v>488</v>
       </c>
       <c r="B489"/>
       <c r="C489" t="s">
         <v>1864</v>
       </c>
       <c r="D489" t="s">
         <v>1865</v>
       </c>
       <c r="E489"/>
       <c r="F489" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G489" t="s">
         <v>19</v>
       </c>
       <c r="H489">
         <v>4</v>
       </c>
       <c r="I489" t="s">
         <v>1866</v>
       </c>
       <c r="J489" t="s">
         <v>1866</v>
       </c>
       <c r="K489"/>
       <c r="L489"/>
       <c r="M489"/>
       <c r="N489" t="s">
         <v>1866</v>
       </c>
     </row>
     <row r="490" spans="1:14">
       <c r="A490">
         <v>489</v>
       </c>
       <c r="B490" t="s">
         <v>14</v>
       </c>
       <c r="C490" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D490" t="s">
         <v>1867</v>
       </c>
       <c r="E490"/>
       <c r="F490" t="s">
         <v>1868</v>
       </c>
       <c r="G490" t="s">
         <v>19</v>
       </c>
       <c r="H490">
         <v>4</v>
       </c>
       <c r="I490" t="s">
         <v>1837</v>
       </c>
       <c r="J490" t="s">
         <v>1837</v>
       </c>
       <c r="K490"/>
       <c r="L490"/>
       <c r="M490"/>
       <c r="N490" t="s">
         <v>1837</v>
       </c>
     </row>
     <row r="491" spans="1:14">
       <c r="A491">
         <v>490</v>
       </c>
       <c r="B491"/>
       <c r="C491" t="s">
         <v>1341</v>
       </c>
       <c r="D491" t="s">
         <v>1869</v>
       </c>
       <c r="E491"/>
       <c r="F491" t="s">
         <v>43</v>
       </c>
       <c r="G491" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H491">
         <v>4</v>
       </c>
       <c r="I491" t="s">
         <v>1519</v>
       </c>
       <c r="J491" t="s">
         <v>1519</v>
       </c>
       <c r="K491"/>
       <c r="L491"/>
       <c r="M491"/>
       <c r="N491" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="492" spans="1:14">
       <c r="A492">
         <v>491</v>
       </c>
       <c r="B492" t="s">
         <v>14</v>
       </c>
       <c r="C492" t="s">
         <v>1638</v>
       </c>
       <c r="D492" t="s">
         <v>1870</v>
       </c>
       <c r="E492"/>
       <c r="F492" t="s">
         <v>30</v>
       </c>
       <c r="G492" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H492">
         <v>4</v>
       </c>
       <c r="I492" t="s">
         <v>1871</v>
       </c>
       <c r="J492" t="s">
         <v>1871</v>
       </c>
       <c r="K492"/>
       <c r="L492"/>
       <c r="M492"/>
       <c r="N492" t="s">
         <v>1871</v>
       </c>
     </row>
     <row r="493" spans="1:14">
       <c r="A493">
         <v>492</v>
       </c>
       <c r="B493"/>
       <c r="C493" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D493" t="s">
         <v>1045</v>
       </c>
       <c r="E493"/>
       <c r="F493" t="s">
         <v>30</v>
       </c>
       <c r="G493" t="s">
         <v>19</v>
       </c>
       <c r="H493">
         <v>4</v>
       </c>
       <c r="I493" t="s">
         <v>1142</v>
       </c>
       <c r="J493" t="s">
         <v>1142</v>
       </c>
       <c r="K493"/>
       <c r="L493"/>
       <c r="M493"/>
       <c r="N493" t="s">
         <v>1142</v>
@@ -27662,399 +27666,399 @@
         <v>4</v>
       </c>
       <c r="I494" t="s">
         <v>1814</v>
       </c>
       <c r="J494" t="s">
         <v>1873</v>
       </c>
       <c r="K494" t="s">
         <v>1814</v>
       </c>
       <c r="L494"/>
       <c r="M494"/>
       <c r="N494" t="s">
         <v>1814</v>
       </c>
     </row>
     <row r="495" spans="1:14">
       <c r="A495">
         <v>494</v>
       </c>
       <c r="B495" t="s">
         <v>14</v>
       </c>
       <c r="C495" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D495" t="s">
         <v>1874</v>
       </c>
       <c r="E495"/>
       <c r="F495" t="s">
         <v>30</v>
       </c>
       <c r="G495" t="s">
         <v>19</v>
       </c>
       <c r="H495">
         <v>4</v>
       </c>
       <c r="I495" t="s">
         <v>1875</v>
       </c>
       <c r="J495" t="s">
         <v>1636</v>
       </c>
       <c r="K495" t="s">
         <v>1875</v>
       </c>
       <c r="L495"/>
       <c r="M495"/>
       <c r="N495" t="s">
         <v>1875</v>
       </c>
     </row>
     <row r="496" spans="1:14">
       <c r="A496">
         <v>495</v>
       </c>
       <c r="B496"/>
       <c r="C496" t="s">
         <v>1768</v>
       </c>
       <c r="D496" t="s">
         <v>1876</v>
       </c>
       <c r="E496"/>
       <c r="F496" t="s">
         <v>30</v>
       </c>
       <c r="G496" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H496">
         <v>4</v>
       </c>
       <c r="I496" t="s">
         <v>1877</v>
       </c>
       <c r="J496" t="s">
         <v>1877</v>
       </c>
       <c r="K496"/>
       <c r="L496"/>
       <c r="M496"/>
       <c r="N496" t="s">
         <v>1877</v>
       </c>
     </row>
     <row r="497" spans="1:14">
       <c r="A497">
         <v>496</v>
       </c>
       <c r="B497"/>
       <c r="C497" t="s">
         <v>1878</v>
       </c>
       <c r="D497" t="s">
         <v>1879</v>
       </c>
       <c r="E497"/>
       <c r="F497" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G497" t="s">
         <v>19</v>
       </c>
       <c r="H497">
         <v>4</v>
       </c>
       <c r="I497" t="s">
         <v>1880</v>
       </c>
       <c r="J497" t="s">
         <v>1880</v>
       </c>
       <c r="K497"/>
       <c r="L497"/>
       <c r="M497"/>
       <c r="N497" t="s">
         <v>1880</v>
       </c>
     </row>
     <row r="498" spans="1:14">
       <c r="A498">
         <v>497</v>
       </c>
       <c r="B498" t="s">
         <v>14</v>
       </c>
       <c r="C498" t="s">
         <v>1881</v>
       </c>
       <c r="D498" t="s">
         <v>1882</v>
       </c>
       <c r="E498"/>
       <c r="F498" t="s">
         <v>18</v>
       </c>
       <c r="G498" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H498">
         <v>4</v>
       </c>
       <c r="I498" t="s">
         <v>1883</v>
       </c>
       <c r="J498" t="s">
         <v>1884</v>
       </c>
       <c r="K498" t="s">
         <v>1883</v>
       </c>
       <c r="L498"/>
       <c r="M498"/>
       <c r="N498" t="s">
         <v>1883</v>
       </c>
     </row>
     <row r="499" spans="1:14">
       <c r="A499">
         <v>498</v>
       </c>
       <c r="B499" t="s">
         <v>14</v>
       </c>
       <c r="C499" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D499" t="s">
         <v>1712</v>
       </c>
       <c r="E499"/>
       <c r="F499" t="s">
         <v>816</v>
       </c>
       <c r="G499" t="s">
         <v>19</v>
       </c>
       <c r="H499">
         <v>4</v>
       </c>
       <c r="I499" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J499" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K499"/>
       <c r="L499"/>
       <c r="M499"/>
       <c r="N499" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="500" spans="1:14">
       <c r="A500">
         <v>499</v>
       </c>
       <c r="B500" t="s">
         <v>14</v>
       </c>
       <c r="C500" t="s">
         <v>1885</v>
       </c>
       <c r="D500" t="s">
         <v>1264</v>
       </c>
       <c r="E500"/>
       <c r="F500" t="s">
         <v>35</v>
       </c>
       <c r="G500" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H500">
         <v>4</v>
       </c>
       <c r="I500" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="J500" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="K500" t="s">
         <v>1886</v>
       </c>
       <c r="L500"/>
       <c r="M500"/>
       <c r="N500" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="501" spans="1:14">
       <c r="A501">
         <v>500</v>
       </c>
       <c r="B501" t="s">
         <v>14</v>
       </c>
       <c r="C501" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D501" t="s">
         <v>1887</v>
       </c>
       <c r="E501" t="s">
         <v>1888</v>
       </c>
       <c r="F501" t="s">
         <v>43</v>
       </c>
       <c r="G501" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H501">
         <v>4</v>
       </c>
       <c r="I501" t="s">
         <v>1889</v>
       </c>
       <c r="J501" t="s">
         <v>1889</v>
       </c>
       <c r="K501"/>
       <c r="L501"/>
       <c r="M501"/>
       <c r="N501" t="s">
         <v>1889</v>
       </c>
     </row>
     <row r="502" spans="1:14">
       <c r="A502">
         <v>501</v>
       </c>
       <c r="B502" t="s">
         <v>14</v>
       </c>
       <c r="C502" t="s">
         <v>1531</v>
       </c>
       <c r="D502" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E502" t="s">
         <v>908</v>
       </c>
       <c r="F502" t="s">
         <v>915</v>
       </c>
       <c r="G502" t="s">
         <v>19</v>
       </c>
       <c r="H502">
         <v>4</v>
       </c>
       <c r="I502" t="s">
         <v>1247</v>
       </c>
       <c r="J502" t="s">
         <v>1247</v>
       </c>
       <c r="K502" t="s">
         <v>1890</v>
       </c>
       <c r="L502" t="s">
         <v>1891</v>
       </c>
       <c r="M502" t="s">
         <v>1892</v>
       </c>
       <c r="N502" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="503" spans="1:14">
       <c r="A503">
         <v>502</v>
       </c>
       <c r="B503" t="s">
         <v>14</v>
       </c>
       <c r="C503" t="s">
         <v>1893</v>
       </c>
       <c r="D503" t="s">
         <v>1894</v>
       </c>
       <c r="E503"/>
       <c r="F503" t="s">
         <v>35</v>
       </c>
       <c r="G503" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H503">
         <v>4</v>
       </c>
       <c r="I503" t="s">
         <v>1721</v>
       </c>
       <c r="J503" t="s">
         <v>1721</v>
       </c>
       <c r="K503" t="s">
         <v>1895</v>
       </c>
       <c r="L503"/>
       <c r="M503"/>
       <c r="N503" t="s">
         <v>1721</v>
       </c>
     </row>
     <row r="504" spans="1:14">
       <c r="A504">
         <v>503</v>
       </c>
       <c r="B504"/>
       <c r="C504" t="s">
         <v>1641</v>
       </c>
       <c r="D504" t="s">
         <v>1896</v>
       </c>
       <c r="E504" t="s">
         <v>1897</v>
       </c>
       <c r="F504" t="s">
         <v>35</v>
       </c>
       <c r="G504" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H504">
         <v>4</v>
       </c>
       <c r="I504" t="s">
         <v>1898</v>
       </c>
       <c r="J504" t="s">
         <v>1898</v>
       </c>
       <c r="K504" t="s">
         <v>1899</v>
       </c>
       <c r="L504"/>
       <c r="M504"/>
       <c r="N504" t="s">
         <v>1898</v>
       </c>
     </row>
     <row r="505" spans="1:14">
       <c r="A505">
         <v>504</v>
       </c>
       <c r="B505" t="s">
         <v>14</v>
@@ -28082,63 +28086,63 @@
       </c>
       <c r="J505" t="s">
         <v>1903</v>
       </c>
       <c r="K505" t="s">
         <v>1902</v>
       </c>
       <c r="L505" t="s">
         <v>1904</v>
       </c>
       <c r="M505" t="s">
         <v>1905</v>
       </c>
       <c r="N505" t="s">
         <v>1902</v>
       </c>
     </row>
     <row r="506" spans="1:14">
       <c r="A506">
         <v>505</v>
       </c>
       <c r="B506" t="s">
         <v>14</v>
       </c>
       <c r="C506" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D506" t="s">
         <v>588</v>
       </c>
       <c r="E506" t="s">
         <v>589</v>
       </c>
       <c r="F506" t="s">
         <v>506</v>
       </c>
       <c r="G506" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H506">
         <v>4</v>
       </c>
       <c r="I506" t="s">
         <v>1902</v>
       </c>
       <c r="J506" t="s">
         <v>1902</v>
       </c>
       <c r="K506"/>
       <c r="L506"/>
       <c r="M506"/>
       <c r="N506" t="s">
         <v>1902</v>
       </c>
     </row>
     <row r="507" spans="1:14">
       <c r="A507">
         <v>506</v>
       </c>
       <c r="B507" t="s">
         <v>14</v>
       </c>
       <c r="C507" t="s">
@@ -28212,157 +28216,157 @@
         <v>1913</v>
       </c>
       <c r="M508" t="s">
         <v>1097</v>
       </c>
       <c r="N508" t="s">
         <v>1908</v>
       </c>
     </row>
     <row r="509" spans="1:14">
       <c r="A509">
         <v>508</v>
       </c>
       <c r="B509"/>
       <c r="C509" t="s">
         <v>1914</v>
       </c>
       <c r="D509" t="s">
         <v>1915</v>
       </c>
       <c r="E509"/>
       <c r="F509" t="s">
         <v>30</v>
       </c>
       <c r="G509" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H509">
         <v>4</v>
       </c>
       <c r="I509" t="s">
         <v>1551</v>
       </c>
       <c r="J509" t="s">
         <v>1551</v>
       </c>
       <c r="K509" t="s">
         <v>1916</v>
       </c>
       <c r="L509"/>
       <c r="M509"/>
       <c r="N509" t="s">
         <v>1551</v>
       </c>
     </row>
     <row r="510" spans="1:14">
       <c r="A510">
         <v>509</v>
       </c>
       <c r="B510" t="s">
         <v>14</v>
       </c>
       <c r="C510" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D510" t="s">
         <v>1917</v>
       </c>
       <c r="E510"/>
       <c r="F510" t="s">
         <v>43</v>
       </c>
       <c r="G510" t="s">
         <v>19</v>
       </c>
       <c r="H510">
         <v>4</v>
       </c>
       <c r="I510" t="s">
         <v>1918</v>
       </c>
       <c r="J510" t="s">
         <v>1918</v>
       </c>
       <c r="K510" t="s">
         <v>1919</v>
       </c>
       <c r="L510"/>
       <c r="M510"/>
       <c r="N510" t="s">
         <v>1918</v>
       </c>
     </row>
     <row r="511" spans="1:14">
       <c r="A511">
         <v>510</v>
       </c>
       <c r="B511" t="s">
         <v>14</v>
       </c>
       <c r="C511" t="s">
         <v>1920</v>
       </c>
       <c r="D511" t="s">
         <v>1921</v>
       </c>
       <c r="E511" t="s">
         <v>1922</v>
       </c>
       <c r="F511" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G511" t="s">
         <v>19</v>
       </c>
       <c r="H511">
         <v>4</v>
       </c>
       <c r="I511" t="s">
         <v>1923</v>
       </c>
       <c r="J511" t="s">
         <v>1923</v>
       </c>
       <c r="K511" t="s">
         <v>1924</v>
       </c>
       <c r="L511"/>
       <c r="M511"/>
       <c r="N511" t="s">
         <v>1923</v>
       </c>
     </row>
     <row r="512" spans="1:14">
       <c r="A512">
         <v>511</v>
       </c>
       <c r="B512" t="s">
         <v>14</v>
       </c>
       <c r="C512" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D512" t="s">
         <v>1925</v>
       </c>
       <c r="E512"/>
       <c r="F512" t="s">
         <v>35</v>
       </c>
       <c r="G512" t="s">
         <v>19</v>
       </c>
       <c r="H512">
         <v>4</v>
       </c>
       <c r="I512" t="s">
         <v>1926</v>
       </c>
       <c r="J512" t="s">
         <v>1926</v>
       </c>
       <c r="K512"/>
       <c r="L512"/>
       <c r="M512"/>
       <c r="N512" t="s">
         <v>1926</v>
@@ -28404,131 +28408,131 @@
       <c r="M513" t="s">
         <v>1930</v>
       </c>
       <c r="N513" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="514" spans="1:14">
       <c r="A514">
         <v>513</v>
       </c>
       <c r="B514"/>
       <c r="C514" t="s">
         <v>1931</v>
       </c>
       <c r="D514" t="s">
         <v>1932</v>
       </c>
       <c r="E514" t="s">
         <v>42</v>
       </c>
       <c r="F514" t="s">
         <v>963</v>
       </c>
       <c r="G514" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H514">
         <v>4</v>
       </c>
       <c r="I514" t="s">
         <v>1933</v>
       </c>
       <c r="J514" t="s">
         <v>1933</v>
       </c>
       <c r="K514" t="s">
         <v>1909</v>
       </c>
       <c r="L514" t="s">
         <v>1934</v>
       </c>
       <c r="M514" t="s">
         <v>1935</v>
       </c>
       <c r="N514" t="s">
         <v>1933</v>
       </c>
     </row>
     <row r="515" spans="1:14">
       <c r="A515">
         <v>514</v>
       </c>
       <c r="B515" t="s">
         <v>14</v>
       </c>
       <c r="C515" t="s">
         <v>1748</v>
       </c>
       <c r="D515" t="s">
         <v>1936</v>
       </c>
       <c r="E515"/>
       <c r="F515" t="s">
         <v>60</v>
       </c>
       <c r="G515" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H515">
         <v>4</v>
       </c>
       <c r="I515" t="s">
         <v>1937</v>
       </c>
       <c r="J515" t="s">
         <v>1937</v>
       </c>
       <c r="K515" t="s">
         <v>1938</v>
       </c>
       <c r="L515"/>
       <c r="M515"/>
       <c r="N515" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="516" spans="1:14">
       <c r="A516">
         <v>515</v>
       </c>
       <c r="B516" t="s">
         <v>14</v>
       </c>
       <c r="C516" t="s">
         <v>1939</v>
       </c>
       <c r="D516" t="s">
         <v>1940</v>
       </c>
       <c r="E516"/>
       <c r="F516" t="s">
         <v>35</v>
       </c>
       <c r="G516" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H516">
         <v>4</v>
       </c>
       <c r="I516" t="s">
         <v>1937</v>
       </c>
       <c r="J516" t="s">
         <v>1937</v>
       </c>
       <c r="K516" t="s">
         <v>1941</v>
       </c>
       <c r="L516" t="s">
         <v>1942</v>
       </c>
       <c r="M516" t="s">
         <v>1935</v>
       </c>
       <c r="N516" t="s">
         <v>1937</v>
       </c>
     </row>
     <row r="517" spans="1:14">
       <c r="A517">
@@ -28549,226 +28553,226 @@
       </c>
       <c r="G517" t="s">
         <v>19</v>
       </c>
       <c r="H517">
         <v>4</v>
       </c>
       <c r="I517" t="s">
         <v>1945</v>
       </c>
       <c r="J517" t="s">
         <v>1945</v>
       </c>
       <c r="K517"/>
       <c r="L517"/>
       <c r="M517"/>
       <c r="N517" t="s">
         <v>1945</v>
       </c>
     </row>
     <row r="518" spans="1:14">
       <c r="A518">
         <v>517</v>
       </c>
       <c r="B518" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="C518" t="s">
         <v>1946</v>
       </c>
       <c r="D518" t="s">
         <v>1947</v>
       </c>
       <c r="E518"/>
       <c r="F518" t="s">
         <v>1948</v>
       </c>
       <c r="G518" t="s">
         <v>19</v>
       </c>
       <c r="H518">
         <v>4</v>
       </c>
       <c r="I518" t="s">
         <v>1949</v>
       </c>
       <c r="J518" t="s">
         <v>1949</v>
       </c>
       <c r="K518" t="s">
         <v>1950</v>
       </c>
       <c r="L518" t="s">
         <v>1951</v>
       </c>
       <c r="M518" t="s">
         <v>1952</v>
       </c>
       <c r="N518" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="519" spans="1:14">
       <c r="A519">
         <v>518</v>
       </c>
       <c r="B519"/>
       <c r="C519" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D519" t="s">
         <v>1953</v>
       </c>
       <c r="E519"/>
       <c r="F519" t="s">
         <v>43</v>
       </c>
       <c r="G519" t="s">
         <v>19</v>
       </c>
       <c r="H519">
         <v>4</v>
       </c>
       <c r="I519" t="s">
         <v>1949</v>
       </c>
       <c r="J519" t="s">
         <v>1929</v>
       </c>
       <c r="K519" t="s">
         <v>1949</v>
       </c>
       <c r="L519"/>
       <c r="M519"/>
       <c r="N519" t="s">
         <v>1949</v>
       </c>
     </row>
     <row r="520" spans="1:14">
       <c r="A520">
         <v>519</v>
       </c>
       <c r="B520" t="s">
         <v>14</v>
       </c>
       <c r="C520" t="s">
         <v>714</v>
       </c>
       <c r="D520" t="s">
         <v>991</v>
       </c>
       <c r="E520" t="s">
         <v>852</v>
       </c>
       <c r="F520" t="s">
         <v>30</v>
       </c>
       <c r="G520" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H520">
         <v>4</v>
       </c>
       <c r="I520" t="s">
         <v>1954</v>
       </c>
       <c r="J520" t="s">
         <v>1954</v>
       </c>
       <c r="K520" t="s">
         <v>1955</v>
       </c>
       <c r="L520" t="s">
         <v>1956</v>
       </c>
       <c r="M520" t="s">
         <v>1957</v>
       </c>
       <c r="N520" t="s">
         <v>1954</v>
       </c>
     </row>
     <row r="521" spans="1:14">
       <c r="A521">
         <v>520</v>
       </c>
       <c r="B521" t="s">
         <v>14</v>
       </c>
       <c r="C521" t="s">
         <v>1341</v>
       </c>
       <c r="D521" t="s">
         <v>1958</v>
       </c>
       <c r="E521" t="s">
         <v>852</v>
       </c>
       <c r="F521" t="s">
         <v>30</v>
       </c>
       <c r="G521" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H521">
         <v>4</v>
       </c>
       <c r="I521" t="s">
         <v>1959</v>
       </c>
       <c r="J521" t="s">
         <v>1959</v>
       </c>
       <c r="K521"/>
       <c r="L521"/>
       <c r="M521"/>
       <c r="N521" t="s">
         <v>1959</v>
       </c>
     </row>
     <row r="522" spans="1:14">
       <c r="A522">
         <v>521</v>
       </c>
       <c r="B522" t="s">
         <v>14</v>
       </c>
       <c r="C522" t="s">
         <v>638</v>
       </c>
       <c r="D522" t="s">
         <v>1019</v>
       </c>
       <c r="E522" t="s">
         <v>1960</v>
       </c>
       <c r="F522" t="s">
         <v>35</v>
       </c>
       <c r="G522" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H522">
         <v>4</v>
       </c>
       <c r="I522" t="s">
         <v>1961</v>
       </c>
       <c r="J522" t="s">
         <v>1961</v>
       </c>
       <c r="K522"/>
       <c r="L522"/>
       <c r="M522"/>
       <c r="N522" t="s">
         <v>1961</v>
       </c>
     </row>
     <row r="523" spans="1:14">
       <c r="A523">
         <v>522</v>
       </c>
       <c r="B523" t="s">
         <v>14</v>
       </c>
       <c r="C523" t="s">
@@ -28788,135 +28792,135 @@
       </c>
       <c r="H523">
         <v>4</v>
       </c>
       <c r="I523" t="s">
         <v>1963</v>
       </c>
       <c r="J523" t="s">
         <v>1963</v>
       </c>
       <c r="K523"/>
       <c r="L523"/>
       <c r="M523"/>
       <c r="N523" t="s">
         <v>1963</v>
       </c>
     </row>
     <row r="524" spans="1:14">
       <c r="A524">
         <v>523</v>
       </c>
       <c r="B524" t="s">
         <v>14</v>
       </c>
       <c r="C524" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D524" t="s">
         <v>1964</v>
       </c>
       <c r="E524"/>
       <c r="F524" t="s">
         <v>18</v>
       </c>
       <c r="G524" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H524">
         <v>4</v>
       </c>
       <c r="I524" t="s">
         <v>1963</v>
       </c>
       <c r="J524" t="s">
         <v>1963</v>
       </c>
       <c r="K524"/>
       <c r="L524"/>
       <c r="M524"/>
       <c r="N524" t="s">
         <v>1963</v>
       </c>
     </row>
     <row r="525" spans="1:14">
       <c r="A525">
         <v>524</v>
       </c>
       <c r="B525" t="s">
         <v>14</v>
       </c>
       <c r="C525" t="s">
         <v>1506</v>
       </c>
       <c r="D525" t="s">
         <v>1965</v>
       </c>
       <c r="E525"/>
       <c r="F525" t="s">
         <v>1966</v>
       </c>
       <c r="G525" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H525">
         <v>4</v>
       </c>
       <c r="I525" t="s">
         <v>1967</v>
       </c>
       <c r="J525" t="s">
         <v>1967</v>
       </c>
       <c r="K525" t="s">
         <v>1968</v>
       </c>
       <c r="L525"/>
       <c r="M525"/>
       <c r="N525" t="s">
         <v>1967</v>
       </c>
     </row>
     <row r="526" spans="1:14">
       <c r="A526">
         <v>525</v>
       </c>
       <c r="B526" t="s">
         <v>14</v>
       </c>
       <c r="C526" t="s">
         <v>683</v>
       </c>
       <c r="D526" t="s">
         <v>1824</v>
       </c>
       <c r="E526"/>
       <c r="F526" t="s">
         <v>35</v>
       </c>
       <c r="G526" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H526">
         <v>4</v>
       </c>
       <c r="I526" t="s">
         <v>1969</v>
       </c>
       <c r="J526" t="s">
         <v>1969</v>
       </c>
       <c r="K526" t="s">
         <v>1603</v>
       </c>
       <c r="L526"/>
       <c r="M526"/>
       <c r="N526" t="s">
         <v>1969</v>
       </c>
     </row>
     <row r="527" spans="1:14">
       <c r="A527">
         <v>526</v>
       </c>
       <c r="B527" t="s">
         <v>14</v>
@@ -28948,237 +28952,237 @@
       <c r="K527"/>
       <c r="L527"/>
       <c r="M527"/>
       <c r="N527" t="s">
         <v>1970</v>
       </c>
     </row>
     <row r="528" spans="1:14">
       <c r="A528">
         <v>527</v>
       </c>
       <c r="B528" t="s">
         <v>14</v>
       </c>
       <c r="C528" t="s">
         <v>1641</v>
       </c>
       <c r="D528" t="s">
         <v>1971</v>
       </c>
       <c r="E528"/>
       <c r="F528" t="s">
         <v>35</v>
       </c>
       <c r="G528" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H528">
         <v>4</v>
       </c>
       <c r="I528" t="s">
         <v>1972</v>
       </c>
       <c r="J528" t="s">
         <v>1972</v>
       </c>
       <c r="K528"/>
       <c r="L528"/>
       <c r="M528"/>
       <c r="N528" t="s">
         <v>1972</v>
       </c>
     </row>
     <row r="529" spans="1:14">
       <c r="A529">
         <v>528</v>
       </c>
       <c r="B529" t="s">
         <v>14</v>
       </c>
       <c r="C529" t="s">
         <v>1973</v>
       </c>
       <c r="D529" t="s">
         <v>1974</v>
       </c>
       <c r="E529" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="F529" t="s">
         <v>30</v>
       </c>
       <c r="G529" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H529">
         <v>4</v>
       </c>
       <c r="I529" t="s">
         <v>1444</v>
       </c>
       <c r="J529" t="s">
         <v>1104</v>
       </c>
       <c r="K529" t="s">
         <v>1444</v>
       </c>
       <c r="L529"/>
       <c r="M529"/>
       <c r="N529" t="s">
         <v>1444</v>
       </c>
     </row>
     <row r="530" spans="1:14">
       <c r="A530">
         <v>529</v>
       </c>
       <c r="B530" t="s">
         <v>14</v>
       </c>
       <c r="C530" t="s">
         <v>1975</v>
       </c>
       <c r="D530" t="s">
         <v>1568</v>
       </c>
       <c r="E530" t="s">
         <v>1976</v>
       </c>
       <c r="F530" t="s">
         <v>35</v>
       </c>
       <c r="G530" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H530">
         <v>4</v>
       </c>
       <c r="I530" t="s">
         <v>1799</v>
       </c>
       <c r="J530" t="s">
         <v>1977</v>
       </c>
       <c r="K530" t="s">
         <v>1799</v>
       </c>
       <c r="L530"/>
       <c r="M530"/>
       <c r="N530" t="s">
         <v>1799</v>
       </c>
     </row>
     <row r="531" spans="1:14">
       <c r="A531">
         <v>530</v>
       </c>
       <c r="B531"/>
       <c r="C531" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D531" t="s">
         <v>1978</v>
       </c>
       <c r="E531" t="s">
         <v>523</v>
       </c>
       <c r="F531" t="s">
         <v>30</v>
       </c>
       <c r="G531" t="s">
         <v>19</v>
       </c>
       <c r="H531">
         <v>4</v>
       </c>
       <c r="I531" t="s">
         <v>1979</v>
       </c>
       <c r="J531" t="s">
         <v>1979</v>
       </c>
       <c r="K531" t="s">
         <v>1892</v>
       </c>
       <c r="L531"/>
       <c r="M531"/>
       <c r="N531" t="s">
         <v>1979</v>
       </c>
     </row>
     <row r="532" spans="1:14">
       <c r="A532">
         <v>531</v>
       </c>
       <c r="B532"/>
       <c r="C532" t="s">
         <v>1725</v>
       </c>
       <c r="D532" t="s">
         <v>1980</v>
       </c>
       <c r="E532"/>
       <c r="F532" t="s">
         <v>60</v>
       </c>
       <c r="G532" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H532">
         <v>4</v>
       </c>
       <c r="I532" t="s">
         <v>1805</v>
       </c>
       <c r="J532" t="s">
         <v>1805</v>
       </c>
       <c r="K532"/>
       <c r="L532"/>
       <c r="M532"/>
       <c r="N532" t="s">
         <v>1805</v>
       </c>
     </row>
     <row r="533" spans="1:14">
       <c r="A533">
         <v>532</v>
       </c>
       <c r="B533"/>
       <c r="C533" t="s">
         <v>1981</v>
       </c>
       <c r="D533" t="s">
         <v>1982</v>
       </c>
       <c r="E533"/>
       <c r="F533" t="s">
         <v>1983</v>
       </c>
       <c r="G533" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H533">
         <v>4</v>
       </c>
       <c r="I533" t="s">
         <v>1984</v>
       </c>
       <c r="J533" t="s">
         <v>1984</v>
       </c>
       <c r="K533" t="s">
         <v>1985</v>
       </c>
       <c r="L533"/>
       <c r="M533"/>
       <c r="N533" t="s">
         <v>1984</v>
       </c>
     </row>
     <row r="534" spans="1:14">
       <c r="A534">
         <v>533</v>
       </c>
       <c r="B534" t="s">
         <v>14</v>
@@ -29213,236 +29217,236 @@
       </c>
       <c r="M534" t="s">
         <v>1989</v>
       </c>
       <c r="N534" t="s">
         <v>1987</v>
       </c>
     </row>
     <row r="535" spans="1:14">
       <c r="A535">
         <v>534</v>
       </c>
       <c r="B535" t="s">
         <v>14</v>
       </c>
       <c r="C535" t="s">
         <v>1990</v>
       </c>
       <c r="D535" t="s">
         <v>1991</v>
       </c>
       <c r="E535" t="s">
         <v>1992</v>
       </c>
       <c r="F535" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G535" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H535">
         <v>4</v>
       </c>
       <c r="I535" t="s">
         <v>1993</v>
       </c>
       <c r="J535" t="s">
         <v>1993</v>
       </c>
       <c r="K535"/>
       <c r="L535"/>
       <c r="M535"/>
       <c r="N535" t="s">
         <v>1993</v>
       </c>
     </row>
     <row r="536" spans="1:14">
       <c r="A536">
         <v>535</v>
       </c>
       <c r="B536" t="s">
         <v>14</v>
       </c>
       <c r="C536" t="s">
         <v>1994</v>
       </c>
       <c r="D536" t="s">
         <v>1995</v>
       </c>
       <c r="E536" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="F536"/>
       <c r="G536" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H536">
         <v>4</v>
       </c>
       <c r="I536" t="s">
         <v>1993</v>
       </c>
       <c r="J536" t="s">
         <v>1993</v>
       </c>
       <c r="K536" t="s">
         <v>1996</v>
       </c>
       <c r="L536"/>
       <c r="M536"/>
       <c r="N536" t="s">
         <v>1993</v>
       </c>
     </row>
     <row r="537" spans="1:14">
       <c r="A537">
         <v>536</v>
       </c>
       <c r="B537"/>
       <c r="C537" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D537" t="s">
         <v>1687</v>
       </c>
       <c r="E537"/>
       <c r="F537" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G537" t="s">
         <v>19</v>
       </c>
       <c r="H537">
         <v>4</v>
       </c>
       <c r="I537" t="s">
         <v>1413</v>
       </c>
       <c r="J537" t="s">
         <v>1413</v>
       </c>
       <c r="K537"/>
       <c r="L537"/>
       <c r="M537"/>
       <c r="N537" t="s">
         <v>1413</v>
       </c>
     </row>
     <row r="538" spans="1:14">
       <c r="A538">
         <v>537</v>
       </c>
       <c r="B538" t="s">
         <v>14</v>
       </c>
       <c r="C538" t="s">
         <v>879</v>
       </c>
       <c r="D538" t="s">
         <v>1997</v>
       </c>
       <c r="E538" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F538" t="s">
         <v>35</v>
       </c>
       <c r="G538" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H538">
         <v>4</v>
       </c>
       <c r="I538" t="s">
         <v>1691</v>
       </c>
       <c r="J538" t="s">
         <v>1691</v>
       </c>
       <c r="K538" t="s">
         <v>1998</v>
       </c>
       <c r="L538"/>
       <c r="M538"/>
       <c r="N538" t="s">
         <v>1691</v>
       </c>
     </row>
     <row r="539" spans="1:14">
       <c r="A539">
         <v>538</v>
       </c>
       <c r="B539"/>
       <c r="C539" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D539" t="s">
         <v>1045</v>
       </c>
       <c r="E539"/>
       <c r="F539" t="s">
         <v>30</v>
       </c>
       <c r="G539" t="s">
         <v>19</v>
       </c>
       <c r="H539">
         <v>4</v>
       </c>
       <c r="I539" t="s">
         <v>1999</v>
       </c>
       <c r="J539" t="s">
         <v>1999</v>
       </c>
       <c r="K539" t="s">
         <v>2000</v>
       </c>
       <c r="L539"/>
       <c r="M539"/>
       <c r="N539" t="s">
         <v>1999</v>
       </c>
     </row>
     <row r="540" spans="1:14">
       <c r="A540">
         <v>539</v>
       </c>
       <c r="B540"/>
       <c r="C540" t="s">
         <v>2001</v>
       </c>
       <c r="D540" t="s">
         <v>2002</v>
       </c>
       <c r="E540"/>
       <c r="F540" t="s">
         <v>1222</v>
       </c>
       <c r="G540" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H540">
         <v>4</v>
       </c>
       <c r="I540" t="s">
         <v>2003</v>
       </c>
       <c r="J540" t="s">
         <v>2003</v>
       </c>
       <c r="K540" t="s">
         <v>2004</v>
       </c>
       <c r="L540" t="s">
         <v>2005</v>
       </c>
       <c r="M540" t="s">
         <v>2006</v>
       </c>
       <c r="N540" t="s">
         <v>2003</v>
       </c>
     </row>
     <row r="541" spans="1:14">
       <c r="A541">
@@ -29558,51 +29562,51 @@
       <c r="M543" t="s">
         <v>2013</v>
       </c>
       <c r="N543" t="s">
         <v>2013</v>
       </c>
     </row>
     <row r="544" spans="1:14">
       <c r="A544">
         <v>543</v>
       </c>
       <c r="B544" t="s">
         <v>14</v>
       </c>
       <c r="C544" t="s">
         <v>2017</v>
       </c>
       <c r="D544" t="s">
         <v>2018</v>
       </c>
       <c r="E544"/>
       <c r="F544" t="s">
         <v>35</v>
       </c>
       <c r="G544" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H544">
         <v>4</v>
       </c>
       <c r="I544" t="s">
         <v>2014</v>
       </c>
       <c r="J544" t="s">
         <v>2014</v>
       </c>
       <c r="K544"/>
       <c r="L544"/>
       <c r="M544"/>
       <c r="N544" t="s">
         <v>2014</v>
       </c>
     </row>
     <row r="545" spans="1:14">
       <c r="A545">
         <v>544</v>
       </c>
       <c r="B545" t="s">
         <v>14</v>
       </c>
       <c r="C545" t="s">
@@ -29632,91 +29636,91 @@
       <c r="K545"/>
       <c r="L545"/>
       <c r="M545"/>
       <c r="N545" t="s">
         <v>2022</v>
       </c>
     </row>
     <row r="546" spans="1:14">
       <c r="A546">
         <v>545</v>
       </c>
       <c r="B546" t="s">
         <v>14</v>
       </c>
       <c r="C546" t="s">
         <v>2023</v>
       </c>
       <c r="D546" t="s">
         <v>2024</v>
       </c>
       <c r="E546"/>
       <c r="F546" t="s">
         <v>1432</v>
       </c>
       <c r="G546" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H546">
         <v>4</v>
       </c>
       <c r="I546" t="s">
         <v>2025</v>
       </c>
       <c r="J546" t="s">
         <v>2025</v>
       </c>
       <c r="K546" t="s">
         <v>2026</v>
       </c>
       <c r="L546"/>
       <c r="M546"/>
       <c r="N546" t="s">
         <v>2025</v>
       </c>
     </row>
     <row r="547" spans="1:14">
       <c r="A547">
         <v>546</v>
       </c>
       <c r="B547" t="s">
         <v>14</v>
       </c>
       <c r="C547" t="s">
         <v>1506</v>
       </c>
       <c r="D547" t="s">
         <v>2027</v>
       </c>
       <c r="E547" t="s">
         <v>2028</v>
       </c>
       <c r="F547" t="s">
         <v>30</v>
       </c>
       <c r="G547" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H547">
         <v>4</v>
       </c>
       <c r="I547" t="s">
         <v>2029</v>
       </c>
       <c r="J547" t="s">
         <v>2029</v>
       </c>
       <c r="K547"/>
       <c r="L547"/>
       <c r="M547"/>
       <c r="N547" t="s">
         <v>2029</v>
       </c>
     </row>
     <row r="548" spans="1:14">
       <c r="A548">
         <v>547</v>
       </c>
       <c r="B548"/>
       <c r="C548" t="s">
         <v>485</v>
       </c>
@@ -29746,51 +29750,51 @@
         <v>2033</v>
       </c>
       <c r="M548" t="s">
         <v>2034</v>
       </c>
       <c r="N548" t="s">
         <v>2031</v>
       </c>
     </row>
     <row r="549" spans="1:14">
       <c r="A549">
         <v>548</v>
       </c>
       <c r="B549"/>
       <c r="C549" t="s">
         <v>480</v>
       </c>
       <c r="D549" t="s">
         <v>2035</v>
       </c>
       <c r="E549"/>
       <c r="F549" t="s">
         <v>60</v>
       </c>
       <c r="G549" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H549">
         <v>4</v>
       </c>
       <c r="I549" t="s">
         <v>82</v>
       </c>
       <c r="J549" t="s">
         <v>82</v>
       </c>
       <c r="K549"/>
       <c r="L549"/>
       <c r="M549"/>
       <c r="N549" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="550" spans="1:14">
       <c r="A550">
         <v>549</v>
       </c>
       <c r="B550" t="s">
         <v>14</v>
       </c>
       <c r="C550" t="s">
@@ -29851,428 +29855,428 @@
       <c r="J551" t="s">
         <v>2037</v>
       </c>
       <c r="K551"/>
       <c r="L551"/>
       <c r="M551"/>
       <c r="N551" t="s">
         <v>2037</v>
       </c>
     </row>
     <row r="552" spans="1:14">
       <c r="A552">
         <v>551</v>
       </c>
       <c r="B552" t="s">
         <v>14</v>
       </c>
       <c r="C552" t="s">
         <v>15</v>
       </c>
       <c r="D552" t="s">
         <v>2038</v>
       </c>
       <c r="E552"/>
       <c r="F552" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G552" t="s">
         <v>19</v>
       </c>
       <c r="H552">
         <v>4</v>
       </c>
       <c r="I552" t="s">
         <v>2039</v>
       </c>
       <c r="J552" t="s">
         <v>2039</v>
       </c>
       <c r="K552" t="s">
         <v>2040</v>
       </c>
       <c r="L552" t="s">
         <v>2041</v>
       </c>
       <c r="M552" t="s">
         <v>2042</v>
       </c>
       <c r="N552" t="s">
         <v>2039</v>
       </c>
     </row>
     <row r="553" spans="1:14">
       <c r="A553">
         <v>552</v>
       </c>
       <c r="B553" t="s">
         <v>14</v>
       </c>
       <c r="C553" t="s">
         <v>1725</v>
       </c>
       <c r="D553" t="s">
         <v>1542</v>
       </c>
       <c r="E553"/>
       <c r="F553" t="s">
         <v>30</v>
       </c>
       <c r="G553" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H553">
         <v>4</v>
       </c>
       <c r="I553" t="s">
         <v>2043</v>
       </c>
       <c r="J553" t="s">
         <v>2043</v>
       </c>
       <c r="K553"/>
       <c r="L553"/>
       <c r="M553"/>
       <c r="N553" t="s">
         <v>2043</v>
       </c>
     </row>
     <row r="554" spans="1:14">
       <c r="A554">
         <v>553</v>
       </c>
       <c r="B554" t="s">
         <v>14</v>
       </c>
       <c r="C554" t="s">
         <v>2044</v>
       </c>
       <c r="D554" t="s">
         <v>1465</v>
       </c>
       <c r="E554"/>
       <c r="F554" t="s">
         <v>816</v>
       </c>
       <c r="G554" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H554">
         <v>4</v>
       </c>
       <c r="I554" t="s">
         <v>2043</v>
       </c>
       <c r="J554" t="s">
         <v>2043</v>
       </c>
       <c r="K554"/>
       <c r="L554"/>
       <c r="M554"/>
       <c r="N554" t="s">
         <v>2043</v>
       </c>
     </row>
     <row r="555" spans="1:14">
       <c r="A555">
         <v>554</v>
       </c>
       <c r="B555"/>
       <c r="C555" t="s">
         <v>2045</v>
       </c>
       <c r="D555" t="s">
         <v>2046</v>
       </c>
       <c r="E555"/>
       <c r="F555" t="s">
         <v>2047</v>
       </c>
       <c r="G555" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H555">
         <v>4</v>
       </c>
       <c r="I555" t="s">
         <v>2048</v>
       </c>
       <c r="J555" t="s">
         <v>2048</v>
       </c>
       <c r="K555" t="s">
         <v>1470</v>
       </c>
       <c r="L555"/>
       <c r="M555"/>
       <c r="N555" t="s">
         <v>2048</v>
       </c>
     </row>
     <row r="556" spans="1:14">
       <c r="A556">
         <v>555</v>
       </c>
       <c r="B556" t="s">
         <v>14</v>
       </c>
       <c r="C556" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="D556" t="s">
         <v>2049</v>
       </c>
       <c r="E556" t="s">
         <v>53</v>
       </c>
       <c r="F556" t="s">
         <v>30</v>
       </c>
       <c r="G556" t="s">
         <v>19</v>
       </c>
       <c r="H556">
         <v>4</v>
       </c>
       <c r="I556" t="s">
         <v>1706</v>
       </c>
       <c r="J556" t="s">
         <v>1706</v>
       </c>
       <c r="K556"/>
       <c r="L556"/>
       <c r="M556"/>
       <c r="N556" t="s">
         <v>1706</v>
       </c>
     </row>
     <row r="557" spans="1:14">
       <c r="A557">
         <v>556</v>
       </c>
       <c r="B557" t="s">
         <v>14</v>
       </c>
       <c r="C557" t="s">
         <v>652</v>
       </c>
       <c r="D557" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E557"/>
       <c r="F557" t="s">
         <v>35</v>
       </c>
       <c r="G557" t="s">
         <v>19</v>
       </c>
       <c r="H557">
         <v>4</v>
       </c>
       <c r="I557" t="s">
         <v>2050</v>
       </c>
       <c r="J557" t="s">
         <v>2050</v>
       </c>
       <c r="K557" t="s">
         <v>2051</v>
       </c>
       <c r="L557"/>
       <c r="M557"/>
       <c r="N557" t="s">
         <v>2050</v>
       </c>
     </row>
     <row r="558" spans="1:14">
       <c r="A558">
         <v>557</v>
       </c>
       <c r="B558" t="s">
         <v>14</v>
       </c>
       <c r="C558" t="s">
         <v>2052</v>
       </c>
       <c r="D558" t="s">
         <v>2053</v>
       </c>
       <c r="E558" t="s">
         <v>42</v>
       </c>
       <c r="F558" t="s">
         <v>43</v>
       </c>
       <c r="G558" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H558">
         <v>4</v>
       </c>
       <c r="I558" t="s">
         <v>2054</v>
       </c>
       <c r="J558" t="s">
         <v>2054</v>
       </c>
       <c r="K558"/>
       <c r="L558"/>
       <c r="M558"/>
       <c r="N558" t="s">
         <v>2054</v>
       </c>
     </row>
     <row r="559" spans="1:14">
       <c r="A559">
         <v>558</v>
       </c>
       <c r="B559"/>
       <c r="C559" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="D559" t="s">
         <v>2055</v>
       </c>
       <c r="E559"/>
       <c r="F559" t="s">
         <v>43</v>
       </c>
       <c r="G559" t="s">
         <v>19</v>
       </c>
       <c r="H559">
         <v>4</v>
       </c>
       <c r="I559" t="s">
         <v>1576</v>
       </c>
       <c r="J559" t="s">
         <v>1576</v>
       </c>
       <c r="K559"/>
       <c r="L559"/>
       <c r="M559"/>
       <c r="N559" t="s">
         <v>1576</v>
       </c>
     </row>
     <row r="560" spans="1:14">
       <c r="A560">
         <v>559</v>
       </c>
       <c r="B560" t="s">
         <v>14</v>
       </c>
       <c r="C560" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="D560" t="s">
         <v>2056</v>
       </c>
       <c r="E560" t="s">
         <v>53</v>
       </c>
       <c r="F560" t="s">
         <v>30</v>
       </c>
       <c r="G560" t="s">
         <v>19</v>
       </c>
       <c r="H560">
         <v>4</v>
       </c>
       <c r="I560" t="s">
         <v>2057</v>
       </c>
       <c r="J560" t="s">
         <v>2057</v>
       </c>
       <c r="K560"/>
       <c r="L560"/>
       <c r="M560"/>
       <c r="N560" t="s">
         <v>2057</v>
       </c>
     </row>
     <row r="561" spans="1:14">
       <c r="A561">
         <v>560</v>
       </c>
       <c r="B561" t="s">
         <v>14</v>
       </c>
       <c r="C561" t="s">
         <v>1914</v>
       </c>
       <c r="D561" t="s">
         <v>2058</v>
       </c>
       <c r="E561" t="s">
         <v>873</v>
       </c>
       <c r="F561" t="s">
         <v>30</v>
       </c>
       <c r="G561" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H561">
         <v>4</v>
       </c>
       <c r="I561" t="s">
         <v>2059</v>
       </c>
       <c r="J561" t="s">
         <v>2059</v>
       </c>
       <c r="K561"/>
       <c r="L561"/>
       <c r="M561"/>
       <c r="N561" t="s">
         <v>2059</v>
       </c>
     </row>
     <row r="562" spans="1:14">
       <c r="A562">
         <v>561</v>
       </c>
       <c r="B562" t="s">
         <v>14</v>
       </c>
       <c r="C562" t="s">
         <v>2060</v>
       </c>
       <c r="D562" t="s">
         <v>2061</v>
       </c>
       <c r="E562"/>
       <c r="F562" t="s">
         <v>2062</v>
       </c>
       <c r="G562" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H562">
         <v>4</v>
       </c>
       <c r="I562" t="s">
         <v>2063</v>
       </c>
       <c r="J562" t="s">
         <v>2063</v>
       </c>
       <c r="K562"/>
       <c r="L562"/>
       <c r="M562"/>
       <c r="N562" t="s">
         <v>2063</v>
       </c>
     </row>
     <row r="563" spans="1:14">
       <c r="A563">
         <v>562</v>
       </c>
       <c r="B563"/>
       <c r="C563" t="s">
         <v>76</v>
       </c>
@@ -30300,51 +30304,51 @@
       <c r="M563"/>
       <c r="N563" t="s">
         <v>2065</v>
       </c>
     </row>
     <row r="564" spans="1:14">
       <c r="A564">
         <v>563</v>
       </c>
       <c r="B564" t="s">
         <v>14</v>
       </c>
       <c r="C564" t="s">
         <v>2066</v>
       </c>
       <c r="D564" t="s">
         <v>2067</v>
       </c>
       <c r="E564" t="s">
         <v>1422</v>
       </c>
       <c r="F564" t="s">
         <v>30</v>
       </c>
       <c r="G564" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H564">
         <v>4</v>
       </c>
       <c r="I564" t="s">
         <v>2068</v>
       </c>
       <c r="J564" t="s">
         <v>2068</v>
       </c>
       <c r="K564"/>
       <c r="L564"/>
       <c r="M564"/>
       <c r="N564" t="s">
         <v>2068</v>
       </c>
     </row>
     <row r="565" spans="1:14">
       <c r="A565">
         <v>564</v>
       </c>
       <c r="B565" t="s">
         <v>14</v>
       </c>
       <c r="C565" t="s">
@@ -30374,521 +30378,521 @@
       <c r="M565"/>
       <c r="N565" t="s">
         <v>2069</v>
       </c>
     </row>
     <row r="566" spans="1:14">
       <c r="A566">
         <v>565</v>
       </c>
       <c r="B566" t="s">
         <v>14</v>
       </c>
       <c r="C566" t="s">
         <v>2070</v>
       </c>
       <c r="D566" t="s">
         <v>1997</v>
       </c>
       <c r="E566" t="s">
         <v>2071</v>
       </c>
       <c r="F566" t="s">
         <v>35</v>
       </c>
       <c r="G566" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H566">
         <v>4</v>
       </c>
       <c r="I566" t="s">
         <v>2069</v>
       </c>
       <c r="J566" t="s">
         <v>2069</v>
       </c>
       <c r="K566" t="s">
         <v>2072</v>
       </c>
       <c r="L566"/>
       <c r="M566"/>
       <c r="N566" t="s">
         <v>2069</v>
       </c>
     </row>
     <row r="567" spans="1:14">
       <c r="A567">
         <v>566</v>
       </c>
       <c r="B567"/>
       <c r="C567" t="s">
         <v>2073</v>
       </c>
       <c r="D567" t="s">
         <v>2074</v>
       </c>
       <c r="E567"/>
       <c r="F567" t="s">
         <v>60</v>
       </c>
       <c r="G567" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H567">
         <v>4</v>
       </c>
       <c r="I567" t="s">
         <v>2075</v>
       </c>
       <c r="J567" t="s">
         <v>2075</v>
       </c>
       <c r="K567"/>
       <c r="L567"/>
       <c r="M567"/>
       <c r="N567" t="s">
         <v>2075</v>
       </c>
     </row>
     <row r="568" spans="1:14">
       <c r="A568">
         <v>567</v>
       </c>
       <c r="B568" t="s">
         <v>14</v>
       </c>
       <c r="C568" t="s">
         <v>683</v>
       </c>
       <c r="D568" t="s">
         <v>2076</v>
       </c>
       <c r="E568"/>
       <c r="F568" t="s">
         <v>43</v>
       </c>
       <c r="G568" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H568">
         <v>4</v>
       </c>
       <c r="I568" t="s">
         <v>2077</v>
       </c>
       <c r="J568" t="s">
         <v>2077</v>
       </c>
       <c r="K568"/>
       <c r="L568"/>
       <c r="M568"/>
       <c r="N568" t="s">
         <v>2077</v>
       </c>
     </row>
     <row r="569" spans="1:14">
       <c r="A569">
         <v>568</v>
       </c>
       <c r="B569" t="s">
         <v>14</v>
       </c>
       <c r="C569" t="s">
         <v>2078</v>
       </c>
       <c r="D569" t="s">
         <v>2079</v>
       </c>
       <c r="E569"/>
       <c r="F569" t="s">
         <v>35</v>
       </c>
       <c r="G569" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H569">
         <v>4</v>
       </c>
       <c r="I569" t="s">
         <v>1700</v>
       </c>
       <c r="J569" t="s">
         <v>1700</v>
       </c>
       <c r="K569"/>
       <c r="L569"/>
       <c r="M569"/>
       <c r="N569" t="s">
         <v>1700</v>
       </c>
     </row>
     <row r="570" spans="1:14">
       <c r="A570">
         <v>569</v>
       </c>
       <c r="B570"/>
       <c r="C570" t="s">
         <v>1990</v>
       </c>
       <c r="D570" t="s">
         <v>2080</v>
       </c>
       <c r="E570"/>
       <c r="F570" t="s">
         <v>1361</v>
       </c>
       <c r="G570" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H570">
         <v>4</v>
       </c>
       <c r="I570" t="s">
         <v>2081</v>
       </c>
       <c r="J570" t="s">
         <v>2081</v>
       </c>
       <c r="K570"/>
       <c r="L570"/>
       <c r="M570"/>
       <c r="N570" t="s">
         <v>2081</v>
       </c>
     </row>
     <row r="571" spans="1:14">
       <c r="A571">
         <v>570</v>
       </c>
       <c r="B571"/>
       <c r="C571" t="s">
         <v>2082</v>
       </c>
       <c r="D571" t="s">
         <v>2083</v>
       </c>
       <c r="E571"/>
       <c r="F571" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G571" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H571">
         <v>4</v>
       </c>
       <c r="I571" t="s">
         <v>1414</v>
       </c>
       <c r="J571" t="s">
         <v>1414</v>
       </c>
       <c r="K571"/>
       <c r="L571"/>
       <c r="M571"/>
       <c r="N571" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="572" spans="1:14">
       <c r="A572">
         <v>571</v>
       </c>
       <c r="B572" t="s">
         <v>14</v>
       </c>
       <c r="C572" t="s">
         <v>2084</v>
       </c>
       <c r="D572" t="s">
         <v>2085</v>
       </c>
       <c r="E572" t="s">
         <v>1202</v>
       </c>
       <c r="F572" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G572" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H572">
         <v>4</v>
       </c>
       <c r="I572" t="s">
         <v>2086</v>
       </c>
       <c r="J572" t="s">
         <v>2086</v>
       </c>
       <c r="K572"/>
       <c r="L572"/>
       <c r="M572"/>
       <c r="N572" t="s">
         <v>2086</v>
       </c>
     </row>
     <row r="573" spans="1:14">
       <c r="A573">
         <v>572</v>
       </c>
       <c r="B573" t="s">
         <v>14</v>
       </c>
       <c r="C573" t="s">
         <v>15</v>
       </c>
       <c r="D573" t="s">
         <v>1201</v>
       </c>
       <c r="E573" t="s">
         <v>1202</v>
       </c>
       <c r="F573" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G573" t="s">
         <v>19</v>
       </c>
       <c r="H573">
         <v>4</v>
       </c>
       <c r="I573" t="s">
         <v>2087</v>
       </c>
       <c r="J573" t="s">
         <v>2087</v>
       </c>
       <c r="K573"/>
       <c r="L573"/>
       <c r="M573"/>
       <c r="N573" t="s">
         <v>2087</v>
       </c>
     </row>
     <row r="574" spans="1:14">
       <c r="A574">
         <v>573</v>
       </c>
       <c r="B574" t="s">
         <v>14</v>
       </c>
       <c r="C574" t="s">
         <v>1604</v>
       </c>
       <c r="D574" t="s">
         <v>2088</v>
       </c>
       <c r="E574"/>
       <c r="F574" t="s">
         <v>35</v>
       </c>
       <c r="G574" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H574">
         <v>4</v>
       </c>
       <c r="I574" t="s">
         <v>2089</v>
       </c>
       <c r="J574" t="s">
         <v>2090</v>
       </c>
       <c r="K574" t="s">
         <v>2089</v>
       </c>
       <c r="L574"/>
       <c r="M574"/>
       <c r="N574" t="s">
         <v>2089</v>
       </c>
     </row>
     <row r="575" spans="1:14">
       <c r="A575">
         <v>574</v>
       </c>
       <c r="B575" t="s">
         <v>14</v>
       </c>
       <c r="C575" t="s">
         <v>2091</v>
       </c>
       <c r="D575" t="s">
         <v>2053</v>
       </c>
       <c r="E575" t="s">
         <v>42</v>
       </c>
       <c r="F575" t="s">
         <v>43</v>
       </c>
       <c r="G575" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H575">
         <v>4</v>
       </c>
       <c r="I575" t="s">
         <v>985</v>
       </c>
       <c r="J575" t="s">
         <v>985</v>
       </c>
       <c r="K575"/>
       <c r="L575"/>
       <c r="M575"/>
       <c r="N575" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="576" spans="1:14">
       <c r="A576">
         <v>575</v>
       </c>
       <c r="B576" t="s">
         <v>14</v>
       </c>
       <c r="C576" t="s">
         <v>1893</v>
       </c>
       <c r="D576" t="s">
         <v>2092</v>
       </c>
       <c r="E576"/>
       <c r="F576" t="s">
         <v>35</v>
       </c>
       <c r="G576" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H576">
         <v>4</v>
       </c>
       <c r="I576" t="s">
         <v>2093</v>
       </c>
       <c r="J576" t="s">
         <v>2093</v>
       </c>
       <c r="K576" t="s">
         <v>1617</v>
       </c>
       <c r="L576" t="s">
         <v>1372</v>
       </c>
       <c r="M576" t="s">
         <v>2094</v>
       </c>
       <c r="N576" t="s">
         <v>2093</v>
       </c>
     </row>
     <row r="577" spans="1:14">
       <c r="A577">
         <v>576</v>
       </c>
       <c r="B577" t="s">
         <v>14</v>
       </c>
       <c r="C577" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
       <c r="D577" t="s">
         <v>2095</v>
       </c>
       <c r="E577" t="s">
         <v>789</v>
       </c>
       <c r="F577" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G577" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H577">
         <v>4</v>
       </c>
       <c r="I577" t="s">
         <v>1796</v>
       </c>
       <c r="J577" t="s">
         <v>1796</v>
       </c>
       <c r="K577"/>
       <c r="L577"/>
       <c r="M577"/>
       <c r="N577" t="s">
         <v>1796</v>
       </c>
     </row>
     <row r="578" spans="1:14">
       <c r="A578">
         <v>577</v>
       </c>
       <c r="B578"/>
       <c r="C578" t="s">
         <v>1506</v>
       </c>
       <c r="D578" t="s">
         <v>1446</v>
       </c>
       <c r="E578"/>
       <c r="F578" t="s">
         <v>35</v>
       </c>
       <c r="G578" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H578">
         <v>4</v>
       </c>
       <c r="I578" t="s">
         <v>2096</v>
       </c>
       <c r="J578" t="s">
         <v>2096</v>
       </c>
       <c r="K578" t="s">
         <v>2097</v>
       </c>
       <c r="L578"/>
       <c r="M578"/>
       <c r="N578" t="s">
         <v>2096</v>
       </c>
     </row>
     <row r="579" spans="1:14">
       <c r="A579">
         <v>578</v>
       </c>
       <c r="B579" t="s">
         <v>14</v>
       </c>
       <c r="C579" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D579" t="s">
         <v>2098</v>
       </c>
       <c r="E579" t="s">
         <v>2099</v>
       </c>
       <c r="F579" t="s">
         <v>35</v>
       </c>
       <c r="G579" t="s">
         <v>19</v>
       </c>
       <c r="H579">
         <v>4</v>
       </c>
       <c r="I579" t="s">
         <v>2096</v>
       </c>
       <c r="J579" t="s">
         <v>2096</v>
       </c>
       <c r="K579"/>
       <c r="L579"/>
       <c r="M579"/>
@@ -30932,157 +30936,157 @@
       <c r="M580"/>
       <c r="N580" t="s">
         <v>2102</v>
       </c>
     </row>
     <row r="581" spans="1:14">
       <c r="A581">
         <v>580</v>
       </c>
       <c r="B581" t="s">
         <v>14</v>
       </c>
       <c r="C581" t="s">
         <v>1641</v>
       </c>
       <c r="D581" t="s">
         <v>2104</v>
       </c>
       <c r="E581" t="s">
         <v>852</v>
       </c>
       <c r="F581" t="s">
         <v>30</v>
       </c>
       <c r="G581" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H581">
         <v>4</v>
       </c>
       <c r="I581" t="s">
         <v>2105</v>
       </c>
       <c r="J581" t="s">
         <v>2105</v>
       </c>
       <c r="K581" t="s">
         <v>2106</v>
       </c>
       <c r="L581"/>
       <c r="M581"/>
       <c r="N581" t="s">
         <v>2105</v>
       </c>
     </row>
     <row r="582" spans="1:14">
       <c r="A582">
         <v>581</v>
       </c>
       <c r="B582"/>
       <c r="C582" t="s">
         <v>2084</v>
       </c>
       <c r="D582" t="s">
         <v>2107</v>
       </c>
       <c r="E582"/>
       <c r="F582" t="s">
         <v>60</v>
       </c>
       <c r="G582" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H582">
         <v>4</v>
       </c>
       <c r="I582" t="s">
         <v>2090</v>
       </c>
       <c r="J582" t="s">
         <v>2090</v>
       </c>
       <c r="K582"/>
       <c r="L582"/>
       <c r="M582"/>
       <c r="N582" t="s">
         <v>2090</v>
       </c>
     </row>
     <row r="583" spans="1:14">
       <c r="A583">
         <v>582</v>
       </c>
       <c r="B583"/>
       <c r="C583" t="s">
         <v>2108</v>
       </c>
       <c r="D583" t="s">
         <v>2109</v>
       </c>
       <c r="E583"/>
       <c r="F583" t="s">
         <v>43</v>
       </c>
       <c r="G583" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H583">
         <v>4</v>
       </c>
       <c r="I583" t="s">
         <v>2110</v>
       </c>
       <c r="J583" t="s">
         <v>2110</v>
       </c>
       <c r="K583"/>
       <c r="L583"/>
       <c r="M583"/>
       <c r="N583" t="s">
         <v>2110</v>
       </c>
     </row>
     <row r="584" spans="1:14">
       <c r="A584">
         <v>583</v>
       </c>
       <c r="B584" t="s">
         <v>14</v>
       </c>
       <c r="C584" t="s">
         <v>714</v>
       </c>
       <c r="D584" t="s">
         <v>930</v>
       </c>
       <c r="E584"/>
       <c r="F584" t="s">
         <v>60</v>
       </c>
       <c r="G584" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H584">
         <v>4</v>
       </c>
       <c r="I584" t="s">
         <v>2111</v>
       </c>
       <c r="J584" t="s">
         <v>2112</v>
       </c>
       <c r="K584" t="s">
         <v>2111</v>
       </c>
       <c r="L584"/>
       <c r="M584"/>
       <c r="N584" t="s">
         <v>2111</v>
       </c>
     </row>
     <row r="585" spans="1:14">
       <c r="A585">
         <v>584</v>
       </c>
       <c r="B585" t="s">
         <v>14</v>
@@ -31219,202 +31223,202 @@
       <c r="J588" t="s">
         <v>2121</v>
       </c>
       <c r="K588"/>
       <c r="L588"/>
       <c r="M588"/>
       <c r="N588" t="s">
         <v>2121</v>
       </c>
     </row>
     <row r="589" spans="1:14">
       <c r="A589">
         <v>588</v>
       </c>
       <c r="B589" t="s">
         <v>14</v>
       </c>
       <c r="C589" t="s">
         <v>2122</v>
       </c>
       <c r="D589" t="s">
         <v>2123</v>
       </c>
       <c r="E589"/>
       <c r="F589" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G589" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H589">
         <v>4</v>
       </c>
       <c r="I589" t="s">
         <v>2124</v>
       </c>
       <c r="J589" t="s">
         <v>2124</v>
       </c>
       <c r="K589"/>
       <c r="L589"/>
       <c r="M589"/>
       <c r="N589" t="s">
         <v>2124</v>
       </c>
     </row>
     <row r="590" spans="1:14">
       <c r="A590">
         <v>589</v>
       </c>
       <c r="B590" t="s">
         <v>14</v>
       </c>
       <c r="C590" t="s">
         <v>2125</v>
       </c>
       <c r="D590" t="s">
         <v>2126</v>
       </c>
       <c r="E590"/>
       <c r="F590" t="s">
         <v>657</v>
       </c>
       <c r="G590" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H590">
         <v>4</v>
       </c>
       <c r="I590" t="s">
         <v>1919</v>
       </c>
       <c r="J590" t="s">
         <v>1919</v>
       </c>
       <c r="K590" t="s">
         <v>2127</v>
       </c>
       <c r="L590"/>
       <c r="M590"/>
       <c r="N590" t="s">
         <v>1919</v>
       </c>
     </row>
     <row r="591" spans="1:14">
       <c r="A591">
         <v>590</v>
       </c>
       <c r="B591"/>
       <c r="C591" t="s">
         <v>2128</v>
       </c>
       <c r="D591" t="s">
         <v>2129</v>
       </c>
       <c r="E591"/>
       <c r="F591" t="s">
         <v>30</v>
       </c>
       <c r="G591" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H591">
         <v>4</v>
       </c>
       <c r="I591" t="s">
         <v>2130</v>
       </c>
       <c r="J591" t="s">
         <v>2130</v>
       </c>
       <c r="K591"/>
       <c r="L591"/>
       <c r="M591"/>
       <c r="N591" t="s">
         <v>2130</v>
       </c>
     </row>
     <row r="592" spans="1:14">
       <c r="A592">
         <v>591</v>
       </c>
       <c r="B592" t="s">
         <v>14</v>
       </c>
       <c r="C592" t="s">
         <v>683</v>
       </c>
       <c r="D592" t="s">
         <v>2131</v>
       </c>
       <c r="E592" t="s">
         <v>2132</v>
       </c>
       <c r="F592" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G592" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H592">
         <v>4</v>
       </c>
       <c r="I592" t="s">
         <v>2133</v>
       </c>
       <c r="J592" t="s">
         <v>2133</v>
       </c>
       <c r="K592" t="s">
         <v>2134</v>
       </c>
       <c r="L592"/>
       <c r="M592"/>
       <c r="N592" t="s">
         <v>2133</v>
       </c>
     </row>
     <row r="593" spans="1:14">
       <c r="A593">
         <v>592</v>
       </c>
       <c r="B593" t="s">
         <v>14</v>
       </c>
       <c r="C593" t="s">
         <v>1341</v>
       </c>
       <c r="D593" t="s">
         <v>2135</v>
       </c>
       <c r="E593"/>
       <c r="F593" t="s">
         <v>30</v>
       </c>
       <c r="G593" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H593">
         <v>4</v>
       </c>
       <c r="I593" t="s">
         <v>2136</v>
       </c>
       <c r="J593" t="s">
         <v>2136</v>
       </c>
       <c r="K593"/>
       <c r="L593"/>
       <c r="M593"/>
       <c r="N593" t="s">
         <v>2136</v>
       </c>
     </row>
     <row r="594" spans="1:14">
       <c r="A594">
         <v>593</v>
       </c>
       <c r="B594" t="s">
         <v>14</v>
       </c>
       <c r="C594" t="s">
@@ -31442,85 +31446,85 @@
         <v>2137</v>
       </c>
       <c r="K594"/>
       <c r="L594"/>
       <c r="M594"/>
       <c r="N594" t="s">
         <v>2137</v>
       </c>
     </row>
     <row r="595" spans="1:14">
       <c r="A595">
         <v>594</v>
       </c>
       <c r="B595"/>
       <c r="C595" t="s">
         <v>1257</v>
       </c>
       <c r="D595" t="s">
         <v>2138</v>
       </c>
       <c r="E595"/>
       <c r="F595" t="s">
         <v>35</v>
       </c>
       <c r="G595" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H595">
         <v>4</v>
       </c>
       <c r="I595" t="s">
         <v>2139</v>
       </c>
       <c r="J595" t="s">
         <v>2139</v>
       </c>
       <c r="K595"/>
       <c r="L595"/>
       <c r="M595"/>
       <c r="N595" t="s">
         <v>2139</v>
       </c>
     </row>
     <row r="596" spans="1:14">
       <c r="A596">
         <v>595</v>
       </c>
       <c r="B596"/>
       <c r="C596" t="s">
         <v>825</v>
       </c>
       <c r="D596" t="s">
         <v>2140</v>
       </c>
       <c r="E596"/>
       <c r="F596" t="s">
         <v>930</v>
       </c>
       <c r="G596" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H596">
         <v>4</v>
       </c>
       <c r="I596" t="s">
         <v>1998</v>
       </c>
       <c r="J596" t="s">
         <v>1998</v>
       </c>
       <c r="K596" t="s">
         <v>2141</v>
       </c>
       <c r="L596"/>
       <c r="M596"/>
       <c r="N596" t="s">
         <v>1998</v>
       </c>
     </row>
     <row r="597" spans="1:14">
       <c r="A597">
         <v>596</v>
       </c>
       <c r="B597"/>
       <c r="C597" t="s">
@@ -31546,201 +31550,201 @@
         <v>2144</v>
       </c>
       <c r="K597"/>
       <c r="L597"/>
       <c r="M597"/>
       <c r="N597" t="s">
         <v>2144</v>
       </c>
     </row>
     <row r="598" spans="1:14">
       <c r="A598">
         <v>597</v>
       </c>
       <c r="B598"/>
       <c r="C598" t="s">
         <v>1152</v>
       </c>
       <c r="D598" t="s">
         <v>2145</v>
       </c>
       <c r="E598"/>
       <c r="F598" t="s">
         <v>60</v>
       </c>
       <c r="G598" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H598">
         <v>4</v>
       </c>
       <c r="I598" t="s">
         <v>2146</v>
       </c>
       <c r="J598" t="s">
         <v>2146</v>
       </c>
       <c r="K598"/>
       <c r="L598"/>
       <c r="M598"/>
       <c r="N598" t="s">
         <v>2146</v>
       </c>
     </row>
     <row r="599" spans="1:14">
       <c r="A599">
         <v>598</v>
       </c>
       <c r="B599"/>
       <c r="C599" t="s">
         <v>2147</v>
       </c>
       <c r="D599" t="s">
         <v>1964</v>
       </c>
       <c r="E599"/>
       <c r="F599" t="s">
         <v>25</v>
       </c>
       <c r="G599" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H599">
         <v>4</v>
       </c>
       <c r="I599" t="s">
         <v>2148</v>
       </c>
       <c r="J599" t="s">
         <v>2148</v>
       </c>
       <c r="K599" t="s">
         <v>2149</v>
       </c>
       <c r="L599" t="s">
         <v>2150</v>
       </c>
       <c r="M599" t="s">
         <v>2151</v>
       </c>
       <c r="N599" t="s">
         <v>2148</v>
       </c>
     </row>
     <row r="600" spans="1:14">
       <c r="A600">
         <v>599</v>
       </c>
       <c r="B600" t="s">
         <v>14</v>
       </c>
       <c r="C600" t="s">
         <v>1567</v>
       </c>
       <c r="D600" t="s">
         <v>2152</v>
       </c>
       <c r="E600"/>
       <c r="F600" t="s">
         <v>60</v>
       </c>
       <c r="G600" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H600">
         <v>4</v>
       </c>
       <c r="I600" t="s">
         <v>2153</v>
       </c>
       <c r="J600" t="s">
         <v>2153</v>
       </c>
       <c r="K600"/>
       <c r="L600"/>
       <c r="M600"/>
       <c r="N600" t="s">
         <v>2153</v>
       </c>
     </row>
     <row r="601" spans="1:14">
       <c r="A601">
         <v>600</v>
       </c>
       <c r="B601" t="s">
         <v>14</v>
       </c>
       <c r="C601" t="s">
         <v>1288</v>
       </c>
       <c r="D601" t="s">
         <v>2154</v>
       </c>
       <c r="E601" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
       <c r="F601" t="s">
         <v>25</v>
       </c>
       <c r="G601" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H601">
         <v>4</v>
       </c>
       <c r="I601" t="s">
         <v>2155</v>
       </c>
       <c r="J601" t="s">
         <v>2155</v>
       </c>
       <c r="K601"/>
       <c r="L601"/>
       <c r="M601"/>
       <c r="N601" t="s">
         <v>2155</v>
       </c>
     </row>
     <row r="602" spans="1:14">
       <c r="A602">
         <v>601</v>
       </c>
       <c r="B602" t="s">
         <v>14</v>
       </c>
       <c r="C602" t="s">
         <v>1510</v>
       </c>
       <c r="D602" t="s">
         <v>2156</v>
       </c>
       <c r="E602"/>
       <c r="F602" t="s">
         <v>2157</v>
       </c>
       <c r="G602" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H602">
         <v>4</v>
       </c>
       <c r="I602" t="s">
         <v>2158</v>
       </c>
       <c r="J602" t="s">
         <v>2158</v>
       </c>
       <c r="K602" t="s">
         <v>2159</v>
       </c>
       <c r="L602"/>
       <c r="M602"/>
       <c r="N602" t="s">
         <v>2158</v>
       </c>
     </row>
     <row r="603" spans="1:14">
       <c r="A603">
         <v>602</v>
       </c>
       <c r="B603" t="s">
         <v>14</v>
@@ -31758,61 +31762,61 @@
       <c r="G603" t="s">
         <v>19</v>
       </c>
       <c r="H603">
         <v>4</v>
       </c>
       <c r="I603" t="s">
         <v>2161</v>
       </c>
       <c r="J603" t="s">
         <v>2161</v>
       </c>
       <c r="K603"/>
       <c r="L603"/>
       <c r="M603"/>
       <c r="N603" t="s">
         <v>2161</v>
       </c>
     </row>
     <row r="604" spans="1:14">
       <c r="A604">
         <v>603</v>
       </c>
       <c r="B604"/>
       <c r="C604" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="D604" t="s">
         <v>2162</v>
       </c>
       <c r="E604"/>
       <c r="F604" t="s">
         <v>60</v>
       </c>
       <c r="G604" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H604">
         <v>4</v>
       </c>
       <c r="I604" t="s">
         <v>1657</v>
       </c>
       <c r="J604" t="s">
         <v>1657</v>
       </c>
       <c r="K604"/>
       <c r="L604"/>
       <c r="M604"/>
       <c r="N604" t="s">
         <v>1657</v>
       </c>
     </row>
     <row r="605" spans="1:14">
       <c r="A605">
         <v>604</v>
       </c>
       <c r="B605" t="s">
         <v>14</v>
       </c>
       <c r="C605" t="s">
@@ -31952,89 +31956,89 @@
       <c r="M608"/>
       <c r="N608" t="s">
         <v>1774</v>
       </c>
     </row>
     <row r="609" spans="1:14">
       <c r="A609">
         <v>608</v>
       </c>
       <c r="B609" t="s">
         <v>14</v>
       </c>
       <c r="C609" t="s">
         <v>2175</v>
       </c>
       <c r="D609" t="s">
         <v>1264</v>
       </c>
       <c r="E609" t="s">
         <v>2176</v>
       </c>
       <c r="F609" t="s">
         <v>1266</v>
       </c>
       <c r="G609" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H609">
         <v>4</v>
       </c>
       <c r="I609" t="s">
         <v>1774</v>
       </c>
       <c r="J609" t="s">
         <v>1774</v>
       </c>
       <c r="K609"/>
       <c r="L609"/>
       <c r="M609"/>
       <c r="N609" t="s">
         <v>1774</v>
       </c>
     </row>
     <row r="610" spans="1:14">
       <c r="A610">
         <v>609</v>
       </c>
       <c r="B610" t="s">
         <v>14</v>
       </c>
       <c r="C610" t="s">
         <v>2001</v>
       </c>
       <c r="D610" t="s">
         <v>2177</v>
       </c>
       <c r="E610" t="s">
         <v>2178</v>
       </c>
       <c r="F610" t="s">
         <v>30</v>
       </c>
       <c r="G610" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H610">
         <v>4</v>
       </c>
       <c r="I610" t="s">
         <v>2179</v>
       </c>
       <c r="J610" t="s">
         <v>2179</v>
       </c>
       <c r="K610"/>
       <c r="L610"/>
       <c r="M610"/>
       <c r="N610" t="s">
         <v>2179</v>
       </c>
     </row>
     <row r="611" spans="1:14">
       <c r="A611">
         <v>610</v>
       </c>
       <c r="B611" t="s">
         <v>14</v>
       </c>
       <c r="C611" t="s">
@@ -32104,235 +32108,235 @@
       <c r="M612" t="s">
         <v>2184</v>
       </c>
       <c r="N612" t="s">
         <v>2184</v>
       </c>
     </row>
     <row r="613" spans="1:14">
       <c r="A613">
         <v>612</v>
       </c>
       <c r="B613" t="s">
         <v>14</v>
       </c>
       <c r="C613" t="s">
         <v>2187</v>
       </c>
       <c r="D613" t="s">
         <v>930</v>
       </c>
       <c r="E613"/>
       <c r="F613" t="s">
         <v>25</v>
       </c>
       <c r="G613" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H613">
         <v>4</v>
       </c>
       <c r="I613" t="s">
         <v>2188</v>
       </c>
       <c r="J613" t="s">
         <v>2189</v>
       </c>
       <c r="K613" t="s">
         <v>2188</v>
       </c>
       <c r="L613"/>
       <c r="M613"/>
       <c r="N613" t="s">
         <v>2188</v>
       </c>
     </row>
     <row r="614" spans="1:14">
       <c r="A614">
         <v>613</v>
       </c>
       <c r="B614" t="s">
         <v>14</v>
       </c>
       <c r="C614" t="s">
         <v>2190</v>
       </c>
       <c r="D614" t="s">
         <v>2191</v>
       </c>
       <c r="E614" t="s">
         <v>2192</v>
       </c>
       <c r="F614" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G614" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H614">
         <v>4</v>
       </c>
       <c r="I614" t="s">
         <v>2193</v>
       </c>
       <c r="J614" t="s">
         <v>2193</v>
       </c>
       <c r="K614"/>
       <c r="L614"/>
       <c r="M614"/>
       <c r="N614" t="s">
         <v>2193</v>
       </c>
     </row>
     <row r="615" spans="1:14">
       <c r="A615">
         <v>614</v>
       </c>
       <c r="B615"/>
       <c r="C615" t="s">
         <v>2187</v>
       </c>
       <c r="D615" t="s">
         <v>2194</v>
       </c>
       <c r="E615" t="s">
         <v>2195</v>
       </c>
       <c r="F615" t="s">
         <v>948</v>
       </c>
       <c r="G615" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H615">
         <v>4</v>
       </c>
       <c r="I615" t="s">
         <v>2196</v>
       </c>
       <c r="J615" t="s">
         <v>2196</v>
       </c>
       <c r="K615"/>
       <c r="L615"/>
       <c r="M615"/>
       <c r="N615" t="s">
         <v>2196</v>
       </c>
     </row>
     <row r="616" spans="1:14">
       <c r="A616">
         <v>615</v>
       </c>
       <c r="B616"/>
       <c r="C616" t="s">
         <v>2197</v>
       </c>
       <c r="D616" t="s">
         <v>711</v>
       </c>
       <c r="E616"/>
       <c r="F616" t="s">
         <v>712</v>
       </c>
       <c r="G616" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H616">
         <v>4</v>
       </c>
       <c r="I616" t="s">
         <v>2198</v>
       </c>
       <c r="J616" t="s">
         <v>2198</v>
       </c>
       <c r="K616"/>
       <c r="L616"/>
       <c r="M616"/>
       <c r="N616" t="s">
         <v>2198</v>
       </c>
     </row>
     <row r="617" spans="1:14">
       <c r="A617">
         <v>616</v>
       </c>
       <c r="B617" t="s">
         <v>14</v>
       </c>
       <c r="C617" t="s">
         <v>2187</v>
       </c>
       <c r="D617" t="s">
         <v>2199</v>
       </c>
       <c r="E617"/>
       <c r="F617" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="G617" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H617">
         <v>4</v>
       </c>
       <c r="I617" t="s">
         <v>2200</v>
       </c>
       <c r="J617" t="s">
         <v>2200</v>
       </c>
       <c r="K617"/>
       <c r="L617"/>
       <c r="M617"/>
       <c r="N617" t="s">
         <v>2200</v>
       </c>
     </row>
     <row r="618" spans="1:14">
       <c r="A618">
         <v>617</v>
       </c>
       <c r="B618" t="s">
         <v>1478</v>
       </c>
       <c r="C618" t="s">
         <v>2201</v>
       </c>
       <c r="D618" t="s">
         <v>1480</v>
       </c>
       <c r="E618" t="s">
         <v>1481</v>
       </c>
       <c r="F618" t="s">
         <v>1482</v>
       </c>
       <c r="G618" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H618">
         <v>4</v>
       </c>
       <c r="I618" t="s">
         <v>2202</v>
       </c>
       <c r="J618" t="s">
         <v>2202</v>
       </c>
       <c r="K618"/>
       <c r="L618"/>
       <c r="M618"/>
       <c r="N618" t="s">
         <v>2202</v>
       </c>
     </row>
     <row r="619" spans="1:14">
       <c r="A619">
         <v>618</v>
       </c>
       <c r="B619" t="s">
         <v>14</v>
       </c>
       <c r="C619" t="s">
@@ -32360,539 +32364,539 @@
       <c r="K619"/>
       <c r="L619"/>
       <c r="M619"/>
       <c r="N619" t="s">
         <v>2204</v>
       </c>
     </row>
     <row r="620" spans="1:14">
       <c r="A620">
         <v>619</v>
       </c>
       <c r="B620" t="s">
         <v>14</v>
       </c>
       <c r="C620" t="s">
         <v>2205</v>
       </c>
       <c r="D620" t="s">
         <v>2206</v>
       </c>
       <c r="E620"/>
       <c r="F620" t="s">
         <v>30</v>
       </c>
       <c r="G620" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H620">
         <v>4</v>
       </c>
       <c r="I620" t="s">
         <v>46</v>
       </c>
       <c r="J620" t="s">
         <v>46</v>
       </c>
       <c r="K620"/>
       <c r="L620"/>
       <c r="M620"/>
       <c r="N620" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="621" spans="1:14">
       <c r="A621">
         <v>620</v>
       </c>
       <c r="B621" t="s">
         <v>14</v>
       </c>
       <c r="C621" t="s">
         <v>1756</v>
       </c>
       <c r="D621" t="s">
         <v>1264</v>
       </c>
       <c r="E621" t="s">
         <v>1265</v>
       </c>
       <c r="F621" t="s">
         <v>1266</v>
       </c>
       <c r="G621" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H621">
         <v>4</v>
       </c>
       <c r="I621" t="s">
         <v>2207</v>
       </c>
       <c r="J621" t="s">
         <v>2207</v>
       </c>
       <c r="K621"/>
       <c r="L621"/>
       <c r="M621"/>
       <c r="N621" t="s">
         <v>2207</v>
       </c>
     </row>
     <row r="622" spans="1:14">
       <c r="A622">
         <v>621</v>
       </c>
       <c r="B622" t="s">
         <v>14</v>
       </c>
       <c r="C622" t="s">
         <v>1506</v>
       </c>
       <c r="D622" t="s">
         <v>2208</v>
       </c>
       <c r="E622"/>
       <c r="F622" t="s">
         <v>570</v>
       </c>
       <c r="G622" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H622">
         <v>4</v>
       </c>
       <c r="I622" t="s">
         <v>2209</v>
       </c>
       <c r="J622" t="s">
         <v>2209</v>
       </c>
       <c r="K622"/>
       <c r="L622"/>
       <c r="M622"/>
       <c r="N622" t="s">
         <v>2209</v>
       </c>
     </row>
     <row r="623" spans="1:14">
       <c r="A623">
         <v>622</v>
       </c>
       <c r="B623" t="s">
         <v>14</v>
       </c>
       <c r="C623" t="s">
         <v>1604</v>
       </c>
       <c r="D623" t="s">
         <v>2210</v>
       </c>
       <c r="E623" t="s">
         <v>2211</v>
       </c>
       <c r="F623" t="s">
         <v>2212</v>
       </c>
       <c r="G623" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H623">
         <v>4</v>
       </c>
       <c r="I623" t="s">
         <v>2213</v>
       </c>
       <c r="J623" t="s">
         <v>2213</v>
       </c>
       <c r="K623"/>
       <c r="L623"/>
       <c r="M623"/>
       <c r="N623" t="s">
         <v>2213</v>
       </c>
     </row>
     <row r="624" spans="1:14">
       <c r="A624">
         <v>623</v>
       </c>
       <c r="B624"/>
       <c r="C624" t="s">
         <v>683</v>
       </c>
       <c r="D624" t="s">
         <v>1244</v>
       </c>
       <c r="E624" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="F624" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G624" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H624">
         <v>4</v>
       </c>
       <c r="I624" t="s">
         <v>2214</v>
       </c>
       <c r="J624" t="s">
         <v>2214</v>
       </c>
       <c r="K624"/>
       <c r="L624"/>
       <c r="M624"/>
       <c r="N624" t="s">
         <v>2214</v>
       </c>
     </row>
     <row r="625" spans="1:14">
       <c r="A625">
         <v>624</v>
       </c>
       <c r="B625" t="s">
         <v>14</v>
       </c>
       <c r="C625" t="s">
         <v>1464</v>
       </c>
       <c r="D625" t="s">
         <v>2215</v>
       </c>
       <c r="E625" t="s">
         <v>1265</v>
       </c>
       <c r="F625" t="s">
         <v>1266</v>
       </c>
       <c r="G625" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H625">
         <v>4</v>
       </c>
       <c r="I625" t="s">
         <v>2216</v>
       </c>
       <c r="J625" t="s">
         <v>2216</v>
       </c>
       <c r="K625"/>
       <c r="L625"/>
       <c r="M625"/>
       <c r="N625" t="s">
         <v>2216</v>
       </c>
     </row>
     <row r="626" spans="1:14">
       <c r="A626">
         <v>625</v>
       </c>
       <c r="B626" t="s">
         <v>14</v>
       </c>
       <c r="C626" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D626" t="s">
         <v>2217</v>
       </c>
       <c r="E626" t="s">
         <v>2195</v>
       </c>
       <c r="F626" t="s">
         <v>30</v>
       </c>
       <c r="G626" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H626">
         <v>4</v>
       </c>
       <c r="I626" t="s">
         <v>2218</v>
       </c>
       <c r="J626" t="s">
         <v>2218</v>
       </c>
       <c r="K626"/>
       <c r="L626"/>
       <c r="M626"/>
       <c r="N626" t="s">
         <v>2218</v>
       </c>
     </row>
     <row r="627" spans="1:14">
       <c r="A627">
         <v>626</v>
       </c>
       <c r="B627"/>
       <c r="C627" t="s">
         <v>2219</v>
       </c>
       <c r="D627" t="s">
         <v>2220</v>
       </c>
       <c r="E627"/>
       <c r="F627" t="s">
         <v>43</v>
       </c>
       <c r="G627" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H627">
         <v>4</v>
       </c>
       <c r="I627" t="s">
         <v>2221</v>
       </c>
       <c r="J627" t="s">
         <v>2221</v>
       </c>
       <c r="K627"/>
       <c r="L627"/>
       <c r="M627"/>
       <c r="N627" t="s">
         <v>2221</v>
       </c>
     </row>
     <row r="628" spans="1:14">
       <c r="A628">
         <v>627</v>
       </c>
       <c r="B628" t="s">
         <v>14</v>
       </c>
       <c r="C628" t="s">
         <v>1220</v>
       </c>
       <c r="D628" t="s">
         <v>2222</v>
       </c>
       <c r="E628"/>
       <c r="F628" t="s">
         <v>35</v>
       </c>
       <c r="G628" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H628">
         <v>4</v>
       </c>
       <c r="I628" t="s">
         <v>2221</v>
       </c>
       <c r="J628" t="s">
         <v>2223</v>
       </c>
       <c r="K628" t="s">
         <v>2221</v>
       </c>
       <c r="L628"/>
       <c r="M628"/>
       <c r="N628" t="s">
         <v>2221</v>
       </c>
     </row>
     <row r="629" spans="1:14">
       <c r="A629">
         <v>628</v>
       </c>
       <c r="B629" t="s">
         <v>14</v>
       </c>
       <c r="C629" t="s">
         <v>1641</v>
       </c>
       <c r="D629" t="s">
         <v>2224</v>
       </c>
       <c r="E629"/>
       <c r="F629" t="s">
         <v>30</v>
       </c>
       <c r="G629" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H629">
         <v>4</v>
       </c>
       <c r="I629" t="s">
         <v>2225</v>
       </c>
       <c r="J629" t="s">
         <v>2225</v>
       </c>
       <c r="K629" t="s">
         <v>2226</v>
       </c>
       <c r="L629"/>
       <c r="M629"/>
       <c r="N629" t="s">
         <v>2225</v>
       </c>
     </row>
     <row r="630" spans="1:14">
       <c r="A630">
         <v>629</v>
       </c>
       <c r="B630" t="s">
         <v>14</v>
       </c>
       <c r="C630" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D630" t="s">
         <v>2227</v>
       </c>
       <c r="E630"/>
       <c r="F630" t="s">
         <v>35</v>
       </c>
       <c r="G630" t="s">
         <v>19</v>
       </c>
       <c r="H630">
         <v>4</v>
       </c>
       <c r="I630" t="s">
         <v>1985</v>
       </c>
       <c r="J630" t="s">
         <v>2228</v>
       </c>
       <c r="K630" t="s">
         <v>2229</v>
       </c>
       <c r="L630" t="s">
         <v>1985</v>
       </c>
       <c r="M630" t="s">
         <v>2230</v>
       </c>
       <c r="N630" t="s">
         <v>1985</v>
       </c>
     </row>
     <row r="631" spans="1:14">
       <c r="A631">
         <v>630</v>
       </c>
       <c r="B631" t="s">
         <v>14</v>
       </c>
       <c r="C631" t="s">
         <v>2231</v>
       </c>
       <c r="D631" t="s">
         <v>2232</v>
       </c>
       <c r="E631"/>
       <c r="F631" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G631" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H631">
         <v>4</v>
       </c>
       <c r="I631" t="s">
         <v>2233</v>
       </c>
       <c r="J631" t="s">
         <v>2233</v>
       </c>
       <c r="K631"/>
       <c r="L631"/>
       <c r="M631"/>
       <c r="N631" t="s">
         <v>2233</v>
       </c>
     </row>
     <row r="632" spans="1:14">
       <c r="A632">
         <v>631</v>
       </c>
       <c r="B632"/>
       <c r="C632" t="s">
         <v>2234</v>
       </c>
       <c r="D632" t="s">
         <v>2235</v>
       </c>
       <c r="E632"/>
       <c r="F632" t="s">
         <v>2236</v>
       </c>
       <c r="G632" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H632">
         <v>4</v>
       </c>
       <c r="I632" t="s">
         <v>2237</v>
       </c>
       <c r="J632" t="s">
         <v>2237</v>
       </c>
       <c r="K632" t="s">
         <v>2238</v>
       </c>
       <c r="L632" t="s">
         <v>2239</v>
       </c>
       <c r="M632" t="s">
         <v>2240</v>
       </c>
       <c r="N632" t="s">
         <v>2237</v>
       </c>
     </row>
     <row r="633" spans="1:14">
       <c r="A633">
         <v>632</v>
       </c>
       <c r="B633" t="s">
         <v>14</v>
       </c>
       <c r="C633" t="s">
         <v>2241</v>
       </c>
       <c r="D633" t="s">
         <v>2242</v>
       </c>
       <c r="E633"/>
       <c r="F633" t="s">
         <v>60</v>
       </c>
       <c r="G633" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H633">
         <v>4</v>
       </c>
       <c r="I633" t="s">
         <v>2243</v>
       </c>
       <c r="J633" t="s">
         <v>2243</v>
       </c>
       <c r="K633"/>
       <c r="L633"/>
       <c r="M633"/>
       <c r="N633" t="s">
         <v>2243</v>
       </c>
     </row>
     <row r="634" spans="1:14">
       <c r="A634">
         <v>633</v>
       </c>
       <c r="B634" t="s">
         <v>14</v>
       </c>
       <c r="C634" t="s">
@@ -32910,173 +32914,173 @@
       </c>
       <c r="H634">
         <v>4</v>
       </c>
       <c r="I634" t="s">
         <v>2246</v>
       </c>
       <c r="J634" t="s">
         <v>2246</v>
       </c>
       <c r="K634"/>
       <c r="L634"/>
       <c r="M634"/>
       <c r="N634" t="s">
         <v>2246</v>
       </c>
     </row>
     <row r="635" spans="1:14">
       <c r="A635">
         <v>634</v>
       </c>
       <c r="B635" t="s">
         <v>14</v>
       </c>
       <c r="C635" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D635" t="s">
         <v>2247</v>
       </c>
       <c r="E635" t="s">
         <v>696</v>
       </c>
       <c r="F635" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G635" t="s">
         <v>19</v>
       </c>
       <c r="H635">
         <v>4</v>
       </c>
       <c r="I635" t="s">
         <v>2248</v>
       </c>
       <c r="J635" t="s">
         <v>2248</v>
       </c>
       <c r="K635" t="s">
         <v>2249</v>
       </c>
       <c r="L635"/>
       <c r="M635"/>
       <c r="N635" t="s">
         <v>2248</v>
       </c>
     </row>
     <row r="636" spans="1:14">
       <c r="A636">
         <v>635</v>
       </c>
       <c r="B636" t="s">
         <v>14</v>
       </c>
       <c r="C636" t="s">
         <v>2250</v>
       </c>
       <c r="D636" t="s">
         <v>1171</v>
       </c>
       <c r="E636" t="s">
         <v>2251</v>
       </c>
       <c r="F636" t="s">
         <v>30</v>
       </c>
       <c r="G636" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H636">
         <v>4</v>
       </c>
       <c r="I636" t="s">
         <v>2252</v>
       </c>
       <c r="J636" t="s">
         <v>2252</v>
       </c>
       <c r="K636"/>
       <c r="L636"/>
       <c r="M636"/>
       <c r="N636" t="s">
         <v>2252</v>
       </c>
     </row>
     <row r="637" spans="1:14">
       <c r="A637">
         <v>636</v>
       </c>
       <c r="B637"/>
       <c r="C637" t="s">
         <v>1341</v>
       </c>
       <c r="D637" t="s">
         <v>2253</v>
       </c>
       <c r="E637"/>
       <c r="F637" t="s">
         <v>30</v>
       </c>
       <c r="G637" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H637">
         <v>4</v>
       </c>
       <c r="I637" t="s">
         <v>2254</v>
       </c>
       <c r="J637" t="s">
         <v>2254</v>
       </c>
       <c r="K637"/>
       <c r="L637"/>
       <c r="M637"/>
       <c r="N637" t="s">
         <v>2254</v>
       </c>
     </row>
     <row r="638" spans="1:14">
       <c r="A638">
         <v>637</v>
       </c>
       <c r="B638" t="s">
         <v>14</v>
       </c>
       <c r="C638" t="s">
         <v>1641</v>
       </c>
       <c r="D638" t="s">
         <v>2255</v>
       </c>
       <c r="E638"/>
       <c r="F638" t="s">
         <v>35</v>
       </c>
       <c r="G638" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H638">
         <v>4</v>
       </c>
       <c r="I638" t="s">
         <v>2256</v>
       </c>
       <c r="J638" t="s">
         <v>2256</v>
       </c>
       <c r="K638" t="s">
         <v>2257</v>
       </c>
       <c r="L638"/>
       <c r="M638"/>
       <c r="N638" t="s">
         <v>2256</v>
       </c>
     </row>
     <row r="639" spans="1:14">
       <c r="A639">
         <v>638</v>
       </c>
       <c r="B639" t="s">
         <v>14</v>
@@ -33108,91 +33112,91 @@
       <c r="K639"/>
       <c r="L639"/>
       <c r="M639"/>
       <c r="N639" t="s">
         <v>2260</v>
       </c>
     </row>
     <row r="640" spans="1:14">
       <c r="A640">
         <v>639</v>
       </c>
       <c r="B640" t="s">
         <v>14</v>
       </c>
       <c r="C640" t="s">
         <v>683</v>
       </c>
       <c r="D640" t="s">
         <v>2261</v>
       </c>
       <c r="E640"/>
       <c r="F640" t="s">
         <v>60</v>
       </c>
       <c r="G640" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H640">
         <v>4</v>
       </c>
       <c r="I640" t="s">
         <v>2262</v>
       </c>
       <c r="J640" t="s">
         <v>2262</v>
       </c>
       <c r="K640" t="s">
         <v>2263</v>
       </c>
       <c r="L640" t="s">
         <v>2264</v>
       </c>
       <c r="M640" t="s">
         <v>2265</v>
       </c>
       <c r="N640" t="s">
         <v>2262</v>
       </c>
     </row>
     <row r="641" spans="1:14">
       <c r="A641">
         <v>640</v>
       </c>
       <c r="B641"/>
       <c r="C641" t="s">
         <v>1893</v>
       </c>
       <c r="D641" t="s">
         <v>2266</v>
       </c>
       <c r="E641"/>
       <c r="F641" t="s">
         <v>35</v>
       </c>
       <c r="G641" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H641">
         <v>4</v>
       </c>
       <c r="I641" t="s">
         <v>2267</v>
       </c>
       <c r="J641" t="s">
         <v>2267</v>
       </c>
       <c r="K641" t="s">
         <v>2268</v>
       </c>
       <c r="L641" t="s">
         <v>2269</v>
       </c>
       <c r="M641" t="s">
         <v>2270</v>
       </c>
       <c r="N641" t="s">
         <v>2267</v>
       </c>
     </row>
     <row r="642" spans="1:14">
       <c r="A642">
@@ -33225,164 +33229,164 @@
       <c r="J642" t="s">
         <v>2272</v>
       </c>
       <c r="K642"/>
       <c r="L642"/>
       <c r="M642"/>
       <c r="N642" t="s">
         <v>2272</v>
       </c>
     </row>
     <row r="643" spans="1:14">
       <c r="A643">
         <v>642</v>
       </c>
       <c r="B643" t="s">
         <v>14</v>
       </c>
       <c r="C643" t="s">
         <v>1567</v>
       </c>
       <c r="D643" t="s">
         <v>2273</v>
       </c>
       <c r="E643"/>
       <c r="F643" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="G643" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H643">
         <v>4</v>
       </c>
       <c r="I643" t="s">
         <v>2274</v>
       </c>
       <c r="J643" t="s">
         <v>2274</v>
       </c>
       <c r="K643"/>
       <c r="L643"/>
       <c r="M643"/>
       <c r="N643" t="s">
         <v>2274</v>
       </c>
     </row>
     <row r="644" spans="1:14">
       <c r="A644">
         <v>643</v>
       </c>
       <c r="B644" t="s">
         <v>14</v>
       </c>
       <c r="C644" t="s">
         <v>1288</v>
       </c>
       <c r="D644" t="s">
         <v>1269</v>
       </c>
       <c r="E644" t="s">
         <v>49</v>
       </c>
       <c r="F644" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G644" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H644">
         <v>4</v>
       </c>
       <c r="I644" t="s">
         <v>2275</v>
       </c>
       <c r="J644" t="s">
         <v>2275</v>
       </c>
       <c r="K644"/>
       <c r="L644"/>
       <c r="M644"/>
       <c r="N644" t="s">
         <v>2275</v>
       </c>
     </row>
     <row r="645" spans="1:14">
       <c r="A645">
         <v>644</v>
       </c>
       <c r="B645"/>
       <c r="C645" t="s">
         <v>2060</v>
       </c>
       <c r="D645" t="s">
         <v>2276</v>
       </c>
       <c r="E645"/>
       <c r="F645" t="s">
         <v>35</v>
       </c>
       <c r="G645" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H645">
         <v>4</v>
       </c>
       <c r="I645" t="s">
         <v>2277</v>
       </c>
       <c r="J645" t="s">
         <v>2277</v>
       </c>
       <c r="K645" t="s">
         <v>2278</v>
       </c>
       <c r="L645"/>
       <c r="M645"/>
       <c r="N645" t="s">
         <v>2277</v>
       </c>
     </row>
     <row r="646" spans="1:14">
       <c r="A646">
         <v>645</v>
       </c>
       <c r="B646"/>
       <c r="C646" t="s">
         <v>1736</v>
       </c>
       <c r="D646" t="s">
         <v>2279</v>
       </c>
       <c r="E646" t="s">
         <v>523</v>
       </c>
       <c r="F646" t="s">
         <v>30</v>
       </c>
       <c r="G646" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H646">
         <v>4</v>
       </c>
       <c r="I646" t="s">
         <v>2280</v>
       </c>
       <c r="J646" t="s">
         <v>2280</v>
       </c>
       <c r="K646"/>
       <c r="L646"/>
       <c r="M646"/>
       <c r="N646" t="s">
         <v>2280</v>
       </c>
     </row>
     <row r="647" spans="1:14">
       <c r="A647">
         <v>646</v>
       </c>
       <c r="B647" t="s">
         <v>14</v>
       </c>
       <c r="C647" t="s">
@@ -33410,51 +33414,51 @@
       <c r="K647"/>
       <c r="L647"/>
       <c r="M647"/>
       <c r="N647" t="s">
         <v>2284</v>
       </c>
     </row>
     <row r="648" spans="1:14">
       <c r="A648">
         <v>647</v>
       </c>
       <c r="B648" t="s">
         <v>14</v>
       </c>
       <c r="C648" t="s">
         <v>2190</v>
       </c>
       <c r="D648" t="s">
         <v>2285</v>
       </c>
       <c r="E648"/>
       <c r="F648" t="s">
         <v>2283</v>
       </c>
       <c r="G648" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H648">
         <v>4</v>
       </c>
       <c r="I648" t="s">
         <v>2286</v>
       </c>
       <c r="J648" t="s">
         <v>2286</v>
       </c>
       <c r="K648" t="s">
         <v>2287</v>
       </c>
       <c r="L648" t="s">
         <v>2288</v>
       </c>
       <c r="M648" t="s">
         <v>2289</v>
       </c>
       <c r="N648" t="s">
         <v>2286</v>
       </c>
     </row>
     <row r="649" spans="1:14">
       <c r="A649">
@@ -33483,230 +33487,230 @@
       <c r="J649" t="s">
         <v>2291</v>
       </c>
       <c r="K649"/>
       <c r="L649"/>
       <c r="M649"/>
       <c r="N649" t="s">
         <v>2291</v>
       </c>
     </row>
     <row r="650" spans="1:14">
       <c r="A650">
         <v>649</v>
       </c>
       <c r="B650"/>
       <c r="C650" t="s">
         <v>2292</v>
       </c>
       <c r="D650" t="s">
         <v>2293</v>
       </c>
       <c r="E650" t="s">
         <v>956</v>
       </c>
       <c r="F650" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G650" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H650">
         <v>4</v>
       </c>
       <c r="I650" t="s">
         <v>2294</v>
       </c>
       <c r="J650" t="s">
         <v>2294</v>
       </c>
       <c r="K650"/>
       <c r="L650"/>
       <c r="M650"/>
       <c r="N650" t="s">
         <v>2294</v>
       </c>
     </row>
     <row r="651" spans="1:14">
       <c r="A651">
         <v>650</v>
       </c>
       <c r="B651"/>
       <c r="C651" t="s">
         <v>2295</v>
       </c>
       <c r="D651" t="s">
         <v>2296</v>
       </c>
       <c r="E651"/>
       <c r="F651" t="s">
         <v>30</v>
       </c>
       <c r="G651" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H651">
         <v>4</v>
       </c>
       <c r="I651" t="s">
         <v>2297</v>
       </c>
       <c r="J651" t="s">
         <v>2297</v>
       </c>
       <c r="K651"/>
       <c r="L651"/>
       <c r="M651"/>
       <c r="N651" t="s">
         <v>2297</v>
       </c>
     </row>
     <row r="652" spans="1:14">
       <c r="A652">
         <v>651</v>
       </c>
       <c r="B652"/>
       <c r="C652" t="s">
         <v>1257</v>
       </c>
       <c r="D652" t="s">
         <v>2298</v>
       </c>
       <c r="E652"/>
       <c r="F652" t="s">
         <v>2299</v>
       </c>
       <c r="G652" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H652">
         <v>4</v>
       </c>
       <c r="I652" t="s">
         <v>2300</v>
       </c>
       <c r="J652" t="s">
         <v>2300</v>
       </c>
       <c r="K652"/>
       <c r="L652"/>
       <c r="M652"/>
       <c r="N652" t="s">
         <v>2300</v>
       </c>
     </row>
     <row r="653" spans="1:14">
       <c r="A653">
         <v>652</v>
       </c>
       <c r="B653" t="s">
         <v>14</v>
       </c>
       <c r="C653" t="s">
         <v>1341</v>
       </c>
       <c r="D653" t="s">
         <v>2301</v>
       </c>
       <c r="E653"/>
       <c r="F653" t="s">
         <v>35</v>
       </c>
       <c r="G653" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H653">
         <v>4</v>
       </c>
       <c r="I653" t="s">
         <v>2302</v>
       </c>
       <c r="J653" t="s">
         <v>2302</v>
       </c>
       <c r="K653"/>
       <c r="L653"/>
       <c r="M653"/>
       <c r="N653" t="s">
         <v>2302</v>
       </c>
     </row>
     <row r="654" spans="1:14">
       <c r="A654">
         <v>653</v>
       </c>
       <c r="B654" t="s">
         <v>14</v>
       </c>
       <c r="C654" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="D654" t="s">
         <v>2303</v>
       </c>
       <c r="E654"/>
       <c r="F654" t="s">
         <v>30</v>
       </c>
       <c r="G654" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H654">
         <v>4</v>
       </c>
       <c r="I654" t="s">
         <v>2304</v>
       </c>
       <c r="J654" t="s">
         <v>2304</v>
       </c>
       <c r="K654"/>
       <c r="L654"/>
       <c r="M654"/>
       <c r="N654" t="s">
         <v>2304</v>
       </c>
     </row>
     <row r="655" spans="1:14">
       <c r="A655">
         <v>654</v>
       </c>
       <c r="B655"/>
       <c r="C655" t="s">
         <v>2305</v>
       </c>
       <c r="D655" t="s">
         <v>2306</v>
       </c>
       <c r="E655" t="s">
         <v>1499</v>
       </c>
       <c r="F655" t="s">
         <v>35</v>
       </c>
       <c r="G655" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H655">
         <v>4</v>
       </c>
       <c r="I655" t="s">
         <v>2307</v>
       </c>
       <c r="J655" t="s">
         <v>2307</v>
       </c>
       <c r="K655"/>
       <c r="L655"/>
       <c r="M655"/>
       <c r="N655" t="s">
         <v>2307</v>
       </c>
     </row>
     <row r="656" spans="1:14">
       <c r="A656">
         <v>655</v>
       </c>
       <c r="B656" t="s">
         <v>14</v>
       </c>
       <c r="C656" t="s">
@@ -33772,51 +33776,51 @@
       <c r="K657"/>
       <c r="L657"/>
       <c r="M657"/>
       <c r="N657" t="s">
         <v>2312</v>
       </c>
     </row>
     <row r="658" spans="1:14">
       <c r="A658">
         <v>657</v>
       </c>
       <c r="B658" t="s">
         <v>14</v>
       </c>
       <c r="C658" t="s">
         <v>1288</v>
       </c>
       <c r="D658" t="s">
         <v>2313</v>
       </c>
       <c r="E658"/>
       <c r="F658" t="s">
         <v>35</v>
       </c>
       <c r="G658" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H658">
         <v>4</v>
       </c>
       <c r="I658" t="s">
         <v>2314</v>
       </c>
       <c r="J658" t="s">
         <v>2314</v>
       </c>
       <c r="K658"/>
       <c r="L658"/>
       <c r="M658"/>
       <c r="N658" t="s">
         <v>2314</v>
       </c>
     </row>
     <row r="659" spans="1:14">
       <c r="A659">
         <v>658</v>
       </c>
       <c r="B659" t="s">
         <v>14</v>
       </c>
       <c r="C659" t="s">
@@ -33841,784 +33845,784 @@
         <v>2317</v>
       </c>
       <c r="J659" t="s">
         <v>2317</v>
       </c>
       <c r="K659"/>
       <c r="L659"/>
       <c r="M659"/>
       <c r="N659" t="s">
         <v>2317</v>
       </c>
     </row>
     <row r="660" spans="1:14">
       <c r="A660">
         <v>659</v>
       </c>
       <c r="B660"/>
       <c r="C660" t="s">
         <v>2318</v>
       </c>
       <c r="D660" t="s">
         <v>958</v>
       </c>
       <c r="E660"/>
       <c r="F660" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G660" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H660">
         <v>4</v>
       </c>
       <c r="I660" t="s">
         <v>2319</v>
       </c>
       <c r="J660" t="s">
         <v>2319</v>
       </c>
       <c r="K660"/>
       <c r="L660"/>
       <c r="M660"/>
       <c r="N660" t="s">
         <v>2319</v>
       </c>
     </row>
     <row r="661" spans="1:14">
       <c r="A661">
         <v>660</v>
       </c>
       <c r="B661" t="s">
         <v>14</v>
       </c>
       <c r="C661" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="D661" t="s">
         <v>2320</v>
       </c>
       <c r="E661"/>
       <c r="F661" t="s">
         <v>35</v>
       </c>
       <c r="G661" t="s">
         <v>19</v>
       </c>
       <c r="H661">
         <v>4</v>
       </c>
       <c r="I661" t="s">
         <v>2321</v>
       </c>
       <c r="J661" t="s">
         <v>2321</v>
       </c>
       <c r="K661" t="s">
         <v>2322</v>
       </c>
       <c r="L661" t="s">
         <v>2323</v>
       </c>
       <c r="M661"/>
       <c r="N661" t="s">
         <v>2321</v>
       </c>
     </row>
     <row r="662" spans="1:14">
       <c r="A662">
         <v>661</v>
       </c>
       <c r="B662"/>
       <c r="C662" t="s">
         <v>2324</v>
       </c>
       <c r="D662" t="s">
         <v>2325</v>
       </c>
       <c r="E662" t="s">
         <v>1499</v>
       </c>
       <c r="F662" t="s">
         <v>35</v>
       </c>
       <c r="G662" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H662">
         <v>4</v>
       </c>
       <c r="I662" t="s">
         <v>2326</v>
       </c>
       <c r="J662" t="s">
         <v>2326</v>
       </c>
       <c r="K662"/>
       <c r="L662"/>
       <c r="M662"/>
       <c r="N662" t="s">
         <v>2326</v>
       </c>
     </row>
     <row r="663" spans="1:14">
       <c r="A663">
         <v>662</v>
       </c>
       <c r="B663" t="s">
         <v>14</v>
       </c>
       <c r="C663" t="s">
         <v>2084</v>
       </c>
       <c r="D663" t="s">
         <v>1490</v>
       </c>
       <c r="E663" t="s">
         <v>42</v>
       </c>
       <c r="F663" t="s">
         <v>35</v>
       </c>
       <c r="G663" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H663">
         <v>4</v>
       </c>
       <c r="I663" t="s">
         <v>2327</v>
       </c>
       <c r="J663" t="s">
         <v>2327</v>
       </c>
       <c r="K663"/>
       <c r="L663"/>
       <c r="M663"/>
       <c r="N663" t="s">
         <v>2327</v>
       </c>
     </row>
     <row r="664" spans="1:14">
       <c r="A664">
         <v>663</v>
       </c>
       <c r="B664"/>
       <c r="C664" t="s">
         <v>2328</v>
       </c>
       <c r="D664" t="s">
         <v>2329</v>
       </c>
       <c r="E664"/>
       <c r="F664" t="s">
         <v>816</v>
       </c>
       <c r="G664" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H664">
         <v>4</v>
       </c>
       <c r="I664" t="s">
         <v>2330</v>
       </c>
       <c r="J664" t="s">
         <v>2330</v>
       </c>
       <c r="K664"/>
       <c r="L664"/>
       <c r="M664"/>
       <c r="N664" t="s">
         <v>2330</v>
       </c>
     </row>
     <row r="665" spans="1:14">
       <c r="A665">
         <v>664</v>
       </c>
       <c r="B665" t="s">
         <v>14</v>
       </c>
       <c r="C665" t="s">
         <v>2331</v>
       </c>
       <c r="D665" t="s">
         <v>2332</v>
       </c>
       <c r="E665"/>
       <c r="F665" t="s">
         <v>681</v>
       </c>
       <c r="G665" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H665">
         <v>4</v>
       </c>
       <c r="I665" t="s">
         <v>2333</v>
       </c>
       <c r="J665" t="s">
         <v>2333</v>
       </c>
       <c r="K665"/>
       <c r="L665"/>
       <c r="M665"/>
       <c r="N665" t="s">
         <v>2333</v>
       </c>
     </row>
     <row r="666" spans="1:14">
       <c r="A666">
         <v>665</v>
       </c>
       <c r="B666" t="s">
         <v>14</v>
       </c>
       <c r="C666" t="s">
         <v>1341</v>
       </c>
       <c r="D666" t="s">
         <v>2334</v>
       </c>
       <c r="E666" t="s">
         <v>2335</v>
       </c>
       <c r="F666" t="s">
         <v>30</v>
       </c>
       <c r="G666" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H666">
         <v>4</v>
       </c>
       <c r="I666" t="s">
         <v>2336</v>
       </c>
       <c r="J666" t="s">
         <v>2336</v>
       </c>
       <c r="K666"/>
       <c r="L666"/>
       <c r="M666"/>
       <c r="N666" t="s">
         <v>2336</v>
       </c>
     </row>
     <row r="667" spans="1:14">
       <c r="A667">
         <v>666</v>
       </c>
       <c r="B667"/>
       <c r="C667" t="s">
         <v>1641</v>
       </c>
       <c r="D667" t="s">
         <v>2337</v>
       </c>
       <c r="E667"/>
       <c r="F667" t="s">
         <v>35</v>
       </c>
       <c r="G667" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H667">
         <v>4</v>
       </c>
       <c r="I667" t="s">
         <v>2338</v>
       </c>
       <c r="J667" t="s">
         <v>2338</v>
       </c>
       <c r="K667" t="s">
         <v>2339</v>
       </c>
       <c r="L667"/>
       <c r="M667"/>
       <c r="N667" t="s">
         <v>2338</v>
       </c>
     </row>
     <row r="668" spans="1:14">
       <c r="A668">
         <v>667</v>
       </c>
       <c r="B668" t="s">
         <v>14</v>
       </c>
       <c r="C668" t="s">
         <v>2340</v>
       </c>
       <c r="D668" t="s">
         <v>2341</v>
       </c>
       <c r="E668"/>
       <c r="F668" t="s">
         <v>2342</v>
       </c>
       <c r="G668" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H668">
         <v>4</v>
       </c>
       <c r="I668" t="s">
         <v>2343</v>
       </c>
       <c r="J668" t="s">
         <v>2343</v>
       </c>
       <c r="K668" t="s">
         <v>2344</v>
       </c>
       <c r="L668"/>
       <c r="M668"/>
       <c r="N668" t="s">
         <v>2343</v>
       </c>
     </row>
     <row r="669" spans="1:14">
       <c r="A669">
         <v>668</v>
       </c>
       <c r="B669"/>
       <c r="C669" t="s">
         <v>2345</v>
       </c>
       <c r="D669" t="s">
         <v>2346</v>
       </c>
       <c r="E669"/>
       <c r="F669" t="s">
         <v>18</v>
       </c>
       <c r="G669" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H669">
         <v>4</v>
       </c>
       <c r="I669" t="s">
         <v>2106</v>
       </c>
       <c r="J669" t="s">
         <v>2347</v>
       </c>
       <c r="K669" t="s">
         <v>2106</v>
       </c>
       <c r="L669"/>
       <c r="M669"/>
       <c r="N669" t="s">
         <v>2106</v>
       </c>
     </row>
     <row r="670" spans="1:14">
       <c r="A670">
         <v>669</v>
       </c>
       <c r="B670" t="s">
         <v>14</v>
       </c>
       <c r="C670" t="s">
         <v>2348</v>
       </c>
       <c r="D670" t="s">
         <v>2349</v>
       </c>
       <c r="E670"/>
       <c r="F670" t="s">
         <v>35</v>
       </c>
       <c r="G670" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H670">
         <v>4</v>
       </c>
       <c r="I670" t="s">
         <v>2350</v>
       </c>
       <c r="J670" t="s">
         <v>2350</v>
       </c>
       <c r="K670"/>
       <c r="L670"/>
       <c r="M670"/>
       <c r="N670" t="s">
         <v>2350</v>
       </c>
     </row>
     <row r="671" spans="1:14">
       <c r="A671">
         <v>670</v>
       </c>
       <c r="B671" t="s">
         <v>14</v>
       </c>
       <c r="C671" t="s">
         <v>1725</v>
       </c>
       <c r="D671" t="s">
         <v>2351</v>
       </c>
       <c r="E671"/>
       <c r="F671" t="s">
         <v>30</v>
       </c>
       <c r="G671" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H671">
         <v>4</v>
       </c>
       <c r="I671" t="s">
         <v>2352</v>
       </c>
       <c r="J671" t="s">
         <v>2352</v>
       </c>
       <c r="K671"/>
       <c r="L671"/>
       <c r="M671"/>
       <c r="N671" t="s">
         <v>2352</v>
       </c>
     </row>
     <row r="672" spans="1:14">
       <c r="A672">
         <v>671</v>
       </c>
       <c r="B672"/>
       <c r="C672" t="s">
         <v>2331</v>
       </c>
       <c r="D672" t="s">
         <v>2353</v>
       </c>
       <c r="E672"/>
       <c r="F672" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G672" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H672">
         <v>4</v>
       </c>
       <c r="I672" t="s">
         <v>2354</v>
       </c>
       <c r="J672" t="s">
         <v>2354</v>
       </c>
       <c r="K672"/>
       <c r="L672"/>
       <c r="M672"/>
       <c r="N672" t="s">
         <v>2354</v>
       </c>
     </row>
     <row r="673" spans="1:14">
       <c r="A673">
         <v>672</v>
       </c>
       <c r="B673" t="s">
         <v>14</v>
       </c>
       <c r="C673" t="s">
         <v>2355</v>
       </c>
       <c r="D673" t="s">
         <v>2356</v>
       </c>
       <c r="E673"/>
       <c r="F673" t="s">
         <v>2212</v>
       </c>
       <c r="G673" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H673">
         <v>4</v>
       </c>
       <c r="I673" t="s">
         <v>2357</v>
       </c>
       <c r="J673" t="s">
         <v>2357</v>
       </c>
       <c r="K673" t="s">
         <v>2358</v>
       </c>
       <c r="L673"/>
       <c r="M673"/>
       <c r="N673" t="s">
         <v>2357</v>
       </c>
     </row>
     <row r="674" spans="1:14">
       <c r="A674">
         <v>673</v>
       </c>
       <c r="B674" t="s">
         <v>14</v>
       </c>
       <c r="C674" t="s">
         <v>2359</v>
       </c>
       <c r="D674" t="s">
         <v>2360</v>
       </c>
       <c r="E674"/>
       <c r="F674" t="s">
         <v>30</v>
       </c>
       <c r="G674" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H674">
         <v>4</v>
       </c>
       <c r="I674" t="s">
         <v>2361</v>
       </c>
       <c r="J674" t="s">
         <v>2361</v>
       </c>
       <c r="K674"/>
       <c r="L674"/>
       <c r="M674"/>
       <c r="N674" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="675" spans="1:14">
       <c r="A675">
         <v>674</v>
       </c>
       <c r="B675"/>
       <c r="C675" t="s">
         <v>1762</v>
       </c>
       <c r="D675" t="s">
         <v>2362</v>
       </c>
       <c r="E675" t="s">
         <v>771</v>
       </c>
       <c r="F675" t="s">
         <v>43</v>
       </c>
       <c r="G675" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H675">
         <v>4</v>
       </c>
       <c r="I675" t="s">
         <v>2363</v>
       </c>
       <c r="J675" t="s">
         <v>2363</v>
       </c>
       <c r="K675" t="s">
         <v>2186</v>
       </c>
       <c r="L675"/>
       <c r="M675"/>
       <c r="N675" t="s">
         <v>2363</v>
       </c>
     </row>
     <row r="676" spans="1:14">
       <c r="A676">
         <v>675</v>
       </c>
       <c r="B676"/>
       <c r="C676" t="s">
         <v>2187</v>
       </c>
       <c r="D676" t="s">
         <v>2364</v>
       </c>
       <c r="E676"/>
       <c r="F676" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="G676" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H676">
         <v>4</v>
       </c>
       <c r="I676" t="s">
         <v>2365</v>
       </c>
       <c r="J676" t="s">
         <v>2365</v>
       </c>
       <c r="K676"/>
       <c r="L676"/>
       <c r="M676"/>
       <c r="N676" t="s">
         <v>2365</v>
       </c>
     </row>
     <row r="677" spans="1:14">
       <c r="A677">
         <v>676</v>
       </c>
       <c r="B677" t="s">
         <v>14</v>
       </c>
       <c r="C677" t="s">
         <v>2366</v>
       </c>
       <c r="D677" t="s">
         <v>2367</v>
       </c>
       <c r="E677" t="s">
         <v>2368</v>
       </c>
       <c r="F677" t="s">
         <v>43</v>
       </c>
       <c r="G677" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H677">
         <v>4</v>
       </c>
       <c r="I677" t="s">
         <v>2369</v>
       </c>
       <c r="J677" t="s">
         <v>2369</v>
       </c>
       <c r="K677"/>
       <c r="L677"/>
       <c r="M677"/>
       <c r="N677" t="s">
         <v>2369</v>
       </c>
     </row>
     <row r="678" spans="1:14">
       <c r="A678">
         <v>677</v>
       </c>
       <c r="B678" t="s">
         <v>14</v>
       </c>
       <c r="C678" t="s">
         <v>2370</v>
       </c>
       <c r="D678" t="s">
         <v>2371</v>
       </c>
       <c r="E678"/>
       <c r="F678" t="s">
         <v>30</v>
       </c>
       <c r="G678" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H678">
         <v>4</v>
       </c>
       <c r="I678" t="s">
         <v>2372</v>
       </c>
       <c r="J678" t="s">
         <v>2372</v>
       </c>
       <c r="K678"/>
       <c r="L678"/>
       <c r="M678"/>
       <c r="N678" t="s">
         <v>2372</v>
       </c>
     </row>
     <row r="679" spans="1:14">
       <c r="A679">
         <v>678</v>
       </c>
       <c r="B679" t="s">
         <v>14</v>
       </c>
       <c r="C679" t="s">
         <v>2078</v>
       </c>
       <c r="D679" t="s">
         <v>2373</v>
       </c>
       <c r="E679"/>
       <c r="F679" t="s">
         <v>930</v>
       </c>
       <c r="G679" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H679">
         <v>4</v>
       </c>
       <c r="I679" t="s">
         <v>2374</v>
       </c>
       <c r="J679" t="s">
         <v>2374</v>
       </c>
       <c r="K679"/>
       <c r="L679"/>
       <c r="M679"/>
       <c r="N679" t="s">
         <v>2374</v>
       </c>
     </row>
     <row r="680" spans="1:14">
       <c r="A680">
         <v>679</v>
       </c>
       <c r="B680" t="s">
         <v>14</v>
       </c>
       <c r="C680" t="s">
         <v>2375</v>
       </c>
       <c r="D680" t="s">
         <v>2371</v>
       </c>
       <c r="E680"/>
       <c r="F680" t="s">
         <v>30</v>
       </c>
       <c r="G680" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H680">
         <v>4</v>
       </c>
       <c r="I680" t="s">
         <v>2376</v>
       </c>
       <c r="J680" t="s">
         <v>2376</v>
       </c>
       <c r="K680"/>
       <c r="L680"/>
       <c r="M680"/>
       <c r="N680" t="s">
         <v>2376</v>
       </c>
     </row>
     <row r="681" spans="1:14">
       <c r="A681">
         <v>680</v>
       </c>
       <c r="B681"/>
       <c r="C681" t="s">
         <v>2377</v>
       </c>
@@ -34645,162 +34649,162 @@
       </c>
       <c r="K681"/>
       <c r="L681"/>
       <c r="M681"/>
       <c r="N681" t="s">
         <v>2378</v>
       </c>
     </row>
     <row r="682" spans="1:14">
       <c r="A682">
         <v>681</v>
       </c>
       <c r="B682" t="s">
         <v>14</v>
       </c>
       <c r="C682" t="s">
         <v>2379</v>
       </c>
       <c r="D682" t="s">
         <v>2380</v>
       </c>
       <c r="E682" t="s">
         <v>971</v>
       </c>
       <c r="F682" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G682" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H682">
         <v>4</v>
       </c>
       <c r="I682" t="s">
         <v>2381</v>
       </c>
       <c r="J682" t="s">
         <v>2381</v>
       </c>
       <c r="K682"/>
       <c r="L682"/>
       <c r="M682"/>
       <c r="N682" t="s">
         <v>2381</v>
       </c>
     </row>
     <row r="683" spans="1:14">
       <c r="A683">
         <v>682</v>
       </c>
       <c r="B683"/>
       <c r="C683" t="s">
         <v>600</v>
       </c>
       <c r="D683" t="s">
         <v>1410</v>
       </c>
       <c r="E683"/>
       <c r="F683" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G683" t="s">
         <v>19</v>
       </c>
       <c r="H683">
         <v>4</v>
       </c>
       <c r="I683" t="s">
         <v>2382</v>
       </c>
       <c r="J683" t="s">
         <v>2382</v>
       </c>
       <c r="K683"/>
       <c r="L683"/>
       <c r="M683"/>
       <c r="N683" t="s">
         <v>2382</v>
       </c>
     </row>
     <row r="684" spans="1:14">
       <c r="A684">
         <v>683</v>
       </c>
       <c r="B684"/>
       <c r="C684" t="s">
         <v>2383</v>
       </c>
       <c r="D684" t="s">
         <v>2384</v>
       </c>
       <c r="E684"/>
       <c r="F684" t="s">
         <v>2385</v>
       </c>
       <c r="G684" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H684">
         <v>4</v>
       </c>
       <c r="I684" t="s">
         <v>2386</v>
       </c>
       <c r="J684" t="s">
         <v>2387</v>
       </c>
       <c r="K684" t="s">
         <v>2386</v>
       </c>
       <c r="L684"/>
       <c r="M684"/>
       <c r="N684" t="s">
         <v>2386</v>
       </c>
     </row>
     <row r="685" spans="1:14">
       <c r="A685">
         <v>684</v>
       </c>
       <c r="B685" t="s">
         <v>14</v>
       </c>
       <c r="C685" t="s">
         <v>956</v>
       </c>
       <c r="D685" t="s">
         <v>2388</v>
       </c>
       <c r="E685" t="s">
         <v>2389</v>
       </c>
       <c r="F685" t="s">
         <v>1294</v>
       </c>
       <c r="G685" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H685">
         <v>4</v>
       </c>
       <c r="I685" t="s">
         <v>2390</v>
       </c>
       <c r="J685" t="s">
         <v>2390</v>
       </c>
       <c r="K685" t="s">
         <v>2391</v>
       </c>
       <c r="L685"/>
       <c r="M685"/>
       <c r="N685" t="s">
         <v>2390</v>
       </c>
     </row>
     <row r="686" spans="1:14">
       <c r="A686">
         <v>685</v>
       </c>
       <c r="B686" t="s">
         <v>14</v>
@@ -34910,457 +34914,459 @@
       <c r="M688"/>
       <c r="N688" t="s">
         <v>2400</v>
       </c>
     </row>
     <row r="689" spans="1:14">
       <c r="A689">
         <v>688</v>
       </c>
       <c r="B689" t="s">
         <v>14</v>
       </c>
       <c r="C689" t="s">
         <v>471</v>
       </c>
       <c r="D689" t="s">
         <v>2401</v>
       </c>
       <c r="E689" t="s">
         <v>2402</v>
       </c>
       <c r="F689" t="s">
         <v>948</v>
       </c>
       <c r="G689" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H689">
         <v>4</v>
       </c>
       <c r="I689" t="s">
         <v>2403</v>
       </c>
       <c r="J689" t="s">
         <v>2403</v>
       </c>
       <c r="K689"/>
       <c r="L689"/>
       <c r="M689"/>
       <c r="N689" t="s">
         <v>2403</v>
       </c>
     </row>
     <row r="690" spans="1:14">
       <c r="A690">
         <v>689</v>
       </c>
       <c r="B690" t="s">
         <v>14</v>
       </c>
       <c r="C690" t="s">
         <v>2404</v>
       </c>
       <c r="D690" t="s">
         <v>2405</v>
       </c>
       <c r="E690" t="s">
         <v>2394</v>
       </c>
       <c r="F690" t="s">
         <v>2395</v>
       </c>
       <c r="G690" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H690">
         <v>4</v>
       </c>
       <c r="I690" t="s">
         <v>2406</v>
       </c>
       <c r="J690" t="s">
         <v>2406</v>
       </c>
       <c r="K690" t="s">
         <v>2407</v>
       </c>
       <c r="L690"/>
       <c r="M690"/>
       <c r="N690" t="s">
         <v>2406</v>
       </c>
     </row>
     <row r="691" spans="1:14">
       <c r="A691">
         <v>690</v>
       </c>
       <c r="B691" t="s">
         <v>14</v>
       </c>
       <c r="C691" t="s">
         <v>2408</v>
       </c>
       <c r="D691" t="s">
         <v>2409</v>
       </c>
       <c r="E691"/>
       <c r="F691" t="s">
         <v>30</v>
       </c>
       <c r="G691" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H691">
         <v>4</v>
       </c>
       <c r="I691" t="s">
         <v>2410</v>
       </c>
       <c r="J691" t="s">
         <v>2410</v>
       </c>
       <c r="K691"/>
       <c r="L691"/>
       <c r="M691"/>
       <c r="N691" t="s">
         <v>2410</v>
       </c>
     </row>
     <row r="692" spans="1:14">
       <c r="A692">
         <v>691</v>
       </c>
       <c r="B692"/>
       <c r="C692" t="s">
         <v>540</v>
       </c>
       <c r="D692" t="s">
         <v>899</v>
       </c>
       <c r="E692"/>
       <c r="F692" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="G692" t="s">
         <v>19</v>
       </c>
       <c r="H692">
         <v>4</v>
       </c>
       <c r="I692" t="s">
         <v>1347</v>
       </c>
       <c r="J692" t="s">
         <v>1347</v>
       </c>
       <c r="K692"/>
       <c r="L692"/>
       <c r="M692"/>
       <c r="N692" t="s">
         <v>1347</v>
       </c>
     </row>
     <row r="693" spans="1:14">
       <c r="A693">
         <v>692</v>
       </c>
       <c r="B693" t="s">
         <v>14</v>
       </c>
       <c r="C693" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D693" t="s">
         <v>2411</v>
       </c>
       <c r="E693"/>
       <c r="F693" t="s">
         <v>35</v>
       </c>
       <c r="G693" t="s">
         <v>19</v>
       </c>
       <c r="H693">
         <v>4</v>
       </c>
       <c r="I693" t="s">
         <v>2239</v>
       </c>
       <c r="J693" t="s">
         <v>2239</v>
       </c>
       <c r="K693"/>
       <c r="L693"/>
       <c r="M693"/>
       <c r="N693" t="s">
         <v>2239</v>
       </c>
     </row>
     <row r="694" spans="1:14">
       <c r="A694">
         <v>693</v>
       </c>
       <c r="B694" t="s">
         <v>14</v>
       </c>
       <c r="C694" t="s">
         <v>2412</v>
       </c>
       <c r="D694" t="s">
         <v>2067</v>
       </c>
       <c r="E694" t="s">
         <v>1422</v>
       </c>
       <c r="F694" t="s">
         <v>30</v>
       </c>
       <c r="G694" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H694">
         <v>4</v>
       </c>
       <c r="I694" t="s">
         <v>2413</v>
       </c>
       <c r="J694" t="s">
         <v>2413</v>
       </c>
       <c r="K694"/>
       <c r="L694"/>
       <c r="M694"/>
       <c r="N694" t="s">
         <v>2413</v>
       </c>
     </row>
     <row r="695" spans="1:14">
       <c r="A695">
         <v>694</v>
       </c>
       <c r="B695"/>
       <c r="C695" t="s">
         <v>1506</v>
       </c>
       <c r="D695" t="s">
         <v>2414</v>
       </c>
       <c r="E695" t="s">
         <v>2415</v>
       </c>
       <c r="F695" t="s">
         <v>2416</v>
       </c>
       <c r="G695" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H695">
         <v>4</v>
       </c>
       <c r="I695" t="s">
         <v>2417</v>
       </c>
       <c r="J695" t="s">
         <v>2417</v>
       </c>
       <c r="K695" t="s">
         <v>2418</v>
       </c>
       <c r="L695"/>
       <c r="M695"/>
       <c r="N695" t="s">
         <v>2417</v>
       </c>
     </row>
     <row r="696" spans="1:14">
       <c r="A696">
         <v>695</v>
       </c>
       <c r="B696"/>
       <c r="C696" t="s">
         <v>2419</v>
       </c>
       <c r="D696" t="s">
         <v>2420</v>
       </c>
       <c r="E696"/>
       <c r="F696" t="s">
         <v>35</v>
       </c>
       <c r="G696" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H696">
         <v>4</v>
       </c>
       <c r="I696" t="s">
         <v>2421</v>
       </c>
       <c r="J696" t="s">
         <v>2421</v>
       </c>
       <c r="K696"/>
       <c r="L696"/>
       <c r="M696"/>
       <c r="N696" t="s">
         <v>2421</v>
       </c>
     </row>
     <row r="697" spans="1:14">
       <c r="A697">
         <v>696</v>
       </c>
-      <c r="B697"/>
+      <c r="B697" t="s">
+        <v>14</v>
+      </c>
       <c r="C697" t="s">
         <v>2422</v>
       </c>
       <c r="D697" t="s">
         <v>2423</v>
       </c>
       <c r="E697"/>
       <c r="F697" t="s">
         <v>2424</v>
       </c>
       <c r="G697" t="s">
         <v>19</v>
       </c>
       <c r="H697">
         <v>4</v>
       </c>
       <c r="I697" t="s">
         <v>2425</v>
       </c>
       <c r="J697" t="s">
         <v>2425</v>
       </c>
       <c r="K697" t="s">
         <v>2426</v>
       </c>
       <c r="L697" t="s">
         <v>2427</v>
       </c>
       <c r="M697" t="s">
         <v>2428</v>
       </c>
       <c r="N697" t="s">
         <v>2425</v>
       </c>
     </row>
     <row r="698" spans="1:14">
       <c r="A698">
         <v>697</v>
       </c>
       <c r="B698" t="s">
         <v>14</v>
       </c>
       <c r="C698" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="D698" t="s">
         <v>841</v>
       </c>
       <c r="E698"/>
       <c r="F698" t="s">
         <v>35</v>
       </c>
       <c r="G698" t="s">
         <v>19</v>
       </c>
       <c r="H698">
         <v>4</v>
       </c>
       <c r="I698" t="s">
         <v>2429</v>
       </c>
       <c r="J698" t="s">
         <v>2429</v>
       </c>
       <c r="K698"/>
       <c r="L698"/>
       <c r="M698"/>
       <c r="N698" t="s">
         <v>2429</v>
       </c>
     </row>
     <row r="699" spans="1:14">
       <c r="A699">
         <v>698</v>
       </c>
       <c r="B699" t="s">
         <v>14</v>
       </c>
       <c r="C699" t="s">
         <v>1641</v>
       </c>
       <c r="D699" t="s">
         <v>2206</v>
       </c>
       <c r="E699"/>
       <c r="F699" t="s">
         <v>30</v>
       </c>
       <c r="G699" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H699">
         <v>4</v>
       </c>
       <c r="I699" t="s">
         <v>2430</v>
       </c>
       <c r="J699" t="s">
         <v>2430</v>
       </c>
       <c r="K699"/>
       <c r="L699"/>
       <c r="M699"/>
       <c r="N699" t="s">
         <v>2430</v>
       </c>
     </row>
     <row r="700" spans="1:14">
       <c r="A700">
         <v>699</v>
       </c>
       <c r="B700" t="s">
         <v>14</v>
       </c>
       <c r="C700" t="s">
         <v>2431</v>
       </c>
       <c r="D700" t="s">
         <v>702</v>
       </c>
       <c r="E700" t="s">
         <v>2432</v>
       </c>
       <c r="F700" t="s">
         <v>2433</v>
       </c>
       <c r="G700" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H700">
         <v>4</v>
       </c>
       <c r="I700" t="s">
         <v>2434</v>
       </c>
       <c r="J700" t="s">
         <v>2434</v>
       </c>
       <c r="K700"/>
       <c r="L700"/>
       <c r="M700"/>
       <c r="N700" t="s">
         <v>2434</v>
       </c>
     </row>
     <row r="701" spans="1:14">
       <c r="A701">
         <v>700</v>
       </c>
       <c r="B701" t="s">
         <v>14</v>
       </c>
       <c r="C701" t="s">
@@ -35421,54 +35427,54 @@
         <v>2440</v>
       </c>
       <c r="J702" t="s">
         <v>2440</v>
       </c>
       <c r="K702"/>
       <c r="L702"/>
       <c r="M702"/>
       <c r="N702" t="s">
         <v>2440</v>
       </c>
     </row>
     <row r="703" spans="1:14">
       <c r="A703">
         <v>702</v>
       </c>
       <c r="B703"/>
       <c r="C703" t="s">
         <v>825</v>
       </c>
       <c r="D703" t="s">
         <v>2129</v>
       </c>
       <c r="E703"/>
       <c r="F703" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G703" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H703">
         <v>4</v>
       </c>
       <c r="I703" t="s">
         <v>2441</v>
       </c>
       <c r="J703" t="s">
         <v>2441</v>
       </c>
       <c r="K703"/>
       <c r="L703"/>
       <c r="M703"/>
       <c r="N703" t="s">
         <v>2441</v>
       </c>
     </row>
     <row r="704" spans="1:14">
       <c r="A704">
         <v>703</v>
       </c>
       <c r="B704" t="s">
         <v>14</v>
       </c>
       <c r="C704" t="s">
@@ -35494,1043 +35500,1043 @@
       </c>
       <c r="J704" t="s">
         <v>2445</v>
       </c>
       <c r="K704" t="s">
         <v>2446</v>
       </c>
       <c r="L704" t="s">
         <v>2447</v>
       </c>
       <c r="M704" t="s">
         <v>2448</v>
       </c>
       <c r="N704" t="s">
         <v>2445</v>
       </c>
     </row>
     <row r="705" spans="1:14">
       <c r="A705">
         <v>704</v>
       </c>
       <c r="B705" t="s">
         <v>14</v>
       </c>
       <c r="C705" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D705" t="s">
         <v>1851</v>
       </c>
       <c r="E705" t="s">
         <v>852</v>
       </c>
       <c r="F705" t="s">
         <v>30</v>
       </c>
       <c r="G705" t="s">
         <v>19</v>
       </c>
       <c r="H705">
         <v>4</v>
       </c>
       <c r="I705" t="s">
         <v>2449</v>
       </c>
       <c r="J705" t="s">
         <v>2449</v>
       </c>
       <c r="K705"/>
       <c r="L705"/>
       <c r="M705"/>
       <c r="N705" t="s">
         <v>2449</v>
       </c>
     </row>
     <row r="706" spans="1:14">
       <c r="A706">
         <v>705</v>
       </c>
       <c r="B706" t="s">
         <v>14</v>
       </c>
       <c r="C706" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="D706" t="s">
         <v>2245</v>
       </c>
       <c r="E706" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F706" t="s">
         <v>2450</v>
       </c>
       <c r="G706" t="s">
         <v>19</v>
       </c>
       <c r="H706">
         <v>4</v>
       </c>
       <c r="I706" t="s">
         <v>2451</v>
       </c>
       <c r="J706" t="s">
         <v>2451</v>
       </c>
       <c r="K706" t="s">
         <v>2452</v>
       </c>
       <c r="L706"/>
       <c r="M706"/>
       <c r="N706" t="s">
         <v>2451</v>
       </c>
     </row>
     <row r="707" spans="1:14">
       <c r="A707">
         <v>706</v>
       </c>
       <c r="B707" t="s">
         <v>14</v>
       </c>
       <c r="C707" t="s">
         <v>2060</v>
       </c>
       <c r="D707" t="s">
         <v>2453</v>
       </c>
       <c r="E707"/>
       <c r="F707" t="s">
         <v>30</v>
       </c>
       <c r="G707" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H707">
         <v>4</v>
       </c>
       <c r="I707" t="s">
         <v>2454</v>
       </c>
       <c r="J707" t="s">
         <v>2454</v>
       </c>
       <c r="K707"/>
       <c r="L707"/>
       <c r="M707"/>
       <c r="N707" t="s">
         <v>2454</v>
       </c>
     </row>
     <row r="708" spans="1:14">
       <c r="A708">
         <v>707</v>
       </c>
       <c r="B708" t="s">
         <v>14</v>
       </c>
       <c r="C708" t="s">
         <v>596</v>
       </c>
       <c r="D708" t="s">
         <v>2455</v>
       </c>
       <c r="E708"/>
       <c r="F708" t="s">
         <v>60</v>
       </c>
       <c r="G708" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H708">
         <v>4</v>
       </c>
       <c r="I708" t="s">
         <v>2456</v>
       </c>
       <c r="J708" t="s">
         <v>2456</v>
       </c>
       <c r="K708"/>
       <c r="L708"/>
       <c r="M708"/>
       <c r="N708" t="s">
         <v>2456</v>
       </c>
     </row>
     <row r="709" spans="1:14">
       <c r="A709">
         <v>708</v>
       </c>
       <c r="B709" t="s">
         <v>14</v>
       </c>
       <c r="C709" t="s">
         <v>1641</v>
       </c>
       <c r="D709" t="s">
         <v>2457</v>
       </c>
       <c r="E709"/>
       <c r="F709" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G709" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H709">
         <v>4</v>
       </c>
       <c r="I709" t="s">
         <v>2458</v>
       </c>
       <c r="J709" t="s">
         <v>2459</v>
       </c>
       <c r="K709" t="s">
         <v>2458</v>
       </c>
       <c r="L709"/>
       <c r="M709"/>
       <c r="N709" t="s">
         <v>2458</v>
       </c>
     </row>
     <row r="710" spans="1:14">
       <c r="A710">
         <v>709</v>
       </c>
       <c r="B710" t="s">
         <v>14</v>
       </c>
       <c r="C710" t="s">
         <v>2460</v>
       </c>
       <c r="D710" t="s">
         <v>2129</v>
       </c>
       <c r="E710"/>
       <c r="F710" t="s">
         <v>816</v>
       </c>
       <c r="G710" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H710">
         <v>4</v>
       </c>
       <c r="I710" t="s">
         <v>2461</v>
       </c>
       <c r="J710" t="s">
         <v>2461</v>
       </c>
       <c r="K710"/>
       <c r="L710"/>
       <c r="M710"/>
       <c r="N710" t="s">
         <v>2461</v>
       </c>
     </row>
     <row r="711" spans="1:14">
       <c r="A711">
         <v>710</v>
       </c>
       <c r="B711" t="s">
         <v>14</v>
       </c>
       <c r="C711" t="s">
         <v>2462</v>
       </c>
       <c r="D711" t="s">
         <v>2463</v>
       </c>
       <c r="E711" t="s">
         <v>820</v>
       </c>
       <c r="F711" t="s">
         <v>60</v>
       </c>
       <c r="G711" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H711">
         <v>4</v>
       </c>
       <c r="I711" t="s">
         <v>2464</v>
       </c>
       <c r="J711" t="s">
         <v>2464</v>
       </c>
       <c r="K711"/>
       <c r="L711"/>
       <c r="M711"/>
       <c r="N711" t="s">
         <v>2464</v>
       </c>
     </row>
     <row r="712" spans="1:14">
       <c r="A712">
         <v>711</v>
       </c>
       <c r="B712" t="s">
         <v>14</v>
       </c>
       <c r="C712" t="s">
         <v>2465</v>
       </c>
       <c r="D712" t="s">
         <v>2466</v>
       </c>
       <c r="E712" t="s">
         <v>2467</v>
       </c>
       <c r="F712" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G712" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H712">
         <v>4</v>
       </c>
       <c r="I712" t="s">
         <v>2468</v>
       </c>
       <c r="J712" t="s">
         <v>2468</v>
       </c>
       <c r="K712"/>
       <c r="L712"/>
       <c r="M712"/>
       <c r="N712" t="s">
         <v>2468</v>
       </c>
     </row>
     <row r="713" spans="1:14">
       <c r="A713">
         <v>712</v>
       </c>
       <c r="B713" t="s">
         <v>14</v>
       </c>
       <c r="C713" t="s">
         <v>2469</v>
       </c>
       <c r="D713" t="s">
         <v>2470</v>
       </c>
       <c r="E713"/>
       <c r="F713" t="s">
         <v>43</v>
       </c>
       <c r="G713" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H713">
         <v>4</v>
       </c>
       <c r="I713" t="s">
         <v>2471</v>
       </c>
       <c r="J713" t="s">
         <v>2471</v>
       </c>
       <c r="K713" t="s">
         <v>2472</v>
       </c>
       <c r="L713"/>
       <c r="M713"/>
       <c r="N713" t="s">
         <v>2471</v>
       </c>
     </row>
     <row r="714" spans="1:14">
       <c r="A714">
         <v>713</v>
       </c>
       <c r="B714" t="s">
         <v>14</v>
       </c>
       <c r="C714" t="s">
         <v>1914</v>
       </c>
       <c r="D714" t="s">
         <v>2473</v>
       </c>
       <c r="E714"/>
       <c r="F714" t="s">
         <v>997</v>
       </c>
       <c r="G714" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H714">
         <v>4</v>
       </c>
       <c r="I714" t="s">
         <v>2474</v>
       </c>
       <c r="J714" t="s">
         <v>2474</v>
       </c>
       <c r="K714"/>
       <c r="L714"/>
       <c r="M714"/>
       <c r="N714" t="s">
         <v>2474</v>
       </c>
     </row>
     <row r="715" spans="1:14">
       <c r="A715">
         <v>714</v>
       </c>
       <c r="B715" t="s">
         <v>14</v>
       </c>
       <c r="C715" t="s">
         <v>1288</v>
       </c>
       <c r="D715" t="s">
         <v>2475</v>
       </c>
       <c r="E715"/>
       <c r="F715" t="s">
         <v>30</v>
       </c>
       <c r="G715" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H715">
         <v>4</v>
       </c>
       <c r="I715" t="s">
         <v>2476</v>
       </c>
       <c r="J715" t="s">
         <v>2476</v>
       </c>
       <c r="K715"/>
       <c r="L715"/>
       <c r="M715"/>
       <c r="N715" t="s">
         <v>2476</v>
       </c>
     </row>
     <row r="716" spans="1:14">
       <c r="A716">
         <v>715</v>
       </c>
       <c r="B716" t="s">
         <v>14</v>
       </c>
       <c r="C716" t="s">
         <v>2187</v>
       </c>
       <c r="D716" t="s">
         <v>2477</v>
       </c>
       <c r="E716"/>
       <c r="F716" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="G716" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H716">
         <v>4</v>
       </c>
       <c r="I716" t="s">
         <v>2478</v>
       </c>
       <c r="J716" t="s">
         <v>2478</v>
       </c>
       <c r="K716"/>
       <c r="L716"/>
       <c r="M716"/>
       <c r="N716" t="s">
         <v>2478</v>
       </c>
     </row>
     <row r="717" spans="1:14">
       <c r="A717">
         <v>716</v>
       </c>
       <c r="B717"/>
       <c r="C717" t="s">
         <v>1288</v>
       </c>
       <c r="D717" t="s">
         <v>2479</v>
       </c>
       <c r="E717"/>
       <c r="F717" t="s">
         <v>2480</v>
       </c>
       <c r="G717" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H717">
         <v>4</v>
       </c>
       <c r="I717" t="s">
         <v>2481</v>
       </c>
       <c r="J717" t="s">
         <v>2481</v>
       </c>
       <c r="K717"/>
       <c r="L717"/>
       <c r="M717"/>
       <c r="N717" t="s">
         <v>2481</v>
       </c>
     </row>
     <row r="718" spans="1:14">
       <c r="A718">
         <v>717</v>
       </c>
       <c r="B718"/>
       <c r="C718" t="s">
         <v>2482</v>
       </c>
       <c r="D718" t="s">
         <v>2483</v>
       </c>
       <c r="E718"/>
       <c r="F718" t="s">
         <v>60</v>
       </c>
       <c r="G718" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H718">
         <v>4</v>
       </c>
       <c r="I718" t="s">
         <v>2484</v>
       </c>
       <c r="J718" t="s">
         <v>2484</v>
       </c>
       <c r="K718"/>
       <c r="L718"/>
       <c r="M718"/>
       <c r="N718" t="s">
         <v>2484</v>
       </c>
     </row>
     <row r="719" spans="1:14">
       <c r="A719">
         <v>718</v>
       </c>
       <c r="B719" t="s">
         <v>14</v>
       </c>
       <c r="C719" t="s">
         <v>2485</v>
       </c>
       <c r="D719" t="s">
         <v>961</v>
       </c>
       <c r="E719"/>
       <c r="F719" t="s">
         <v>30</v>
       </c>
       <c r="G719" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H719">
         <v>4</v>
       </c>
       <c r="I719" t="s">
         <v>2486</v>
       </c>
       <c r="J719" t="s">
         <v>2486</v>
       </c>
       <c r="K719"/>
       <c r="L719"/>
       <c r="M719"/>
       <c r="N719" t="s">
         <v>2486</v>
       </c>
     </row>
     <row r="720" spans="1:14">
       <c r="A720">
         <v>719</v>
       </c>
       <c r="B720" t="s">
         <v>14</v>
       </c>
       <c r="C720" t="s">
         <v>2078</v>
       </c>
       <c r="D720" t="s">
         <v>2487</v>
       </c>
       <c r="E720"/>
       <c r="F720" t="s">
         <v>18</v>
       </c>
       <c r="G720" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H720">
         <v>4</v>
       </c>
       <c r="I720" t="s">
         <v>2488</v>
       </c>
       <c r="J720" t="s">
         <v>2488</v>
       </c>
       <c r="K720"/>
       <c r="L720"/>
       <c r="M720"/>
       <c r="N720" t="s">
         <v>2488</v>
       </c>
     </row>
     <row r="721" spans="1:14">
       <c r="A721">
         <v>720</v>
       </c>
       <c r="B721"/>
       <c r="C721" t="s">
         <v>2489</v>
       </c>
       <c r="D721" t="s">
         <v>2490</v>
       </c>
       <c r="E721"/>
       <c r="F721" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="G721" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H721">
         <v>4</v>
       </c>
       <c r="I721" t="s">
         <v>2491</v>
       </c>
       <c r="J721" t="s">
         <v>2491</v>
       </c>
       <c r="K721"/>
       <c r="L721"/>
       <c r="M721"/>
       <c r="N721" t="s">
         <v>2491</v>
       </c>
     </row>
     <row r="722" spans="1:14">
       <c r="A722">
         <v>721</v>
       </c>
       <c r="B722"/>
       <c r="C722" t="s">
         <v>2082</v>
       </c>
       <c r="D722" t="s">
         <v>2492</v>
       </c>
       <c r="E722"/>
       <c r="F722" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="G722" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H722">
         <v>4</v>
       </c>
       <c r="I722" t="s">
         <v>2493</v>
       </c>
       <c r="J722" t="s">
         <v>2493</v>
       </c>
       <c r="K722"/>
       <c r="L722"/>
       <c r="M722"/>
       <c r="N722" t="s">
         <v>2493</v>
       </c>
     </row>
     <row r="723" spans="1:14">
       <c r="A723">
         <v>722</v>
       </c>
       <c r="B723" t="s">
         <v>14</v>
       </c>
       <c r="C723" t="s">
         <v>2375</v>
       </c>
       <c r="D723" t="s">
         <v>2388</v>
       </c>
       <c r="E723"/>
       <c r="F723" t="s">
         <v>60</v>
       </c>
       <c r="G723" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H723">
         <v>4</v>
       </c>
       <c r="I723" t="s">
         <v>2494</v>
       </c>
       <c r="J723" t="s">
         <v>2494</v>
       </c>
       <c r="K723" t="s">
         <v>2495</v>
       </c>
       <c r="L723"/>
       <c r="M723"/>
       <c r="N723" t="s">
         <v>2494</v>
       </c>
     </row>
     <row r="724" spans="1:14">
       <c r="A724">
         <v>723</v>
       </c>
       <c r="B724" t="s">
         <v>14</v>
       </c>
       <c r="C724" t="s">
         <v>1190</v>
       </c>
       <c r="D724" t="s">
         <v>2496</v>
       </c>
       <c r="E724" t="s">
         <v>852</v>
       </c>
       <c r="F724" t="s">
         <v>30</v>
       </c>
       <c r="G724" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H724">
         <v>4</v>
       </c>
       <c r="I724" t="s">
         <v>2497</v>
       </c>
       <c r="J724" t="s">
         <v>2497</v>
       </c>
       <c r="K724"/>
       <c r="L724"/>
       <c r="M724"/>
       <c r="N724" t="s">
         <v>2497</v>
       </c>
     </row>
     <row r="725" spans="1:14">
       <c r="A725">
         <v>724</v>
       </c>
       <c r="B725" t="s">
         <v>14</v>
       </c>
       <c r="C725" t="s">
         <v>2190</v>
       </c>
       <c r="D725" t="s">
         <v>2123</v>
       </c>
       <c r="E725"/>
       <c r="F725" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G725" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H725">
         <v>4</v>
       </c>
       <c r="I725" t="s">
         <v>2498</v>
       </c>
       <c r="J725" t="s">
         <v>2498</v>
       </c>
       <c r="K725"/>
       <c r="L725"/>
       <c r="M725"/>
       <c r="N725" t="s">
         <v>2498</v>
       </c>
     </row>
     <row r="726" spans="1:14">
       <c r="A726">
         <v>725</v>
       </c>
       <c r="B726" t="s">
         <v>14</v>
       </c>
       <c r="C726" t="s">
         <v>1114</v>
       </c>
       <c r="D726" t="s">
         <v>2499</v>
       </c>
       <c r="E726" t="s">
         <v>42</v>
       </c>
       <c r="F726" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G726" t="s">
         <v>19</v>
       </c>
       <c r="H726">
         <v>4</v>
       </c>
       <c r="I726" t="s">
         <v>2500</v>
       </c>
       <c r="J726" t="s">
         <v>2500</v>
       </c>
       <c r="K726" t="s">
         <v>2501</v>
       </c>
       <c r="L726"/>
       <c r="M726"/>
       <c r="N726" t="s">
         <v>2500</v>
       </c>
     </row>
     <row r="727" spans="1:14">
       <c r="A727">
         <v>726</v>
       </c>
       <c r="B727"/>
       <c r="C727" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="D727" t="s">
         <v>2502</v>
       </c>
       <c r="E727"/>
       <c r="F727" t="s">
         <v>60</v>
       </c>
       <c r="G727" t="s">
         <v>19</v>
       </c>
       <c r="H727">
         <v>4</v>
       </c>
       <c r="I727" t="s">
         <v>2503</v>
       </c>
       <c r="J727" t="s">
         <v>2503</v>
       </c>
       <c r="K727"/>
       <c r="L727"/>
       <c r="M727"/>
       <c r="N727" t="s">
         <v>2503</v>
       </c>
     </row>
     <row r="728" spans="1:14">
       <c r="A728">
         <v>727</v>
       </c>
       <c r="B728"/>
       <c r="C728" t="s">
         <v>480</v>
       </c>
       <c r="D728" t="s">
         <v>2504</v>
       </c>
       <c r="E728"/>
       <c r="F728" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G728" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H728">
         <v>4</v>
       </c>
       <c r="I728" t="s">
         <v>2505</v>
       </c>
       <c r="J728" t="s">
         <v>2505</v>
       </c>
       <c r="K728"/>
       <c r="L728"/>
       <c r="M728"/>
       <c r="N728" t="s">
         <v>2505</v>
       </c>
     </row>
     <row r="729" spans="1:14">
       <c r="A729">
         <v>728</v>
       </c>
       <c r="B729" t="s">
         <v>14</v>
       </c>
       <c r="C729" t="s">
         <v>1756</v>
       </c>
       <c r="D729" t="s">
         <v>2506</v>
       </c>
       <c r="E729"/>
       <c r="F729" t="s">
         <v>18</v>
       </c>
       <c r="G729" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H729">
         <v>4</v>
       </c>
       <c r="I729" t="s">
         <v>2507</v>
       </c>
       <c r="J729" t="s">
         <v>2507</v>
       </c>
       <c r="K729"/>
       <c r="L729"/>
       <c r="M729"/>
       <c r="N729" t="s">
         <v>2507</v>
       </c>
     </row>
     <row r="730" spans="1:14">
       <c r="A730">
         <v>729</v>
       </c>
       <c r="B730" t="s">
         <v>14</v>
       </c>
       <c r="C730" t="s">
         <v>581</v>
       </c>
       <c r="D730" t="s">
         <v>2508</v>
       </c>
       <c r="E730" t="s">
         <v>2509</v>
       </c>
       <c r="F730" t="s">
         <v>2510</v>
       </c>
       <c r="G730" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H730">
         <v>4</v>
       </c>
       <c r="I730" t="s">
         <v>2511</v>
       </c>
       <c r="J730" t="s">
         <v>2512</v>
       </c>
       <c r="K730" t="s">
         <v>2511</v>
       </c>
       <c r="L730"/>
       <c r="M730"/>
       <c r="N730" t="s">
         <v>2511</v>
       </c>
     </row>
     <row r="731" spans="1:14">
       <c r="A731">
         <v>730</v>
       </c>
       <c r="B731"/>
       <c r="C731" t="s">
         <v>2513</v>
       </c>
       <c r="D731" t="s">
         <v>2514</v>
       </c>
       <c r="E731"/>
       <c r="F731" t="s">
         <v>506</v>
       </c>
       <c r="G731" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H731">
         <v>4</v>
       </c>
       <c r="I731" t="s">
         <v>2515</v>
       </c>
       <c r="J731" t="s">
         <v>2515</v>
       </c>
       <c r="K731"/>
       <c r="L731"/>
       <c r="M731"/>
       <c r="N731" t="s">
         <v>2515</v>
       </c>
     </row>
     <row r="732" spans="1:14">
       <c r="A732">
         <v>731</v>
       </c>
       <c r="B732"/>
       <c r="C732" t="s">
         <v>1170</v>
       </c>
       <c r="D732" t="s">
         <v>2516</v>
       </c>
       <c r="E732"/>
       <c r="F732" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G732" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H732">
         <v>4</v>
       </c>
       <c r="I732" t="s">
         <v>2517</v>
       </c>
       <c r="J732" t="s">
         <v>2517</v>
       </c>
       <c r="K732"/>
       <c r="L732"/>
       <c r="M732"/>
       <c r="N732" t="s">
         <v>2517</v>
       </c>
     </row>
     <row r="733" spans="1:14">
       <c r="A733">
         <v>732</v>
       </c>
       <c r="B733"/>
       <c r="C733" t="s">
         <v>2518</v>
       </c>
@@ -36560,801 +36566,801 @@
       </c>
       <c r="L733"/>
       <c r="M733"/>
       <c r="N733" t="s">
         <v>2521</v>
       </c>
     </row>
     <row r="734" spans="1:14">
       <c r="A734">
         <v>733</v>
       </c>
       <c r="B734"/>
       <c r="C734" t="s">
         <v>2318</v>
       </c>
       <c r="D734" t="s">
         <v>2523</v>
       </c>
       <c r="E734" t="s">
         <v>2524</v>
       </c>
       <c r="F734" t="s">
         <v>30</v>
       </c>
       <c r="G734" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H734">
         <v>4</v>
       </c>
       <c r="I734" t="s">
         <v>2525</v>
       </c>
       <c r="J734" t="s">
         <v>2525</v>
       </c>
       <c r="K734"/>
       <c r="L734"/>
       <c r="M734"/>
       <c r="N734" t="s">
         <v>2525</v>
       </c>
     </row>
     <row r="735" spans="1:14">
       <c r="A735">
         <v>734</v>
       </c>
       <c r="B735"/>
       <c r="C735" t="s">
         <v>2526</v>
       </c>
       <c r="D735" t="s">
         <v>2527</v>
       </c>
       <c r="E735" t="s">
         <v>2524</v>
       </c>
       <c r="F735" t="s">
         <v>30</v>
       </c>
       <c r="G735" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H735">
         <v>4</v>
       </c>
       <c r="I735" t="s">
         <v>2528</v>
       </c>
       <c r="J735" t="s">
         <v>2528</v>
       </c>
       <c r="K735"/>
       <c r="L735"/>
       <c r="M735"/>
       <c r="N735" t="s">
         <v>2528</v>
       </c>
     </row>
     <row r="736" spans="1:14">
       <c r="A736">
         <v>735</v>
       </c>
       <c r="B736" t="s">
         <v>14</v>
       </c>
       <c r="C736" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D736" t="s">
         <v>591</v>
       </c>
       <c r="E736"/>
       <c r="F736" t="s">
         <v>35</v>
       </c>
       <c r="G736" t="s">
         <v>19</v>
       </c>
       <c r="H736">
         <v>4</v>
       </c>
       <c r="I736" t="s">
         <v>2529</v>
       </c>
       <c r="J736" t="s">
         <v>2529</v>
       </c>
       <c r="K736"/>
       <c r="L736"/>
       <c r="M736"/>
       <c r="N736" t="s">
         <v>2529</v>
       </c>
     </row>
     <row r="737" spans="1:14">
       <c r="A737">
         <v>736</v>
       </c>
       <c r="B737"/>
       <c r="C737" t="s">
         <v>912</v>
       </c>
       <c r="D737" t="s">
         <v>2530</v>
       </c>
       <c r="E737" t="s">
         <v>2524</v>
       </c>
       <c r="F737" t="s">
         <v>30</v>
       </c>
       <c r="G737" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H737">
         <v>4</v>
       </c>
       <c r="I737" t="s">
         <v>2531</v>
       </c>
       <c r="J737" t="s">
         <v>2531</v>
       </c>
       <c r="K737"/>
       <c r="L737"/>
       <c r="M737"/>
       <c r="N737" t="s">
         <v>2531</v>
       </c>
     </row>
     <row r="738" spans="1:14">
       <c r="A738">
         <v>737</v>
       </c>
       <c r="B738" t="s">
         <v>14</v>
       </c>
       <c r="C738" t="s">
         <v>1506</v>
       </c>
       <c r="D738" t="s">
         <v>2532</v>
       </c>
       <c r="E738"/>
       <c r="F738" t="s">
         <v>18</v>
       </c>
       <c r="G738" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H738">
         <v>4</v>
       </c>
       <c r="I738" t="s">
         <v>2533</v>
       </c>
       <c r="J738" t="s">
         <v>2533</v>
       </c>
       <c r="K738"/>
       <c r="L738"/>
       <c r="M738"/>
       <c r="N738" t="s">
         <v>2533</v>
       </c>
     </row>
     <row r="739" spans="1:14">
       <c r="A739">
         <v>738</v>
       </c>
       <c r="B739" t="s">
         <v>14</v>
       </c>
       <c r="C739" t="s">
         <v>2534</v>
       </c>
       <c r="D739" t="s">
         <v>2535</v>
       </c>
       <c r="E739"/>
       <c r="F739" t="s">
         <v>35</v>
       </c>
       <c r="G739" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H739">
         <v>4</v>
       </c>
       <c r="I739" t="s">
         <v>2536</v>
       </c>
       <c r="J739" t="s">
         <v>2536</v>
       </c>
       <c r="K739"/>
       <c r="L739"/>
       <c r="M739"/>
       <c r="N739" t="s">
         <v>2536</v>
       </c>
     </row>
     <row r="740" spans="1:14">
       <c r="A740">
         <v>739</v>
       </c>
       <c r="B740" t="s">
         <v>14</v>
       </c>
       <c r="C740" t="s">
         <v>2537</v>
       </c>
       <c r="D740" t="s">
         <v>2538</v>
       </c>
       <c r="E740" t="s">
         <v>1562</v>
       </c>
       <c r="F740" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G740" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H740">
         <v>4</v>
       </c>
       <c r="I740" t="s">
         <v>2539</v>
       </c>
       <c r="J740" t="s">
         <v>2539</v>
       </c>
       <c r="K740"/>
       <c r="L740"/>
       <c r="M740"/>
       <c r="N740" t="s">
         <v>2539</v>
       </c>
     </row>
     <row r="741" spans="1:14">
       <c r="A741">
         <v>740</v>
       </c>
       <c r="B741"/>
       <c r="C741" t="s">
         <v>1762</v>
       </c>
       <c r="D741" t="s">
         <v>2540</v>
       </c>
       <c r="E741"/>
       <c r="F741" t="s">
         <v>60</v>
       </c>
       <c r="G741" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H741">
         <v>4</v>
       </c>
       <c r="I741" t="s">
         <v>2541</v>
       </c>
       <c r="J741" t="s">
         <v>2541</v>
       </c>
       <c r="K741"/>
       <c r="L741"/>
       <c r="M741"/>
       <c r="N741" t="s">
         <v>2541</v>
       </c>
     </row>
     <row r="742" spans="1:14">
       <c r="A742">
         <v>741</v>
       </c>
       <c r="B742" t="s">
         <v>14</v>
       </c>
       <c r="C742" t="s">
         <v>1638</v>
       </c>
       <c r="D742" t="s">
         <v>2542</v>
       </c>
       <c r="E742"/>
       <c r="F742" t="s">
         <v>2543</v>
       </c>
       <c r="G742" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H742">
         <v>4</v>
       </c>
       <c r="I742" t="s">
         <v>2544</v>
       </c>
       <c r="J742" t="s">
         <v>2544</v>
       </c>
       <c r="K742"/>
       <c r="L742"/>
       <c r="M742"/>
       <c r="N742" t="s">
         <v>2544</v>
       </c>
     </row>
     <row r="743" spans="1:14">
       <c r="A743">
         <v>742</v>
       </c>
       <c r="B743"/>
       <c r="C743" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D743" t="s">
         <v>1647</v>
       </c>
       <c r="E743"/>
       <c r="F743" t="s">
         <v>35</v>
       </c>
       <c r="G743" t="s">
         <v>19</v>
       </c>
       <c r="H743">
         <v>4</v>
       </c>
       <c r="I743" t="s">
         <v>2545</v>
       </c>
       <c r="J743" t="s">
         <v>2545</v>
       </c>
       <c r="K743" t="s">
         <v>2546</v>
       </c>
       <c r="L743"/>
       <c r="M743"/>
       <c r="N743" t="s">
         <v>2545</v>
       </c>
     </row>
     <row r="744" spans="1:14">
       <c r="A744">
         <v>743</v>
       </c>
       <c r="B744"/>
       <c r="C744" t="s">
         <v>2547</v>
       </c>
       <c r="D744" t="s">
         <v>2548</v>
       </c>
       <c r="E744"/>
       <c r="F744" t="s">
         <v>30</v>
       </c>
       <c r="G744" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H744">
         <v>4</v>
       </c>
       <c r="I744" t="s">
         <v>2549</v>
       </c>
       <c r="J744" t="s">
         <v>2549</v>
       </c>
       <c r="K744"/>
       <c r="L744"/>
       <c r="M744"/>
       <c r="N744" t="s">
         <v>2549</v>
       </c>
     </row>
     <row r="745" spans="1:14">
       <c r="A745">
         <v>744</v>
       </c>
       <c r="B745" t="s">
         <v>14</v>
       </c>
       <c r="C745" t="s">
         <v>2482</v>
       </c>
       <c r="D745" t="s">
         <v>2550</v>
       </c>
       <c r="E745"/>
       <c r="F745" t="s">
         <v>35</v>
       </c>
       <c r="G745" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H745">
         <v>4</v>
       </c>
       <c r="I745" t="s">
         <v>2551</v>
       </c>
       <c r="J745" t="s">
         <v>2551</v>
       </c>
       <c r="K745"/>
       <c r="L745"/>
       <c r="M745"/>
       <c r="N745" t="s">
         <v>2551</v>
       </c>
     </row>
     <row r="746" spans="1:14">
       <c r="A746">
         <v>745</v>
       </c>
       <c r="B746"/>
       <c r="C746" t="s">
         <v>2552</v>
       </c>
       <c r="D746" t="s">
         <v>2553</v>
       </c>
       <c r="E746"/>
       <c r="F746" t="s">
         <v>60</v>
       </c>
       <c r="G746" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H746">
         <v>4</v>
       </c>
       <c r="I746" t="s">
         <v>2554</v>
       </c>
       <c r="J746" t="s">
         <v>2554</v>
       </c>
       <c r="K746"/>
       <c r="L746"/>
       <c r="M746"/>
       <c r="N746" t="s">
         <v>2554</v>
       </c>
     </row>
     <row r="747" spans="1:14">
       <c r="A747">
         <v>746</v>
       </c>
       <c r="B747" t="s">
         <v>14</v>
       </c>
       <c r="C747" t="s">
         <v>2482</v>
       </c>
       <c r="D747" t="s">
         <v>2555</v>
       </c>
       <c r="E747"/>
       <c r="F747" t="s">
         <v>776</v>
       </c>
       <c r="G747" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H747">
         <v>4</v>
       </c>
       <c r="I747" t="s">
         <v>2556</v>
       </c>
       <c r="J747" t="s">
         <v>2556</v>
       </c>
       <c r="K747"/>
       <c r="L747"/>
       <c r="M747"/>
       <c r="N747" t="s">
         <v>2556</v>
       </c>
     </row>
     <row r="748" spans="1:14">
       <c r="A748">
         <v>747</v>
       </c>
       <c r="B748" t="s">
         <v>14</v>
       </c>
       <c r="C748" t="s">
         <v>1506</v>
       </c>
       <c r="D748" t="s">
         <v>2557</v>
       </c>
       <c r="E748"/>
       <c r="F748" t="s">
         <v>1660</v>
       </c>
       <c r="G748" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H748">
         <v>4</v>
       </c>
       <c r="I748" t="s">
         <v>2558</v>
       </c>
       <c r="J748" t="s">
         <v>2558</v>
       </c>
       <c r="K748"/>
       <c r="L748"/>
       <c r="M748"/>
       <c r="N748" t="s">
         <v>2558</v>
       </c>
     </row>
     <row r="749" spans="1:14">
       <c r="A749">
         <v>748</v>
       </c>
       <c r="B749" t="s">
         <v>14</v>
       </c>
       <c r="C749" t="s">
         <v>2559</v>
       </c>
       <c r="D749" t="s">
         <v>2560</v>
       </c>
       <c r="E749"/>
       <c r="F749" t="s">
         <v>506</v>
       </c>
       <c r="G749" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H749">
         <v>4</v>
       </c>
       <c r="I749" t="s">
         <v>2561</v>
       </c>
       <c r="J749" t="s">
         <v>2561</v>
       </c>
       <c r="K749"/>
       <c r="L749"/>
       <c r="M749"/>
       <c r="N749" t="s">
         <v>2561</v>
       </c>
     </row>
     <row r="750" spans="1:14">
       <c r="A750">
         <v>749</v>
       </c>
       <c r="B750" t="s">
         <v>14</v>
       </c>
       <c r="C750" t="s">
         <v>2318</v>
       </c>
       <c r="D750" t="s">
         <v>2496</v>
       </c>
       <c r="E750" t="s">
         <v>852</v>
       </c>
       <c r="F750" t="s">
         <v>30</v>
       </c>
       <c r="G750" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H750">
         <v>4</v>
       </c>
       <c r="I750" t="s">
         <v>2562</v>
       </c>
       <c r="J750" t="s">
         <v>2562</v>
       </c>
       <c r="K750"/>
       <c r="L750"/>
       <c r="M750"/>
       <c r="N750" t="s">
         <v>2562</v>
       </c>
     </row>
     <row r="751" spans="1:14">
       <c r="A751">
         <v>750</v>
       </c>
       <c r="B751"/>
       <c r="C751" t="s">
         <v>787</v>
       </c>
       <c r="D751" t="s">
         <v>2563</v>
       </c>
       <c r="E751"/>
       <c r="F751" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G751" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H751">
         <v>4</v>
       </c>
       <c r="I751" t="s">
         <v>2564</v>
       </c>
       <c r="J751" t="s">
         <v>2564</v>
       </c>
       <c r="K751"/>
       <c r="L751"/>
       <c r="M751"/>
       <c r="N751" t="s">
         <v>2564</v>
       </c>
     </row>
     <row r="752" spans="1:14">
       <c r="A752">
         <v>751</v>
       </c>
       <c r="B752" t="s">
         <v>14</v>
       </c>
       <c r="C752" t="s">
         <v>2084</v>
       </c>
       <c r="D752" t="s">
         <v>1134</v>
       </c>
       <c r="E752"/>
       <c r="F752" t="s">
         <v>30</v>
       </c>
       <c r="G752" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H752">
         <v>4</v>
       </c>
       <c r="I752" t="s">
         <v>2565</v>
       </c>
       <c r="J752" t="s">
         <v>2565</v>
       </c>
       <c r="K752"/>
       <c r="L752"/>
       <c r="M752"/>
       <c r="N752" t="s">
         <v>2565</v>
       </c>
     </row>
     <row r="753" spans="1:14">
       <c r="A753">
         <v>752</v>
       </c>
       <c r="B753"/>
       <c r="C753" t="s">
         <v>2566</v>
       </c>
       <c r="D753" t="s">
         <v>1214</v>
       </c>
       <c r="E753"/>
       <c r="F753" t="s">
         <v>30</v>
       </c>
       <c r="G753" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H753">
         <v>4</v>
       </c>
       <c r="I753" t="s">
         <v>2567</v>
       </c>
       <c r="J753" t="s">
         <v>2567</v>
       </c>
       <c r="K753"/>
       <c r="L753"/>
       <c r="M753"/>
       <c r="N753" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="754" spans="1:14">
       <c r="A754">
         <v>753</v>
       </c>
       <c r="B754"/>
       <c r="C754" t="s">
         <v>581</v>
       </c>
       <c r="D754" t="s">
         <v>2568</v>
       </c>
       <c r="E754"/>
       <c r="F754" t="s">
         <v>30</v>
       </c>
       <c r="G754" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H754">
         <v>4</v>
       </c>
       <c r="I754" t="s">
         <v>2569</v>
       </c>
       <c r="J754" t="s">
         <v>2569</v>
       </c>
       <c r="K754"/>
       <c r="L754"/>
       <c r="M754"/>
       <c r="N754" t="s">
         <v>2569</v>
       </c>
     </row>
     <row r="755" spans="1:14">
       <c r="A755">
         <v>754</v>
       </c>
       <c r="B755" t="s">
         <v>14</v>
       </c>
       <c r="C755" t="s">
         <v>2187</v>
       </c>
       <c r="D755" t="s">
         <v>1480</v>
       </c>
       <c r="E755" t="s">
         <v>1481</v>
       </c>
       <c r="F755" t="s">
         <v>506</v>
       </c>
       <c r="G755" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H755">
         <v>4</v>
       </c>
       <c r="I755" t="s">
         <v>2570</v>
       </c>
       <c r="J755" t="s">
         <v>2570</v>
       </c>
       <c r="K755"/>
       <c r="L755"/>
       <c r="M755"/>
       <c r="N755" t="s">
         <v>2570</v>
       </c>
     </row>
     <row r="756" spans="1:14">
       <c r="A756">
         <v>755</v>
       </c>
       <c r="B756" t="s">
         <v>14</v>
       </c>
       <c r="C756" t="s">
@@ -37384,183 +37390,183 @@
       <c r="M756"/>
       <c r="N756" t="s">
         <v>2571</v>
       </c>
     </row>
     <row r="757" spans="1:14">
       <c r="A757">
         <v>756</v>
       </c>
       <c r="B757" t="s">
         <v>14</v>
       </c>
       <c r="C757" t="s">
         <v>1506</v>
       </c>
       <c r="D757" t="s">
         <v>2572</v>
       </c>
       <c r="E757" t="s">
         <v>2573</v>
       </c>
       <c r="F757" t="s">
         <v>30</v>
       </c>
       <c r="G757" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H757">
         <v>4</v>
       </c>
       <c r="I757" t="s">
         <v>2574</v>
       </c>
       <c r="J757" t="s">
         <v>2574</v>
       </c>
       <c r="K757"/>
       <c r="L757"/>
       <c r="M757"/>
       <c r="N757" t="s">
         <v>2574</v>
       </c>
     </row>
     <row r="758" spans="1:14">
       <c r="A758">
         <v>757</v>
       </c>
       <c r="B758" t="s">
         <v>14</v>
       </c>
       <c r="C758" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D758" t="s">
         <v>2475</v>
       </c>
       <c r="E758"/>
       <c r="F758" t="s">
         <v>2575</v>
       </c>
       <c r="G758" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H758">
         <v>4</v>
       </c>
       <c r="I758" t="s">
         <v>1227</v>
       </c>
       <c r="J758" t="s">
         <v>1227</v>
       </c>
       <c r="K758"/>
       <c r="L758"/>
       <c r="M758"/>
       <c r="N758" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="759" spans="1:14">
       <c r="A759">
         <v>758</v>
       </c>
       <c r="B759" t="s">
         <v>14</v>
       </c>
       <c r="C759" t="s">
         <v>2576</v>
       </c>
       <c r="D759" t="s">
         <v>2577</v>
       </c>
       <c r="E759"/>
       <c r="F759" t="s">
         <v>816</v>
       </c>
       <c r="G759" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H759">
         <v>4</v>
       </c>
       <c r="I759" t="s">
         <v>2578</v>
       </c>
       <c r="J759" t="s">
         <v>2578</v>
       </c>
       <c r="K759"/>
       <c r="L759"/>
       <c r="M759"/>
       <c r="N759" t="s">
         <v>2578</v>
       </c>
     </row>
     <row r="760" spans="1:14">
       <c r="A760">
         <v>759</v>
       </c>
       <c r="B760"/>
       <c r="C760" t="s">
         <v>1341</v>
       </c>
       <c r="D760" t="s">
         <v>2579</v>
       </c>
       <c r="E760" t="s">
         <v>523</v>
       </c>
       <c r="F760" t="s">
         <v>30</v>
       </c>
       <c r="G760" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H760">
         <v>4</v>
       </c>
       <c r="I760" t="s">
         <v>2580</v>
       </c>
       <c r="J760" t="s">
         <v>2580</v>
       </c>
       <c r="K760"/>
       <c r="L760"/>
       <c r="M760"/>
       <c r="N760" t="s">
         <v>2580</v>
       </c>
     </row>
     <row r="761" spans="1:14">
       <c r="A761">
         <v>760</v>
       </c>
       <c r="B761"/>
       <c r="C761" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="D761" t="s">
         <v>2581</v>
       </c>
       <c r="E761" t="s">
         <v>523</v>
       </c>
       <c r="F761" t="s">
         <v>30</v>
       </c>
       <c r="G761" t="s">
         <v>19</v>
       </c>
       <c r="H761">
         <v>4</v>
       </c>
       <c r="I761" t="s">
         <v>2582</v>
       </c>
       <c r="J761" t="s">
         <v>2582</v>
       </c>
       <c r="K761"/>
       <c r="L761"/>
       <c r="M761"/>
@@ -37638,51 +37644,51 @@
       <c r="K763"/>
       <c r="L763"/>
       <c r="M763"/>
       <c r="N763" t="s">
         <v>2586</v>
       </c>
     </row>
     <row r="764" spans="1:14">
       <c r="A764">
         <v>763</v>
       </c>
       <c r="B764" t="s">
         <v>14</v>
       </c>
       <c r="C764" t="s">
         <v>1506</v>
       </c>
       <c r="D764" t="s">
         <v>2388</v>
       </c>
       <c r="E764"/>
       <c r="F764" t="s">
         <v>2587</v>
       </c>
       <c r="G764" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H764">
         <v>4</v>
       </c>
       <c r="I764" t="s">
         <v>2588</v>
       </c>
       <c r="J764" t="s">
         <v>2588</v>
       </c>
       <c r="K764"/>
       <c r="L764"/>
       <c r="M764"/>
       <c r="N764" t="s">
         <v>2588</v>
       </c>
     </row>
     <row r="765" spans="1:14">
       <c r="A765">
         <v>764</v>
       </c>
       <c r="B765"/>
       <c r="C765" t="s">
         <v>32</v>
       </c>
@@ -37708,125 +37714,125 @@
       <c r="K765"/>
       <c r="L765"/>
       <c r="M765"/>
       <c r="N765" t="s">
         <v>2589</v>
       </c>
     </row>
     <row r="766" spans="1:14">
       <c r="A766">
         <v>765</v>
       </c>
       <c r="B766"/>
       <c r="C766" t="s">
         <v>2590</v>
       </c>
       <c r="D766" t="s">
         <v>2591</v>
       </c>
       <c r="E766" t="s">
         <v>2524</v>
       </c>
       <c r="F766" t="s">
         <v>30</v>
       </c>
       <c r="G766" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H766">
         <v>4</v>
       </c>
       <c r="I766" t="s">
         <v>2592</v>
       </c>
       <c r="J766" t="s">
         <v>2592</v>
       </c>
       <c r="K766" t="s">
         <v>2593</v>
       </c>
       <c r="L766"/>
       <c r="M766"/>
       <c r="N766" t="s">
         <v>2592</v>
       </c>
     </row>
     <row r="767" spans="1:14">
       <c r="A767">
         <v>766</v>
       </c>
       <c r="B767"/>
       <c r="C767" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D767" t="s">
         <v>2594</v>
       </c>
       <c r="E767" t="s">
         <v>2524</v>
       </c>
       <c r="F767" t="s">
         <v>30</v>
       </c>
       <c r="G767" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H767">
         <v>4</v>
       </c>
       <c r="I767" t="s">
         <v>2595</v>
       </c>
       <c r="J767" t="s">
         <v>2595</v>
       </c>
       <c r="K767" t="s">
         <v>2596</v>
       </c>
       <c r="L767"/>
       <c r="M767"/>
       <c r="N767" t="s">
         <v>2595</v>
       </c>
     </row>
     <row r="768" spans="1:14">
       <c r="A768">
         <v>767</v>
       </c>
       <c r="B768"/>
       <c r="C768" t="s">
         <v>2597</v>
       </c>
       <c r="D768" t="s">
         <v>2598</v>
       </c>
       <c r="E768"/>
       <c r="F768" t="s">
         <v>30</v>
       </c>
       <c r="G768" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H768">
         <v>4</v>
       </c>
       <c r="I768" t="s">
         <v>2599</v>
       </c>
       <c r="J768" t="s">
         <v>2599</v>
       </c>
       <c r="K768"/>
       <c r="L768"/>
       <c r="M768"/>
       <c r="N768" t="s">
         <v>2599</v>
       </c>
     </row>
     <row r="769" spans="1:14">
       <c r="A769">
         <v>768</v>
       </c>
       <c r="B769" t="s">
         <v>14</v>
       </c>
       <c r="C769" t="s">
@@ -37852,233 +37858,233 @@
         <v>2601</v>
       </c>
       <c r="K769"/>
       <c r="L769"/>
       <c r="M769"/>
       <c r="N769" t="s">
         <v>2601</v>
       </c>
     </row>
     <row r="770" spans="1:14">
       <c r="A770">
         <v>769</v>
       </c>
       <c r="B770"/>
       <c r="C770" t="s">
         <v>2602</v>
       </c>
       <c r="D770" t="s">
         <v>2603</v>
       </c>
       <c r="E770"/>
       <c r="F770" t="s">
         <v>35</v>
       </c>
       <c r="G770" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H770">
         <v>4</v>
       </c>
       <c r="I770" t="s">
         <v>2604</v>
       </c>
       <c r="J770" t="s">
         <v>2604</v>
       </c>
       <c r="K770"/>
       <c r="L770"/>
       <c r="M770"/>
       <c r="N770" t="s">
         <v>2604</v>
       </c>
     </row>
     <row r="771" spans="1:14">
       <c r="A771">
         <v>770</v>
       </c>
       <c r="B771" t="s">
         <v>14</v>
       </c>
       <c r="C771" t="s">
         <v>683</v>
       </c>
       <c r="D771" t="s">
         <v>2605</v>
       </c>
       <c r="E771" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F771" t="s">
         <v>789</v>
       </c>
       <c r="G771" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H771">
         <v>4</v>
       </c>
       <c r="I771" t="s">
         <v>2606</v>
       </c>
       <c r="J771" t="s">
         <v>2606</v>
       </c>
       <c r="K771" t="s">
         <v>2607</v>
       </c>
       <c r="L771"/>
       <c r="M771"/>
       <c r="N771" t="s">
         <v>2606</v>
       </c>
     </row>
     <row r="772" spans="1:14">
       <c r="A772">
         <v>771</v>
       </c>
       <c r="B772"/>
       <c r="C772" t="s">
         <v>2608</v>
       </c>
       <c r="D772" t="s">
         <v>1997</v>
       </c>
       <c r="E772" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="F772" t="s">
         <v>35</v>
       </c>
       <c r="G772" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H772">
         <v>4</v>
       </c>
       <c r="I772" t="s">
         <v>2609</v>
       </c>
       <c r="J772" t="s">
         <v>2609</v>
       </c>
       <c r="K772"/>
       <c r="L772"/>
       <c r="M772"/>
       <c r="N772" t="s">
         <v>2609</v>
       </c>
     </row>
     <row r="773" spans="1:14">
       <c r="A773">
         <v>772</v>
       </c>
       <c r="B773" t="s">
         <v>14</v>
       </c>
       <c r="C773" t="s">
         <v>2610</v>
       </c>
       <c r="D773" t="s">
         <v>2611</v>
       </c>
       <c r="E773" t="s">
         <v>971</v>
       </c>
       <c r="F773" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G773" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H773">
         <v>4</v>
       </c>
       <c r="I773" t="s">
         <v>2612</v>
       </c>
       <c r="J773" t="s">
         <v>2612</v>
       </c>
       <c r="K773"/>
       <c r="L773"/>
       <c r="M773"/>
       <c r="N773" t="s">
         <v>2612</v>
       </c>
     </row>
     <row r="774" spans="1:14">
       <c r="A774">
         <v>773</v>
       </c>
       <c r="B774"/>
       <c r="C774" t="s">
         <v>596</v>
       </c>
       <c r="D774" t="s">
         <v>2613</v>
       </c>
       <c r="E774"/>
       <c r="F774" t="s">
         <v>30</v>
       </c>
       <c r="G774" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H774">
         <v>4</v>
       </c>
       <c r="I774" t="s">
         <v>2614</v>
       </c>
       <c r="J774" t="s">
         <v>2614</v>
       </c>
       <c r="K774"/>
       <c r="L774"/>
       <c r="M774"/>
       <c r="N774" t="s">
         <v>2614</v>
       </c>
     </row>
     <row r="775" spans="1:14">
       <c r="A775">
         <v>774</v>
       </c>
       <c r="B775"/>
       <c r="C775" t="s">
         <v>2615</v>
       </c>
       <c r="D775" t="s">
         <v>2542</v>
       </c>
       <c r="E775"/>
       <c r="F775" t="s">
         <v>60</v>
       </c>
       <c r="G775" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="H775">
         <v>4</v>
       </c>
       <c r="I775" t="s">
         <v>2616</v>
       </c>
       <c r="J775" t="s">
         <v>2616</v>
       </c>
       <c r="K775"/>
       <c r="L775"/>
       <c r="M775"/>
       <c r="N775" t="s">
         <v>2616</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>