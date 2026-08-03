--- v3 (2026-06-19)
+++ v4 (2026-08-03)
@@ -9372,51 +9372,53 @@
         <v>4</v>
       </c>
       <c r="I28" t="s">
         <v>165</v>
       </c>
       <c r="J28" t="s">
         <v>166</v>
       </c>
       <c r="K28" t="s">
         <v>167</v>
       </c>
       <c r="L28" t="s">
         <v>165</v>
       </c>
       <c r="M28" t="s">
         <v>168</v>
       </c>
       <c r="N28" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29">
         <v>28</v>
       </c>
-      <c r="B29"/>
+      <c r="B29" t="s">
+        <v>14</v>
+      </c>
       <c r="C29" t="s">
         <v>169</v>
       </c>
       <c r="D29" t="s">
         <v>170</v>
       </c>
       <c r="E29" t="s">
         <v>127</v>
       </c>
       <c r="F29" t="s">
         <v>128</v>
       </c>
       <c r="G29" t="s">
         <v>19</v>
       </c>
       <c r="H29">
         <v>4</v>
       </c>
       <c r="I29" t="s">
         <v>167</v>
       </c>
       <c r="J29" t="s">
         <v>167</v>
       </c>
       <c r="K29" t="s">
@@ -20438,51 +20440,53 @@
         <v>4</v>
       </c>
       <c r="I306" t="s">
         <v>1305</v>
       </c>
       <c r="J306" t="s">
         <v>1305</v>
       </c>
       <c r="K306" t="s">
         <v>1306</v>
       </c>
       <c r="L306" t="s">
         <v>1307</v>
       </c>
       <c r="M306" t="s">
         <v>1308</v>
       </c>
       <c r="N306" t="s">
         <v>1305</v>
       </c>
     </row>
     <row r="307" spans="1:14">
       <c r="A307">
         <v>306</v>
       </c>
-      <c r="B307"/>
+      <c r="B307" t="s">
+        <v>14</v>
+      </c>
       <c r="C307" t="s">
         <v>485</v>
       </c>
       <c r="D307" t="s">
         <v>1309</v>
       </c>
       <c r="E307"/>
       <c r="F307" t="s">
         <v>30</v>
       </c>
       <c r="G307" t="s">
         <v>19</v>
       </c>
       <c r="H307">
         <v>4</v>
       </c>
       <c r="I307" t="s">
         <v>1305</v>
       </c>
       <c r="J307" t="s">
         <v>1310</v>
       </c>
       <c r="K307" t="s">
         <v>1305</v>
       </c>
@@ -34382,51 +34386,53 @@
         <v>30</v>
       </c>
       <c r="G674" t="s">
         <v>116</v>
       </c>
       <c r="H674">
         <v>4</v>
       </c>
       <c r="I674" t="s">
         <v>2361</v>
       </c>
       <c r="J674" t="s">
         <v>2361</v>
       </c>
       <c r="K674"/>
       <c r="L674"/>
       <c r="M674"/>
       <c r="N674" t="s">
         <v>2361</v>
       </c>
     </row>
     <row r="675" spans="1:14">
       <c r="A675">
         <v>674</v>
       </c>
-      <c r="B675"/>
+      <c r="B675" t="s">
+        <v>14</v>
+      </c>
       <c r="C675" t="s">
         <v>1762</v>
       </c>
       <c r="D675" t="s">
         <v>2362</v>
       </c>
       <c r="E675" t="s">
         <v>771</v>
       </c>
       <c r="F675" t="s">
         <v>43</v>
       </c>
       <c r="G675" t="s">
         <v>116</v>
       </c>
       <c r="H675">
         <v>4</v>
       </c>
       <c r="I675" t="s">
         <v>2363</v>
       </c>
       <c r="J675" t="s">
         <v>2363</v>
       </c>
       <c r="K675" t="s">
@@ -37266,51 +37272,53 @@
         <v>30</v>
       </c>
       <c r="G753" t="s">
         <v>116</v>
       </c>
       <c r="H753">
         <v>4</v>
       </c>
       <c r="I753" t="s">
         <v>2567</v>
       </c>
       <c r="J753" t="s">
         <v>2567</v>
       </c>
       <c r="K753"/>
       <c r="L753"/>
       <c r="M753"/>
       <c r="N753" t="s">
         <v>2567</v>
       </c>
     </row>
     <row r="754" spans="1:14">
       <c r="A754">
         <v>753</v>
       </c>
-      <c r="B754"/>
+      <c r="B754" t="s">
+        <v>14</v>
+      </c>
       <c r="C754" t="s">
         <v>581</v>
       </c>
       <c r="D754" t="s">
         <v>2568</v>
       </c>
       <c r="E754"/>
       <c r="F754" t="s">
         <v>30</v>
       </c>
       <c r="G754" t="s">
         <v>116</v>
       </c>
       <c r="H754">
         <v>4</v>
       </c>
       <c r="I754" t="s">
         <v>2569</v>
       </c>
       <c r="J754" t="s">
         <v>2569</v>
       </c>
       <c r="K754"/>
       <c r="L754"/>
       <c r="M754"/>