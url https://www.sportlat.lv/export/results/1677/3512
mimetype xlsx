--- v0 (2025-11-13)
+++ v1 (2026-08-16)
@@ -3118,51 +3118,53 @@
       </c>
       <c r="E46" t="s">
         <v>228</v>
       </c>
       <c r="F46" t="s">
         <v>104</v>
       </c>
       <c r="G46" t="s">
         <v>229</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s">
         <v>230</v>
       </c>
       <c r="J46"/>
       <c r="K46" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="47" spans="1:11">
       <c r="A47">
         <v>46</v>
       </c>
-      <c r="B47"/>
+      <c r="B47" t="s">
+        <v>11</v>
+      </c>
       <c r="C47" t="s">
         <v>43</v>
       </c>
       <c r="D47" t="s">
         <v>232</v>
       </c>
       <c r="E47" t="s">
         <v>233</v>
       </c>
       <c r="F47" t="s">
         <v>234</v>
       </c>
       <c r="G47" t="s">
         <v>16</v>
       </c>
       <c r="H47">
         <v>1</v>
       </c>
       <c r="I47" t="s">
         <v>235</v>
       </c>
       <c r="J47" t="s">
         <v>235</v>
       </c>
       <c r="K47" t="s">