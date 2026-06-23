--- v0 (2025-10-08)
+++ v1 (2026-06-23)
@@ -524,51 +524,51 @@
   <si>
     <t>0:58:42</t>
   </si>
   <si>
     <t>00:58:41.70</t>
   </si>
   <si>
     <t>Sandis</t>
   </si>
   <si>
     <t>Sparāns</t>
   </si>
   <si>
     <t>Preiļi</t>
   </si>
   <si>
     <t>0:59:17</t>
   </si>
   <si>
     <t>00:59:16.02</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>Matison's Runners club</t>
   </si>
   <si>
     <t>SN30</t>
   </si>
   <si>
     <t>0:59:20</t>
   </si>
   <si>
     <t>00:59:19.69</t>
   </si>
   <si>
     <t>Gundars</t>
   </si>
   <si>
     <t>Doniņš</t>
   </si>
   <si>
     <t>MARATONA KLUBS</t>
   </si>
   <si>
     <t>Roja</t>
   </si>