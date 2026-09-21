--- v0 (2025-10-03)
+++ v1 (2026-09-21)
@@ -4056,51 +4056,53 @@
       </c>
       <c r="E63"/>
       <c r="F63" t="s">
         <v>150</v>
       </c>
       <c r="G63" t="s">
         <v>38</v>
       </c>
       <c r="H63">
         <v>1</v>
       </c>
       <c r="I63" t="s">
         <v>287</v>
       </c>
       <c r="J63" t="s">
         <v>287</v>
       </c>
       <c r="K63" t="s">
         <v>288</v>
       </c>
     </row>
     <row r="64" spans="1:11">
       <c r="A64">
         <v>63</v>
       </c>
-      <c r="B64"/>
+      <c r="B64" t="s">
+        <v>11</v>
+      </c>
       <c r="C64" t="s">
         <v>51</v>
       </c>
       <c r="D64" t="s">
         <v>289</v>
       </c>
       <c r="E64"/>
       <c r="F64" t="s">
         <v>290</v>
       </c>
       <c r="G64" t="s">
         <v>28</v>
       </c>
       <c r="H64">
         <v>1</v>
       </c>
       <c r="I64" t="s">
         <v>291</v>
       </c>
       <c r="J64" t="s">
         <v>291</v>
       </c>
       <c r="K64" t="s">
         <v>292</v>
       </c>