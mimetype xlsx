--- v0 (2025-10-04)
+++ v1 (2026-06-25)
@@ -806,51 +806,53 @@
       </c>
       <c r="E4"/>
       <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
         <v>28</v>
       </c>
       <c r="H4">
         <v>1</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4" t="s">
         <v>29</v>
       </c>
       <c r="K4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>4</v>
       </c>
-      <c r="B5"/>
+      <c r="B5" t="s">
+        <v>11</v>
+      </c>
       <c r="C5" t="s">
         <v>31</v>
       </c>
       <c r="D5" t="s">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5" t="s">
         <v>34</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5">
         <v>1</v>
       </c>
       <c r="I5" t="s">
         <v>35</v>
       </c>
       <c r="J5" t="s">
         <v>35</v>
       </c>
       <c r="K5" t="s">