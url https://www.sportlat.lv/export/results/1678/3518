--- v0 (2025-11-29)
+++ v1 (2026-07-07)
@@ -137,50 +137,53 @@
   <si>
     <t>01:15:57</t>
   </si>
   <si>
     <t>00:38:57</t>
   </si>
   <si>
     <t>Māris</t>
   </si>
   <si>
     <t>Ābele</t>
   </si>
   <si>
     <t>Maratona klubs/abele.runners</t>
   </si>
   <si>
     <t>01:16:36</t>
   </si>
   <si>
     <t>00:37:58</t>
   </si>
   <si>
     <t>00:38:39</t>
   </si>
   <si>
+    <t>UKR</t>
+  </si>
+  <si>
     <t>Andrii</t>
   </si>
   <si>
     <t>Pavelko</t>
   </si>
   <si>
     <t>01:17:04</t>
   </si>
   <si>
     <t>00:38:15</t>
   </si>
   <si>
     <t>00:38:50</t>
   </si>
   <si>
     <t>Artis</t>
   </si>
   <si>
     <t>Dāvidnieks</t>
   </si>
   <si>
     <t>Valmiera</t>
   </si>
   <si>
     <t>01:17:45</t>
@@ -399,53 +402,50 @@
     <t>Žolneroviča skriešanas klubs</t>
   </si>
   <si>
     <t>01:27:07</t>
   </si>
   <si>
     <t>00:43:59</t>
   </si>
   <si>
     <t>00:43:08</t>
   </si>
   <si>
     <t>Aigars</t>
   </si>
   <si>
     <t>Matisons</t>
   </si>
   <si>
     <t>V50</t>
   </si>
   <si>
     <t>01:27:09</t>
   </si>
   <si>
     <t>00:43:11</t>
-  </si>
-[...1 lines deleted...]
-    <t>UKR</t>
   </si>
   <si>
     <t>Veronika</t>
   </si>
   <si>
     <t>Kalashnikova</t>
   </si>
   <si>
     <t>01:27:46</t>
   </si>
   <si>
     <t>00:42:11</t>
   </si>
   <si>
     <t>00:45:36</t>
   </si>
   <si>
     <t>Ģirts</t>
   </si>
   <si>
     <t>Fišers</t>
   </si>
   <si>
     <t>FOLKMAŅI/MRC</t>
   </si>
@@ -2412,710 +2412,712 @@
         <v>16</v>
       </c>
       <c r="G5" t="s">
         <v>32</v>
       </c>
       <c r="H5">
         <v>2</v>
       </c>
       <c r="I5" t="s">
         <v>38</v>
       </c>
       <c r="J5" t="s">
         <v>39</v>
       </c>
       <c r="K5" t="s">
         <v>40</v>
       </c>
       <c r="L5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6">
         <v>5</v>
       </c>
-      <c r="B6"/>
+      <c r="B6" t="s">
+        <v>41</v>
+      </c>
       <c r="C6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D6" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>23</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
         <v>17</v>
       </c>
       <c r="H6">
         <v>2</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J6" t="s">
+        <v>45</v>
+      </c>
+      <c r="K6" t="s">
+        <v>46</v>
+      </c>
+      <c r="L6" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>12</v>
       </c>
       <c r="C7" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D7" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="G7" t="s">
         <v>32</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
       <c r="I7" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="J7" t="s">
+        <v>51</v>
+      </c>
+      <c r="K7" t="s">
+        <v>52</v>
+      </c>
+      <c r="L7" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:12">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D8" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E8" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F8" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G8" t="s">
         <v>17</v>
       </c>
       <c r="H8">
         <v>2</v>
       </c>
       <c r="I8" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J8" t="s">
+        <v>58</v>
+      </c>
+      <c r="K8" t="s">
+        <v>59</v>
+      </c>
+      <c r="L8" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="9" spans="1:12">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9" t="s">
         <v>12</v>
       </c>
       <c r="C9" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D9" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E9" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F9" t="s">
         <v>16</v>
       </c>
       <c r="G9" t="s">
         <v>17</v>
       </c>
       <c r="H9">
         <v>2</v>
       </c>
       <c r="I9" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="J9" t="s">
+        <v>64</v>
+      </c>
+      <c r="K9" t="s">
+        <v>65</v>
+      </c>
+      <c r="L9" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="10" spans="1:12">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10" t="s">
         <v>12</v>
       </c>
       <c r="C10" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D10" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F10" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G10" t="s">
         <v>17</v>
       </c>
       <c r="H10">
         <v>2</v>
       </c>
       <c r="I10" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="J10" t="s">
+        <v>69</v>
+      </c>
+      <c r="K10" t="s">
+        <v>70</v>
+      </c>
+      <c r="L10" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:12">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11"/>
       <c r="C11" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D11" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E11" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F11" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G11" t="s">
         <v>17</v>
       </c>
       <c r="H11">
         <v>2</v>
       </c>
       <c r="I11" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="J11" t="s">
+        <v>76</v>
+      </c>
+      <c r="K11" t="s">
+        <v>77</v>
+      </c>
+      <c r="L11" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
     </row>
     <row r="12" spans="1:12">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>12</v>
       </c>
       <c r="C12" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D12" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F12" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G12" t="s">
         <v>32</v>
       </c>
       <c r="H12">
         <v>2</v>
       </c>
       <c r="I12" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="J12" t="s">
+        <v>83</v>
+      </c>
+      <c r="K12" t="s">
+        <v>84</v>
+      </c>
+      <c r="L12" t="s">
         <v>82</v>
-      </c>
-[...4 lines deleted...]
-        <v>81</v>
       </c>
     </row>
     <row r="13" spans="1:12">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13" t="s">
         <v>12</v>
       </c>
       <c r="C13" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E13" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F13" t="s">
         <v>16</v>
       </c>
       <c r="G13" t="s">
         <v>17</v>
       </c>
       <c r="H13">
         <v>2</v>
       </c>
       <c r="I13" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="J13" t="s">
+        <v>89</v>
+      </c>
+      <c r="K13" t="s">
+        <v>90</v>
+      </c>
+      <c r="L13" t="s">
         <v>88</v>
-      </c>
-[...4 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="14" spans="1:12">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14"/>
       <c r="C14" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="D14" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G14" t="s">
         <v>17</v>
       </c>
       <c r="H14">
         <v>2</v>
       </c>
       <c r="I14" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="J14" t="s">
+        <v>94</v>
+      </c>
+      <c r="K14" t="s">
+        <v>95</v>
+      </c>
+      <c r="L14" t="s">
         <v>93</v>
-      </c>
-[...4 lines deleted...]
-        <v>92</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15"/>
       <c r="C15" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D15" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E15" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
       <c r="G15" t="s">
         <v>17</v>
       </c>
       <c r="H15">
         <v>2</v>
       </c>
       <c r="I15" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="J15" t="s">
+        <v>100</v>
+      </c>
+      <c r="K15" t="s">
+        <v>101</v>
+      </c>
+      <c r="L15" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="16" spans="1:12">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16" t="s">
         <v>12</v>
       </c>
       <c r="C16" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D16" t="s">
         <v>36</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
       <c r="G16" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H16">
         <v>2</v>
       </c>
       <c r="I16" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="J16" t="s">
+        <v>105</v>
+      </c>
+      <c r="K16" t="s">
+        <v>106</v>
+      </c>
+      <c r="L16" t="s">
         <v>104</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="17" spans="1:12">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>12</v>
       </c>
       <c r="C17" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D17" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="E17"/>
       <c r="F17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G17" t="s">
         <v>17</v>
       </c>
       <c r="H17">
         <v>2</v>
       </c>
       <c r="I17" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="J17" t="s">
+        <v>110</v>
+      </c>
+      <c r="K17" t="s">
+        <v>111</v>
+      </c>
+      <c r="L17" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
     </row>
     <row r="18" spans="1:12">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18" t="s">
         <v>12</v>
       </c>
       <c r="C18" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D18" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F18" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G18" t="s">
         <v>17</v>
       </c>
       <c r="H18">
         <v>2</v>
       </c>
       <c r="I18" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="J18" t="s">
+        <v>117</v>
+      </c>
+      <c r="K18" t="s">
+        <v>118</v>
+      </c>
+      <c r="L18" t="s">
         <v>116</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="19" spans="1:12">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19" t="s">
         <v>12</v>
       </c>
       <c r="C19" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D19" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E19" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
       <c r="G19" t="s">
         <v>17</v>
       </c>
       <c r="H19">
         <v>2</v>
       </c>
       <c r="I19" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="J19" t="s">
+        <v>123</v>
+      </c>
+      <c r="K19" t="s">
+        <v>124</v>
+      </c>
+      <c r="L19" t="s">
         <v>122</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="20" spans="1:12">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20" t="s">
         <v>12</v>
       </c>
       <c r="C20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D20" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E20" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F20" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G20" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H20">
         <v>2</v>
       </c>
       <c r="I20" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="J20" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="K20" t="s">
+        <v>129</v>
+      </c>
+      <c r="L20" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="21" spans="1:12">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21" t="s">
-        <v>129</v>
+        <v>41</v>
       </c>
       <c r="C21" t="s">
         <v>130</v>
       </c>
       <c r="D21" t="s">
         <v>131</v>
       </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
       <c r="F21" t="s">
         <v>24</v>
       </c>
       <c r="G21" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H21">
         <v>2</v>
       </c>
       <c r="I21" t="s">
         <v>132</v>
       </c>
       <c r="J21" t="s">
         <v>133</v>
       </c>
       <c r="K21" t="s">
         <v>134</v>
       </c>
       <c r="L21" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>12</v>
       </c>
       <c r="C22" t="s">
         <v>135</v>
       </c>
       <c r="D22" t="s">
         <v>136</v>
       </c>
       <c r="E22" t="s">
         <v>137</v>
       </c>
       <c r="F22" t="s">
         <v>138</v>
       </c>
       <c r="G22" t="s">
         <v>32</v>
       </c>
       <c r="H22">
         <v>2</v>
       </c>
       <c r="I22" t="s">
         <v>139</v>
       </c>
       <c r="J22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="K22" t="s">
         <v>140</v>
       </c>
       <c r="L22" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="23" spans="1:12">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23" t="s">
         <v>12</v>
       </c>
       <c r="C23" t="s">
         <v>141</v>
       </c>
       <c r="D23" t="s">
         <v>142</v>
       </c>
       <c r="E23" t="s">
         <v>143</v>
       </c>
       <c r="F23" t="s">
         <v>144</v>
       </c>
       <c r="G23" t="s">
         <v>17</v>
       </c>
       <c r="H23">
         <v>2</v>
       </c>
       <c r="I23" t="s">
         <v>145</v>
       </c>
       <c r="J23" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K23" t="s">
         <v>146</v>
       </c>
       <c r="L23" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="24" spans="1:12">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24"/>
       <c r="C24" t="s">
         <v>147</v>
       </c>
       <c r="D24" t="s">
         <v>148</v>
       </c>
       <c r="E24"/>
       <c r="F24" t="s">
         <v>149</v>
       </c>
       <c r="G24" t="s">
         <v>17</v>
@@ -3310,57 +3312,57 @@
       </c>
       <c r="J29" t="s">
         <v>179</v>
       </c>
       <c r="K29" t="s">
         <v>134</v>
       </c>
       <c r="L29" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="30" spans="1:12">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30" t="s">
         <v>12</v>
       </c>
       <c r="C30" t="s">
         <v>180</v>
       </c>
       <c r="D30" t="s">
         <v>181</v>
       </c>
       <c r="E30" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F30" t="s">
         <v>177</v>
       </c>
       <c r="G30" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H30">
         <v>2</v>
       </c>
       <c r="I30" t="s">
         <v>182</v>
       </c>
       <c r="J30" t="s">
         <v>183</v>
       </c>
       <c r="K30" t="s">
         <v>184</v>
       </c>
       <c r="L30" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31" t="s">
         <v>12</v>
       </c>
       <c r="C31" t="s">
@@ -3420,95 +3422,95 @@
       </c>
       <c r="J32" t="s">
         <v>192</v>
       </c>
       <c r="K32" t="s">
         <v>173</v>
       </c>
       <c r="L32" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="33" spans="1:12">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>12</v>
       </c>
       <c r="C33" t="s">
         <v>193</v>
       </c>
       <c r="D33" t="s">
         <v>181</v>
       </c>
       <c r="E33" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F33" t="s">
         <v>177</v>
       </c>
       <c r="G33" t="s">
         <v>17</v>
       </c>
       <c r="H33">
         <v>2</v>
       </c>
       <c r="I33" t="s">
         <v>194</v>
       </c>
       <c r="J33" t="s">
         <v>195</v>
       </c>
       <c r="K33" t="s">
         <v>196</v>
       </c>
       <c r="L33" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="34" spans="1:12">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34" t="s">
         <v>12</v>
       </c>
       <c r="C34" t="s">
         <v>197</v>
       </c>
       <c r="D34" t="s">
         <v>198</v>
       </c>
       <c r="E34" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F34" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G34" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H34">
         <v>2</v>
       </c>
       <c r="I34" t="s">
         <v>199</v>
       </c>
       <c r="J34" t="s">
         <v>200</v>
       </c>
       <c r="K34" t="s">
         <v>201</v>
       </c>
       <c r="L34" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="35" spans="1:12">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35"/>
       <c r="C35" t="s">
         <v>202</v>
       </c>
@@ -3572,51 +3574,51 @@
       </c>
       <c r="L36" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="37" spans="1:12">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37" t="s">
         <v>12</v>
       </c>
       <c r="C37" t="s">
         <v>212</v>
       </c>
       <c r="D37" t="s">
         <v>213</v>
       </c>
       <c r="E37" t="s">
         <v>214</v>
       </c>
       <c r="F37" t="s">
         <v>16</v>
       </c>
       <c r="G37" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H37">
         <v>2</v>
       </c>
       <c r="I37" t="s">
         <v>215</v>
       </c>
       <c r="J37" t="s">
         <v>216</v>
       </c>
       <c r="K37" t="s">
         <v>211</v>
       </c>
       <c r="L37" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="38" spans="1:12">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38" t="s">
         <v>12</v>
       </c>
       <c r="C38" t="s">
@@ -3718,51 +3720,51 @@
       </c>
       <c r="L40" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="41" spans="1:12">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41" t="s">
         <v>12</v>
       </c>
       <c r="C41" t="s">
         <v>233</v>
       </c>
       <c r="D41" t="s">
         <v>234</v>
       </c>
       <c r="E41" t="s">
         <v>235</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
       <c r="G41" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H41">
         <v>2</v>
       </c>
       <c r="I41" t="s">
         <v>236</v>
       </c>
       <c r="J41" t="s">
         <v>237</v>
       </c>
       <c r="K41" t="s">
         <v>238</v>
       </c>
       <c r="L41" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42"/>
       <c r="C42" t="s">
         <v>239</v>
       </c>
@@ -3783,80 +3785,80 @@
         <v>242</v>
       </c>
       <c r="J42" t="s">
         <v>243</v>
       </c>
       <c r="K42" t="s">
         <v>244</v>
       </c>
       <c r="L42" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43"/>
       <c r="C43" t="s">
         <v>245</v>
       </c>
       <c r="D43" t="s">
         <v>246</v>
       </c>
       <c r="E43"/>
       <c r="F43" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G43" t="s">
         <v>17</v>
       </c>
       <c r="H43">
         <v>2</v>
       </c>
       <c r="I43" t="s">
         <v>247</v>
       </c>
       <c r="J43" t="s">
         <v>248</v>
       </c>
       <c r="K43" t="s">
         <v>249</v>
       </c>
       <c r="L43" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="44" spans="1:12">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44" t="s">
         <v>12</v>
       </c>
       <c r="C44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D44" t="s">
         <v>250</v>
       </c>
       <c r="E44"/>
       <c r="F44" t="s">
         <v>177</v>
       </c>
       <c r="G44" t="s">
         <v>17</v>
       </c>
       <c r="H44">
         <v>2</v>
       </c>
       <c r="I44" t="s">
         <v>251</v>
       </c>
       <c r="J44" t="s">
         <v>252</v>
       </c>
       <c r="K44" t="s">
         <v>253</v>
       </c>
       <c r="L44" t="s">
         <v>251</v>
@@ -3896,51 +3898,51 @@
       </c>
       <c r="L45" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="46" spans="1:12">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46" t="s">
         <v>12</v>
       </c>
       <c r="C46" t="s">
         <v>259</v>
       </c>
       <c r="D46" t="s">
         <v>260</v>
       </c>
       <c r="E46" t="s">
         <v>261</v>
       </c>
       <c r="F46" t="s">
         <v>262</v>
       </c>
       <c r="G46" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H46">
         <v>2</v>
       </c>
       <c r="I46" t="s">
         <v>263</v>
       </c>
       <c r="J46" t="s">
         <v>264</v>
       </c>
       <c r="K46" t="s">
         <v>265</v>
       </c>
       <c r="L46" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="47" spans="1:12">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47" t="s">
         <v>12</v>
       </c>
       <c r="C47" t="s">
@@ -3970,51 +3972,51 @@
       </c>
       <c r="L47" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="48" spans="1:12">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48" t="s">
         <v>12</v>
       </c>
       <c r="C48" t="s">
         <v>270</v>
       </c>
       <c r="D48" t="s">
         <v>271</v>
       </c>
       <c r="E48" t="s">
         <v>30</v>
       </c>
       <c r="F48" t="s">
         <v>31</v>
       </c>
       <c r="G48" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H48">
         <v>2</v>
       </c>
       <c r="I48" t="s">
         <v>272</v>
       </c>
       <c r="J48" t="s">
         <v>273</v>
       </c>
       <c r="K48" t="s">
         <v>274</v>
       </c>
       <c r="L48" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="49" spans="1:12">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49"/>
       <c r="C49" t="s">
         <v>275</v>
       </c>
@@ -4078,51 +4080,51 @@
       <c r="K50" t="s">
         <v>287</v>
       </c>
       <c r="L50" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="51" spans="1:12">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51" t="s">
         <v>288</v>
       </c>
       <c r="C51" t="s">
         <v>289</v>
       </c>
       <c r="D51" t="s">
         <v>290</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>291</v>
       </c>
       <c r="G51" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H51">
         <v>2</v>
       </c>
       <c r="I51" t="s">
         <v>292</v>
       </c>
       <c r="J51" t="s">
         <v>293</v>
       </c>
       <c r="K51" t="s">
         <v>294</v>
       </c>
       <c r="L51" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="52" spans="1:12">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52"/>
       <c r="C52" t="s">
         <v>295</v>
       </c>
@@ -4212,51 +4214,51 @@
       </c>
       <c r="H54">
         <v>2</v>
       </c>
       <c r="I54" t="s">
         <v>309</v>
       </c>
       <c r="J54" t="s">
         <v>310</v>
       </c>
       <c r="K54" t="s">
         <v>311</v>
       </c>
       <c r="L54" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="55" spans="1:12">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55" t="s">
         <v>12</v>
       </c>
       <c r="C55" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D55" t="s">
         <v>312</v>
       </c>
       <c r="E55"/>
       <c r="F55" t="s">
         <v>16</v>
       </c>
       <c r="G55" t="s">
         <v>17</v>
       </c>
       <c r="H55">
         <v>2</v>
       </c>
       <c r="I55" t="s">
         <v>313</v>
       </c>
       <c r="J55" t="s">
         <v>269</v>
       </c>
       <c r="K55" t="s">
         <v>314</v>
       </c>
       <c r="L55" t="s">
         <v>313</v>
@@ -4322,123 +4324,125 @@
       </c>
       <c r="H57">
         <v>2</v>
       </c>
       <c r="I57" t="s">
         <v>323</v>
       </c>
       <c r="J57" t="s">
         <v>324</v>
       </c>
       <c r="K57" t="s">
         <v>325</v>
       </c>
       <c r="L57" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="58" spans="1:12">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58" t="s">
         <v>12</v>
       </c>
       <c r="C58" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D58" t="s">
         <v>326</v>
       </c>
       <c r="E58" t="s">
         <v>327</v>
       </c>
       <c r="F58" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G58" t="s">
         <v>17</v>
       </c>
       <c r="H58">
         <v>2</v>
       </c>
       <c r="I58" t="s">
         <v>328</v>
       </c>
       <c r="J58" t="s">
         <v>329</v>
       </c>
       <c r="K58" t="s">
         <v>330</v>
       </c>
       <c r="L58" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="59" spans="1:12">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59" t="s">
         <v>12</v>
       </c>
       <c r="C59" t="s">
         <v>159</v>
       </c>
       <c r="D59" t="s">
         <v>331</v>
       </c>
       <c r="E59" t="s">
         <v>332</v>
       </c>
       <c r="F59" t="s">
         <v>31</v>
       </c>
       <c r="G59" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H59">
         <v>2</v>
       </c>
       <c r="I59" t="s">
         <v>333</v>
       </c>
       <c r="J59" t="s">
         <v>334</v>
       </c>
       <c r="K59" t="s">
         <v>335</v>
       </c>
       <c r="L59" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="60" spans="1:12">
       <c r="A60">
         <v>59</v>
       </c>
-      <c r="B60"/>
+      <c r="B60" t="s">
+        <v>12</v>
+      </c>
       <c r="C60" t="s">
         <v>336</v>
       </c>
       <c r="D60" t="s">
         <v>337</v>
       </c>
       <c r="E60" t="s">
         <v>338</v>
       </c>
       <c r="F60" t="s">
         <v>339</v>
       </c>
       <c r="G60" t="s">
         <v>17</v>
       </c>
       <c r="H60">
         <v>2</v>
       </c>
       <c r="I60" t="s">
         <v>340</v>
       </c>
       <c r="J60" t="s">
         <v>341</v>
       </c>
       <c r="K60" t="s">
@@ -4446,51 +4450,51 @@
       </c>
       <c r="L60" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="61" spans="1:12">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61" t="s">
         <v>12</v>
       </c>
       <c r="C61" t="s">
         <v>343</v>
       </c>
       <c r="D61" t="s">
         <v>344</v>
       </c>
       <c r="E61" t="s">
         <v>30</v>
       </c>
       <c r="F61" t="s">
         <v>345</v>
       </c>
       <c r="G61" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H61">
         <v>2</v>
       </c>
       <c r="I61" t="s">
         <v>346</v>
       </c>
       <c r="J61" t="s">
         <v>347</v>
       </c>
       <c r="K61" t="s">
         <v>348</v>
       </c>
       <c r="L61" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="62" spans="1:12">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62" t="s">
         <v>12</v>
       </c>
       <c r="C62" t="s">
@@ -4520,89 +4524,89 @@
       </c>
       <c r="L62" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="63" spans="1:12">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63" t="s">
         <v>12</v>
       </c>
       <c r="C63" t="s">
         <v>275</v>
       </c>
       <c r="D63" t="s">
         <v>355</v>
       </c>
       <c r="E63" t="s">
         <v>356</v>
       </c>
       <c r="F63" t="s">
         <v>16</v>
       </c>
       <c r="G63" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H63">
         <v>2</v>
       </c>
       <c r="I63" t="s">
         <v>352</v>
       </c>
       <c r="J63" t="s">
         <v>357</v>
       </c>
       <c r="K63" t="s">
         <v>358</v>
       </c>
       <c r="L63" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="64" spans="1:12">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64" t="s">
         <v>12</v>
       </c>
       <c r="C64" t="s">
         <v>359</v>
       </c>
       <c r="D64" t="s">
         <v>360</v>
       </c>
       <c r="E64" t="s">
         <v>30</v>
       </c>
       <c r="F64" t="s">
         <v>31</v>
       </c>
       <c r="G64" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H64">
         <v>2</v>
       </c>
       <c r="I64" t="s">
         <v>361</v>
       </c>
       <c r="J64" t="s">
         <v>362</v>
       </c>
       <c r="K64" t="s">
         <v>363</v>
       </c>
       <c r="L64" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="65" spans="1:12">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65"/>
       <c r="C65" t="s">
         <v>364</v>
       </c>
@@ -4618,51 +4622,51 @@
       </c>
       <c r="H65">
         <v>2</v>
       </c>
       <c r="I65" t="s">
         <v>366</v>
       </c>
       <c r="J65" t="s">
         <v>367</v>
       </c>
       <c r="K65" t="s">
         <v>368</v>
       </c>
       <c r="L65" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="66" spans="1:12">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66" t="s">
         <v>12</v>
       </c>
       <c r="C66" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D66" t="s">
         <v>369</v>
       </c>
       <c r="E66" t="s">
         <v>30</v>
       </c>
       <c r="F66" t="s">
         <v>31</v>
       </c>
       <c r="G66" t="s">
         <v>17</v>
       </c>
       <c r="H66">
         <v>2</v>
       </c>
       <c r="I66" t="s">
         <v>370</v>
       </c>
       <c r="J66" t="s">
         <v>371</v>
       </c>
       <c r="K66" t="s">
         <v>372</v>
       </c>
@@ -4738,87 +4742,87 @@
       <c r="K68" t="s">
         <v>383</v>
       </c>
       <c r="L68" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69" t="s">
         <v>12</v>
       </c>
       <c r="C69" t="s">
         <v>384</v>
       </c>
       <c r="D69" t="s">
         <v>385</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>177</v>
       </c>
       <c r="G69" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H69">
         <v>2</v>
       </c>
       <c r="I69" t="s">
         <v>386</v>
       </c>
       <c r="J69" t="s">
         <v>387</v>
       </c>
       <c r="K69" t="s">
         <v>388</v>
       </c>
       <c r="L69" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="70" spans="1:12">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70" t="s">
         <v>12</v>
       </c>
       <c r="C70" t="s">
         <v>389</v>
       </c>
       <c r="D70" t="s">
         <v>390</v>
       </c>
       <c r="E70"/>
       <c r="F70" t="s">
         <v>177</v>
       </c>
       <c r="G70" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H70">
         <v>2</v>
       </c>
       <c r="I70" t="s">
         <v>391</v>
       </c>
       <c r="J70" t="s">
         <v>392</v>
       </c>
       <c r="K70" t="s">
         <v>393</v>
       </c>
       <c r="L70" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="71" spans="1:12">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71" t="s">
         <v>394</v>
       </c>
       <c r="C71" t="s">
@@ -4844,57 +4848,57 @@
       </c>
       <c r="J71" t="s">
         <v>368</v>
       </c>
       <c r="K71" t="s">
         <v>400</v>
       </c>
       <c r="L71" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="72" spans="1:12">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72" t="s">
         <v>12</v>
       </c>
       <c r="C72" t="s">
         <v>401</v>
       </c>
       <c r="D72" t="s">
         <v>402</v>
       </c>
       <c r="E72" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F72" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G72" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H72">
         <v>2</v>
       </c>
       <c r="I72" t="s">
         <v>403</v>
       </c>
       <c r="J72" t="s">
         <v>404</v>
       </c>
       <c r="K72" t="s">
         <v>405</v>
       </c>
       <c r="L72" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="73" spans="1:12">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73" t="s">
         <v>12</v>
       </c>
       <c r="C73" t="s">
@@ -4922,85 +4926,85 @@
         <v>411</v>
       </c>
       <c r="K73" t="s">
         <v>412</v>
       </c>
       <c r="L73" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="74" spans="1:12">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74"/>
       <c r="C74" t="s">
         <v>413</v>
       </c>
       <c r="D74" t="s">
         <v>414</v>
       </c>
       <c r="E74"/>
       <c r="F74" t="s">
         <v>16</v>
       </c>
       <c r="G74" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H74">
         <v>2</v>
       </c>
       <c r="I74" t="s">
         <v>410</v>
       </c>
       <c r="J74" t="s">
         <v>392</v>
       </c>
       <c r="K74" t="s">
         <v>415</v>
       </c>
       <c r="L74" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="75" spans="1:12">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75"/>
       <c r="C75" t="s">
         <v>416</v>
       </c>
       <c r="D75" t="s">
         <v>417</v>
       </c>
       <c r="E75"/>
       <c r="F75" t="s">
         <v>31</v>
       </c>
       <c r="G75" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H75">
         <v>2</v>
       </c>
       <c r="I75" t="s">
         <v>418</v>
       </c>
       <c r="J75" t="s">
         <v>419</v>
       </c>
       <c r="K75" t="s">
         <v>420</v>
       </c>
       <c r="L75" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="76" spans="1:12">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76" t="s">
         <v>394</v>
       </c>
       <c r="C76" t="s">
@@ -5024,54 +5028,54 @@
       </c>
       <c r="J76" t="s">
         <v>425</v>
       </c>
       <c r="K76" t="s">
         <v>426</v>
       </c>
       <c r="L76" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="77" spans="1:12">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77" t="s">
         <v>12</v>
       </c>
       <c r="C77" t="s">
         <v>427</v>
       </c>
       <c r="D77" t="s">
         <v>428</v>
       </c>
       <c r="E77" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F77" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G77" t="s">
         <v>32</v>
       </c>
       <c r="H77">
         <v>2</v>
       </c>
       <c r="I77" t="s">
         <v>429</v>
       </c>
       <c r="J77" t="s">
         <v>430</v>
       </c>
       <c r="K77" t="s">
         <v>431</v>
       </c>
       <c r="L77" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="78" spans="1:12">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78" t="s">
@@ -5102,51 +5106,51 @@
         <v>434</v>
       </c>
       <c r="K78" t="s">
         <v>435</v>
       </c>
       <c r="L78" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="79" spans="1:12">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79" t="s">
         <v>12</v>
       </c>
       <c r="C79" t="s">
         <v>436</v>
       </c>
       <c r="D79" t="s">
         <v>437</v>
       </c>
       <c r="E79"/>
       <c r="F79"/>
       <c r="G79" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H79">
         <v>2</v>
       </c>
       <c r="I79" t="s">
         <v>438</v>
       </c>
       <c r="J79" t="s">
         <v>439</v>
       </c>
       <c r="K79" t="s">
         <v>440</v>
       </c>
       <c r="L79" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="80" spans="1:12">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80" t="s">
         <v>12</v>
       </c>
       <c r="C80" t="s">
@@ -5167,84 +5171,84 @@
       </c>
       <c r="I80" t="s">
         <v>443</v>
       </c>
       <c r="J80" t="s">
         <v>444</v>
       </c>
       <c r="K80" t="s">
         <v>445</v>
       </c>
       <c r="L80" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="81" spans="1:12">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81" t="s">
         <v>12</v>
       </c>
       <c r="C81" t="s">
         <v>446</v>
       </c>
       <c r="D81" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E81" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F81" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G81" t="s">
         <v>17</v>
       </c>
       <c r="H81">
         <v>2</v>
       </c>
       <c r="I81" t="s">
         <v>447</v>
       </c>
       <c r="J81" t="s">
         <v>448</v>
       </c>
       <c r="K81" t="s">
         <v>449</v>
       </c>
       <c r="L81" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="82" spans="1:12">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82"/>
       <c r="C82" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D82" t="s">
         <v>450</v>
       </c>
       <c r="E82"/>
       <c r="F82" t="s">
         <v>451</v>
       </c>
       <c r="G82" t="s">
         <v>17</v>
       </c>
       <c r="H82">
         <v>2</v>
       </c>
       <c r="I82" t="s">
         <v>452</v>
       </c>
       <c r="J82" t="s">
         <v>453</v>
       </c>
       <c r="K82" t="s">
         <v>454</v>
       </c>
       <c r="L82" t="s">
         <v>452</v>
@@ -5358,51 +5362,51 @@
       </c>
       <c r="L85" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86" t="s">
         <v>12</v>
       </c>
       <c r="C86" t="s">
         <v>471</v>
       </c>
       <c r="D86" t="s">
         <v>472</v>
       </c>
       <c r="E86" t="s">
         <v>30</v>
       </c>
       <c r="F86" t="s">
         <v>31</v>
       </c>
       <c r="G86" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H86">
         <v>2</v>
       </c>
       <c r="I86" t="s">
         <v>473</v>
       </c>
       <c r="J86" t="s">
         <v>474</v>
       </c>
       <c r="K86" t="s">
         <v>475</v>
       </c>
       <c r="L86" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="87" spans="1:12">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87"/>
       <c r="C87" t="s">
         <v>476</v>
       </c>
@@ -5430,89 +5434,89 @@
       </c>
       <c r="L87" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="88" spans="1:12">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88" t="s">
         <v>12</v>
       </c>
       <c r="C88" t="s">
         <v>481</v>
       </c>
       <c r="D88" t="s">
         <v>482</v>
       </c>
       <c r="E88" t="s">
         <v>483</v>
       </c>
       <c r="F88" t="s">
         <v>16</v>
       </c>
       <c r="G88" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H88">
         <v>2</v>
       </c>
       <c r="I88" t="s">
         <v>484</v>
       </c>
       <c r="J88" t="s">
         <v>485</v>
       </c>
       <c r="K88" t="s">
         <v>486</v>
       </c>
       <c r="L88" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="89" spans="1:12">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89" t="s">
         <v>12</v>
       </c>
       <c r="C89" t="s">
         <v>487</v>
       </c>
       <c r="D89" t="s">
         <v>488</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>31</v>
       </c>
       <c r="G89" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H89">
         <v>2</v>
       </c>
       <c r="I89" t="s">
         <v>489</v>
       </c>
       <c r="J89" t="s">
         <v>490</v>
       </c>
       <c r="K89" t="s">
         <v>491</v>
       </c>
       <c r="L89" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="90" spans="1:12">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90"/>
       <c r="C90" t="s">
         <v>35</v>
       </c>
@@ -5692,51 +5696,51 @@
       </c>
       <c r="L94" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="95" spans="1:12">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95" t="s">
         <v>12</v>
       </c>
       <c r="C95" t="s">
         <v>416</v>
       </c>
       <c r="D95" t="s">
         <v>518</v>
       </c>
       <c r="E95" t="s">
         <v>519</v>
       </c>
       <c r="F95" t="s">
         <v>31</v>
       </c>
       <c r="G95" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H95">
         <v>2</v>
       </c>
       <c r="I95" t="s">
         <v>520</v>
       </c>
       <c r="J95" t="s">
         <v>521</v>
       </c>
       <c r="K95" t="s">
         <v>522</v>
       </c>
       <c r="L95" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="96" spans="1:12">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96"/>
       <c r="C96" t="s">
         <v>523</v>
       </c>
@@ -5872,51 +5876,51 @@
       <c r="K99" t="s">
         <v>541</v>
       </c>
       <c r="L99" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="100" spans="1:12">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100" t="s">
         <v>12</v>
       </c>
       <c r="C100" t="s">
         <v>28</v>
       </c>
       <c r="D100" t="s">
         <v>542</v>
       </c>
       <c r="E100"/>
       <c r="F100" t="s">
         <v>31</v>
       </c>
       <c r="G100" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H100">
         <v>2</v>
       </c>
       <c r="I100" t="s">
         <v>543</v>
       </c>
       <c r="J100" t="s">
         <v>544</v>
       </c>
       <c r="K100" t="s">
         <v>545</v>
       </c>
       <c r="L100" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="101" spans="1:12">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101" t="s">
         <v>12</v>
       </c>
       <c r="C101" t="s">
@@ -5944,51 +5948,51 @@
         <v>549</v>
       </c>
       <c r="K101" t="s">
         <v>550</v>
       </c>
       <c r="L101" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="102" spans="1:12">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102"/>
       <c r="C102" t="s">
         <v>551</v>
       </c>
       <c r="D102" t="s">
         <v>552</v>
       </c>
       <c r="E102"/>
       <c r="F102" t="s">
         <v>553</v>
       </c>
       <c r="G102" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H102">
         <v>2</v>
       </c>
       <c r="I102" t="s">
         <v>554</v>
       </c>
       <c r="J102" t="s">
         <v>555</v>
       </c>
       <c r="K102" t="s">
         <v>556</v>
       </c>
       <c r="L102" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="103" spans="1:12">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103" t="s">
         <v>12</v>
       </c>
       <c r="C103" t="s">
@@ -6012,57 +6016,57 @@
       </c>
       <c r="J103" t="s">
         <v>560</v>
       </c>
       <c r="K103" t="s">
         <v>561</v>
       </c>
       <c r="L103" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="104" spans="1:12">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104" t="s">
         <v>12</v>
       </c>
       <c r="C104" t="s">
         <v>223</v>
       </c>
       <c r="D104" t="s">
         <v>562</v>
       </c>
       <c r="E104" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="F104" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G104" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H104">
         <v>2</v>
       </c>
       <c r="I104" t="s">
         <v>563</v>
       </c>
       <c r="J104" t="s">
         <v>564</v>
       </c>
       <c r="K104" t="s">
         <v>565</v>
       </c>
       <c r="L104" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="105" spans="1:12">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105" t="s">
         <v>12</v>
       </c>
       <c r="C105" t="s">
@@ -6161,92 +6165,92 @@
       <c r="J107" t="s">
         <v>580</v>
       </c>
       <c r="K107" t="s">
         <v>581</v>
       </c>
       <c r="L107" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="108" spans="1:12">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108" t="s">
         <v>12</v>
       </c>
       <c r="C108" t="s">
         <v>582</v>
       </c>
       <c r="D108" t="s">
         <v>583</v>
       </c>
       <c r="E108"/>
       <c r="F108" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G108" t="s">
         <v>376</v>
       </c>
       <c r="H108">
         <v>2</v>
       </c>
       <c r="I108" t="s">
         <v>584</v>
       </c>
       <c r="J108" t="s">
         <v>585</v>
       </c>
       <c r="K108" t="s">
         <v>586</v>
       </c>
       <c r="L108" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="109" spans="1:12">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109" t="s">
         <v>12</v>
       </c>
       <c r="C109" t="s">
         <v>153</v>
       </c>
       <c r="D109" t="s">
         <v>587</v>
       </c>
       <c r="E109" t="s">
         <v>588</v>
       </c>
       <c r="F109" t="s">
         <v>31</v>
       </c>
       <c r="G109" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="H109">
         <v>2</v>
       </c>
       <c r="I109" t="s">
         <v>589</v>
       </c>
       <c r="J109" t="s">
         <v>590</v>
       </c>
       <c r="K109" t="s">
         <v>591</v>
       </c>
       <c r="L109" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="110" spans="1:12">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110" t="s">
         <v>12</v>
       </c>
       <c r="C110" t="s">
@@ -6274,161 +6278,161 @@
       <c r="K110" t="s">
         <v>596</v>
       </c>
       <c r="L110" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="111" spans="1:12">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111" t="s">
         <v>12</v>
       </c>
       <c r="C111" t="s">
         <v>597</v>
       </c>
       <c r="D111" t="s">
         <v>598</v>
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>599</v>
       </c>
       <c r="G111" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H111">
         <v>2</v>
       </c>
       <c r="I111" t="s">
         <v>600</v>
       </c>
       <c r="J111" t="s">
         <v>601</v>
       </c>
       <c r="K111" t="s">
         <v>602</v>
       </c>
       <c r="L111" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="112" spans="1:12">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>12</v>
       </c>
       <c r="C112" t="s">
         <v>603</v>
       </c>
       <c r="D112" t="s">
         <v>266</v>
       </c>
       <c r="E112" t="s">
         <v>504</v>
       </c>
       <c r="F112" t="s">
         <v>208</v>
       </c>
       <c r="G112" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H112">
         <v>2</v>
       </c>
       <c r="I112" t="s">
         <v>604</v>
       </c>
       <c r="J112" t="s">
         <v>605</v>
       </c>
       <c r="K112" t="s">
         <v>606</v>
       </c>
       <c r="L112" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="113" spans="1:12">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113"/>
       <c r="C113" t="s">
         <v>582</v>
       </c>
       <c r="D113" t="s">
         <v>607</v>
       </c>
       <c r="E113" t="s">
         <v>608</v>
       </c>
       <c r="F113" t="s">
         <v>31</v>
       </c>
       <c r="G113" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H113">
         <v>2</v>
       </c>
       <c r="I113" t="s">
         <v>609</v>
       </c>
       <c r="J113" t="s">
         <v>610</v>
       </c>
       <c r="K113" t="s">
         <v>611</v>
       </c>
       <c r="L113" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="114" spans="1:12">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>12</v>
       </c>
       <c r="C114" t="s">
         <v>612</v>
       </c>
       <c r="D114" t="s">
         <v>613</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
         <v>171</v>
       </c>
       <c r="G114" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H114">
         <v>2</v>
       </c>
       <c r="I114" t="s">
         <v>614</v>
       </c>
       <c r="J114" t="s">
         <v>615</v>
       </c>
       <c r="K114" t="s">
         <v>616</v>
       </c>
       <c r="L114" t="s">
         <v>614</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>