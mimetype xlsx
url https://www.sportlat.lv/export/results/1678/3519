--- v1 (2026-01-07)
+++ v2 (2026-07-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Export data" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="539">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="538">
   <si>
     <t>Vieta</t>
   </si>
   <si>
     <t>Valsts</t>
   </si>
   <si>
     <t>Vārds</t>
   </si>
   <si>
     <t>Uzvārds</t>
   </si>
   <si>
     <t>Komanda</t>
   </si>
   <si>
     <t>Pilsēta</t>
   </si>
   <si>
     <t>Grupa</t>
   </si>
   <si>
     <t>Apļi</t>
   </si>
   <si>
@@ -476,51 +476,51 @@
   <si>
     <t>Gaimovičs</t>
   </si>
   <si>
     <t>00:47:54</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
   <si>
     <t>Svajūnas</t>
   </si>
   <si>
     <t>Šaknys</t>
   </si>
   <si>
     <t>Rokiškis</t>
   </si>
   <si>
     <t>00:48:18</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>00:48:27</t>
   </si>
   <si>
     <t>Mareks</t>
   </si>
   <si>
     <t>Zavickis</t>
   </si>
   <si>
     <t>00:48:32</t>
   </si>
   <si>
     <t>Renars</t>
   </si>
   <si>
     <t>Indriksons</t>
   </si>
   <si>
     <t>Ozolnieki</t>
   </si>
   <si>
     <t>00:48:39</t>
   </si>
@@ -1218,53 +1218,50 @@
     <t>Tatjana</t>
   </si>
   <si>
     <t>Potrubeiko</t>
   </si>
   <si>
     <t>01:01:59</t>
   </si>
   <si>
     <t>Ieva</t>
   </si>
   <si>
     <t>Šteinberga</t>
   </si>
   <si>
     <t>01:02:01</t>
   </si>
   <si>
     <t>Sondors</t>
   </si>
   <si>
     <t>01:02:13</t>
   </si>
   <si>
     <t>Evita</t>
-  </si>
-[...1 lines deleted...]
-    <t>Leitāne</t>
   </si>
   <si>
     <t>TRI KAN</t>
   </si>
   <si>
     <t>01:02:16</t>
   </si>
   <si>
     <t>Tetiana</t>
   </si>
   <si>
     <t>Ponomarenko</t>
   </si>
   <si>
     <t>01:02:23</t>
   </si>
   <si>
     <t>Ina</t>
   </si>
   <si>
     <t>Lībeka</t>
   </si>
   <si>
     <t>01:02:41</t>
   </si>
@@ -5748,1627 +5745,1627 @@
       </c>
       <c r="H111">
         <v>1</v>
       </c>
       <c r="I111" t="s">
         <v>400</v>
       </c>
       <c r="J111" t="s">
         <v>400</v>
       </c>
       <c r="K111" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112" t="s">
         <v>11</v>
       </c>
       <c r="C112" t="s">
         <v>401</v>
       </c>
       <c r="D112" t="s">
+        <v>51</v>
+      </c>
+      <c r="E112" t="s">
         <v>402</v>
-      </c>
-[...1 lines deleted...]
-        <v>403</v>
       </c>
       <c r="F112" t="s">
         <v>37</v>
       </c>
       <c r="G112" t="s">
         <v>198</v>
       </c>
       <c r="H112">
         <v>1</v>
       </c>
       <c r="I112" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="J112" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
       <c r="K112" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="113" spans="1:11">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113"/>
       <c r="C113" t="s">
+        <v>404</v>
+      </c>
+      <c r="D113" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="E113"/>
       <c r="F113" t="s">
         <v>45</v>
       </c>
       <c r="G113" t="s">
         <v>75</v>
       </c>
       <c r="H113">
         <v>1</v>
       </c>
       <c r="I113" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="J113" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="K113" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="114" spans="1:11">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114" t="s">
         <v>11</v>
       </c>
       <c r="C114" t="s">
+        <v>407</v>
+      </c>
+      <c r="D114" t="s">
         <v>408</v>
-      </c>
-[...1 lines deleted...]
-        <v>409</v>
       </c>
       <c r="E114"/>
       <c r="F114" t="s">
         <v>384</v>
       </c>
       <c r="G114" t="s">
         <v>198</v>
       </c>
       <c r="H114">
         <v>1</v>
       </c>
       <c r="I114" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="J114" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="K114" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115" t="s">
         <v>11</v>
       </c>
       <c r="C115" t="s">
         <v>93</v>
       </c>
       <c r="D115" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="E115"/>
       <c r="F115" t="s">
         <v>37</v>
       </c>
       <c r="G115" t="s">
         <v>62</v>
       </c>
       <c r="H115">
         <v>1</v>
       </c>
       <c r="I115" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="J115" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
       <c r="K115" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="116" spans="1:11">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116" t="s">
         <v>11</v>
       </c>
       <c r="C116" t="s">
+        <v>412</v>
+      </c>
+      <c r="D116" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="E116" t="s">
         <v>98</v>
       </c>
       <c r="F116" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="G116" t="s">
         <v>198</v>
       </c>
       <c r="H116">
         <v>1</v>
       </c>
       <c r="I116" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="J116" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="K116" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="117" spans="1:11">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117" t="s">
         <v>11</v>
       </c>
       <c r="C117" t="s">
         <v>200</v>
       </c>
       <c r="D117" t="s">
+        <v>416</v>
+      </c>
+      <c r="E117" t="s">
         <v>417</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
       <c r="F117" t="s">
         <v>26</v>
       </c>
       <c r="G117" t="s">
         <v>69</v>
       </c>
       <c r="H117">
         <v>1</v>
       </c>
       <c r="I117" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="J117" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="K117" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="118" spans="1:11">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118" t="s">
         <v>11</v>
       </c>
       <c r="C118" t="s">
+        <v>419</v>
+      </c>
+      <c r="D118" t="s">
         <v>420</v>
-      </c>
-[...1 lines deleted...]
-        <v>421</v>
       </c>
       <c r="E118"/>
       <c r="F118" t="s">
         <v>26</v>
       </c>
       <c r="G118" t="s">
         <v>198</v>
       </c>
       <c r="H118">
         <v>1</v>
       </c>
       <c r="I118" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="J118" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="K118" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="119" spans="1:11">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119"/>
       <c r="C119" t="s">
+        <v>421</v>
+      </c>
+      <c r="D119" t="s">
         <v>422</v>
-      </c>
-[...1 lines deleted...]
-        <v>423</v>
       </c>
       <c r="E119"/>
       <c r="F119" t="s">
         <v>37</v>
       </c>
       <c r="G119" t="s">
         <v>54</v>
       </c>
       <c r="H119">
         <v>1</v>
       </c>
       <c r="I119" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="J119" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="K119" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="120" spans="1:11">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120" t="s">
         <v>11</v>
       </c>
       <c r="C120" t="s">
+        <v>424</v>
+      </c>
+      <c r="D120" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>426</v>
       </c>
       <c r="E120"/>
       <c r="F120" t="s">
         <v>197</v>
       </c>
       <c r="G120" t="s">
         <v>198</v>
       </c>
       <c r="H120">
         <v>1</v>
       </c>
       <c r="I120" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="J120" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
       <c r="K120" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="121" spans="1:11">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121" t="s">
         <v>11</v>
       </c>
       <c r="C121" t="s">
+        <v>427</v>
+      </c>
+      <c r="D121" t="s">
         <v>428</v>
-      </c>
-[...1 lines deleted...]
-        <v>429</v>
       </c>
       <c r="E121" t="s">
         <v>348</v>
       </c>
       <c r="F121" t="s">
         <v>45</v>
       </c>
       <c r="G121" t="s">
         <v>254</v>
       </c>
       <c r="H121">
         <v>1</v>
       </c>
       <c r="I121" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="J121" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="K121" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="122" spans="1:11">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122" t="s">
         <v>11</v>
       </c>
       <c r="C122" t="s">
+        <v>430</v>
+      </c>
+      <c r="D122" t="s">
         <v>431</v>
-      </c>
-[...1 lines deleted...]
-        <v>432</v>
       </c>
       <c r="E122" t="s">
         <v>348</v>
       </c>
       <c r="F122" t="s">
         <v>45</v>
       </c>
       <c r="G122" t="s">
         <v>15</v>
       </c>
       <c r="H122">
         <v>1</v>
       </c>
       <c r="I122" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="J122" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="K122" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="123" spans="1:11">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123" t="s">
         <v>11</v>
       </c>
       <c r="C123" t="s">
         <v>309</v>
       </c>
       <c r="D123" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="E123"/>
       <c r="F123" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="G123" t="s">
         <v>75</v>
       </c>
       <c r="H123">
         <v>1</v>
       </c>
       <c r="I123" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="J123" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
       <c r="K123" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="124" spans="1:11">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124"/>
       <c r="C124" t="s">
+        <v>435</v>
+      </c>
+      <c r="D124" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="G124" t="s">
         <v>75</v>
       </c>
       <c r="H124">
         <v>1</v>
       </c>
       <c r="I124" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="J124" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="K124" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="125" spans="1:11">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125" t="s">
         <v>11</v>
       </c>
       <c r="C125" t="s">
         <v>245</v>
       </c>
       <c r="D125" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="E125" t="s">
         <v>187</v>
       </c>
       <c r="F125" t="s">
         <v>45</v>
       </c>
       <c r="G125" t="s">
         <v>198</v>
       </c>
       <c r="H125">
         <v>1</v>
       </c>
       <c r="I125" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="J125" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
       <c r="K125" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="126" spans="1:11">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126" t="s">
         <v>11</v>
       </c>
       <c r="C126" t="s">
+        <v>441</v>
+      </c>
+      <c r="D126" t="s">
         <v>442</v>
-      </c>
-[...1 lines deleted...]
-        <v>443</v>
       </c>
       <c r="E126"/>
       <c r="F126" t="s">
         <v>202</v>
       </c>
       <c r="G126" t="s">
         <v>198</v>
       </c>
       <c r="H126">
         <v>1</v>
       </c>
       <c r="I126" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="J126" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
       <c r="K126" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="127" spans="1:11">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127" t="s">
         <v>11</v>
       </c>
       <c r="C127" t="s">
         <v>297</v>
       </c>
       <c r="D127" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
       <c r="E127"/>
       <c r="F127" t="s">
         <v>45</v>
       </c>
       <c r="G127" t="s">
         <v>75</v>
       </c>
       <c r="H127">
         <v>1</v>
       </c>
       <c r="I127" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="J127" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
       <c r="K127" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="128" spans="1:11">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128"/>
       <c r="C128" t="s">
+        <v>446</v>
+      </c>
+      <c r="D128" t="s">
         <v>447</v>
-      </c>
-[...1 lines deleted...]
-        <v>448</v>
       </c>
       <c r="E128" t="s">
         <v>98</v>
       </c>
       <c r="F128" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="G128" t="s">
         <v>198</v>
       </c>
       <c r="H128">
         <v>1</v>
       </c>
       <c r="I128" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="J128" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="K128" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="129" spans="1:11">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129" t="s">
         <v>11</v>
       </c>
       <c r="C129" t="s">
+        <v>450</v>
+      </c>
+      <c r="D129" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="E129"/>
       <c r="F129" t="s">
         <v>45</v>
       </c>
       <c r="G129" t="s">
         <v>75</v>
       </c>
       <c r="H129">
         <v>1</v>
       </c>
       <c r="I129" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="J129" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="K129" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
     </row>
     <row r="130" spans="1:11">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="B130" t="s">
         <v>11</v>
       </c>
       <c r="C130" t="s">
+        <v>453</v>
+      </c>
+      <c r="D130" t="s">
         <v>454</v>
-      </c>
-[...1 lines deleted...]
-        <v>455</v>
       </c>
       <c r="E130"/>
       <c r="F130" t="s">
         <v>322</v>
       </c>
       <c r="G130" t="s">
         <v>198</v>
       </c>
       <c r="H130">
         <v>1</v>
       </c>
       <c r="I130" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="J130" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
       <c r="K130" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="131" spans="1:11">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="B131" t="s">
         <v>11</v>
       </c>
       <c r="C131" t="s">
         <v>245</v>
       </c>
       <c r="D131" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
       <c r="E131"/>
       <c r="F131" t="s">
         <v>37</v>
       </c>
       <c r="G131" t="s">
         <v>198</v>
       </c>
       <c r="H131">
         <v>1</v>
       </c>
       <c r="I131" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="J131" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
       <c r="K131" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="132" spans="1:11">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="B132" t="s">
         <v>11</v>
       </c>
       <c r="C132" t="s">
         <v>245</v>
       </c>
       <c r="D132" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="E132" t="s">
         <v>306</v>
       </c>
       <c r="F132" t="s">
         <v>45</v>
       </c>
       <c r="G132" t="s">
         <v>198</v>
       </c>
       <c r="H132">
         <v>1</v>
       </c>
       <c r="I132" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="J132" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="K132" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="133" spans="1:11">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="B133" t="s">
         <v>11</v>
       </c>
       <c r="C133" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="D133" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="E133"/>
       <c r="F133" t="s">
         <v>37</v>
       </c>
       <c r="G133" t="s">
         <v>113</v>
       </c>
       <c r="H133">
         <v>1</v>
       </c>
       <c r="I133" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="J133" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
       <c r="K133" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="134" spans="1:11">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="B134" t="s">
         <v>11</v>
       </c>
       <c r="C134" t="s">
+        <v>462</v>
+      </c>
+      <c r="D134" t="s">
         <v>463</v>
-      </c>
-[...1 lines deleted...]
-        <v>464</v>
       </c>
       <c r="E134"/>
       <c r="F134"/>
       <c r="G134" t="s">
         <v>69</v>
       </c>
       <c r="H134">
         <v>1</v>
       </c>
       <c r="I134" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="J134" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
       <c r="K134" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="135" spans="1:11">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="B135" t="s">
         <v>11</v>
       </c>
       <c r="C135" t="s">
+        <v>465</v>
+      </c>
+      <c r="D135" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="E135"/>
       <c r="F135"/>
       <c r="G135" t="s">
         <v>198</v>
       </c>
       <c r="H135">
         <v>1</v>
       </c>
       <c r="I135" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="J135" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="K135" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="136" spans="1:11">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="B136" t="s">
         <v>11</v>
       </c>
       <c r="C136" t="s">
+        <v>468</v>
+      </c>
+      <c r="D136" t="s">
         <v>469</v>
-      </c>
-[...1 lines deleted...]
-        <v>470</v>
       </c>
       <c r="E136" t="s">
         <v>340</v>
       </c>
       <c r="F136" t="s">
         <v>45</v>
       </c>
       <c r="G136" t="s">
         <v>254</v>
       </c>
       <c r="H136">
         <v>1</v>
       </c>
       <c r="I136" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="J136" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
       <c r="K136" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="137" spans="1:11">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="B137"/>
       <c r="C137" t="s">
         <v>59</v>
       </c>
       <c r="D137" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="E137"/>
       <c r="F137" t="s">
         <v>322</v>
       </c>
       <c r="G137" t="s">
         <v>69</v>
       </c>
       <c r="H137">
         <v>1</v>
       </c>
       <c r="I137" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="J137" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="K137" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="138" spans="1:11">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="B138" t="s">
         <v>11</v>
       </c>
       <c r="C138" t="s">
+        <v>473</v>
+      </c>
+      <c r="D138" t="s">
         <v>474</v>
-      </c>
-[...1 lines deleted...]
-        <v>475</v>
       </c>
       <c r="E138"/>
       <c r="F138" t="s">
         <v>45</v>
       </c>
       <c r="G138" t="s">
         <v>75</v>
       </c>
       <c r="H138">
         <v>1</v>
       </c>
       <c r="I138" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="J138" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
       <c r="K138" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="139" spans="1:11">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="B139" t="s">
         <v>11</v>
       </c>
       <c r="C139" t="s">
+        <v>476</v>
+      </c>
+      <c r="D139" t="s">
         <v>477</v>
-      </c>
-[...1 lines deleted...]
-        <v>478</v>
       </c>
       <c r="E139"/>
       <c r="F139" t="s">
         <v>37</v>
       </c>
       <c r="G139" t="s">
         <v>113</v>
       </c>
       <c r="H139">
         <v>1</v>
       </c>
       <c r="I139" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="J139" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
       <c r="K139" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="140" spans="1:11">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="B140"/>
       <c r="C140" t="s">
+        <v>479</v>
+      </c>
+      <c r="D140" t="s">
         <v>480</v>
-      </c>
-[...1 lines deleted...]
-        <v>481</v>
       </c>
       <c r="E140"/>
       <c r="F140" t="s">
         <v>45</v>
       </c>
       <c r="G140" t="s">
         <v>69</v>
       </c>
       <c r="H140">
         <v>1</v>
       </c>
       <c r="I140" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="J140" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
       <c r="K140" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="141" spans="1:11">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="B141" t="s">
         <v>11</v>
       </c>
       <c r="C141" t="s">
         <v>315</v>
       </c>
       <c r="D141" t="s">
+        <v>482</v>
+      </c>
+      <c r="E141" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="F141" t="s">
         <v>130</v>
       </c>
       <c r="G141" t="s">
         <v>62</v>
       </c>
       <c r="H141">
         <v>1</v>
       </c>
       <c r="I141" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="J141" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="K141" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="142" spans="1:11">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="B142" t="s">
         <v>11</v>
       </c>
       <c r="C142" t="s">
         <v>245</v>
       </c>
       <c r="D142" t="s">
+        <v>485</v>
+      </c>
+      <c r="E142" t="s">
         <v>486</v>
-      </c>
-[...1 lines deleted...]
-        <v>487</v>
       </c>
       <c r="F142" t="s">
         <v>45</v>
       </c>
       <c r="G142" t="s">
         <v>113</v>
       </c>
       <c r="H142">
         <v>1</v>
       </c>
       <c r="I142" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="J142" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
       <c r="K142" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="143" spans="1:11">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="B143"/>
       <c r="C143" t="s">
+        <v>488</v>
+      </c>
+      <c r="D143" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>490</v>
       </c>
       <c r="E143"/>
       <c r="F143" t="s">
         <v>45</v>
       </c>
       <c r="G143" t="s">
         <v>254</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="J143" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
       <c r="K143" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="144" spans="1:11">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="B144" t="s">
+        <v>491</v>
+      </c>
+      <c r="C144" t="s">
         <v>492</v>
       </c>
-      <c r="C144" t="s">
+      <c r="D144" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="E144"/>
       <c r="F144" t="s">
         <v>250</v>
       </c>
       <c r="G144" t="s">
         <v>15</v>
       </c>
       <c r="H144">
         <v>1</v>
       </c>
       <c r="I144" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="J144" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="K144" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
     </row>
     <row r="145" spans="1:11">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="B145"/>
       <c r="C145" t="s">
+        <v>495</v>
+      </c>
+      <c r="D145" t="s">
         <v>496</v>
-      </c>
-[...1 lines deleted...]
-        <v>497</v>
       </c>
       <c r="E145"/>
       <c r="F145" t="s">
         <v>250</v>
       </c>
       <c r="G145" t="s">
         <v>75</v>
       </c>
       <c r="H145">
         <v>1</v>
       </c>
       <c r="I145" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="J145" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
       <c r="K145" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="146" spans="1:11">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="B146"/>
       <c r="C146" t="s">
+        <v>498</v>
+      </c>
+      <c r="D146" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>500</v>
       </c>
       <c r="E146"/>
       <c r="F146" t="s">
         <v>45</v>
       </c>
       <c r="G146" t="s">
         <v>254</v>
       </c>
       <c r="H146">
         <v>1</v>
       </c>
       <c r="I146" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="J146" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="K146" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="147" spans="1:11">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="B147" t="s">
         <v>11</v>
       </c>
       <c r="C147" t="s">
+        <v>501</v>
+      </c>
+      <c r="D147" t="s">
         <v>502</v>
-      </c>
-[...1 lines deleted...]
-        <v>503</v>
       </c>
       <c r="E147"/>
       <c r="F147" t="s">
         <v>197</v>
       </c>
       <c r="G147" t="s">
         <v>254</v>
       </c>
       <c r="H147">
         <v>1</v>
       </c>
       <c r="I147" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="J147" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="K147" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="148" spans="1:11">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="B148" t="s">
         <v>11</v>
       </c>
       <c r="C148" t="s">
+        <v>504</v>
+      </c>
+      <c r="D148" t="s">
         <v>505</v>
       </c>
-      <c r="D148" t="s">
+      <c r="E148" t="s">
         <v>506</v>
-      </c>
-[...1 lines deleted...]
-        <v>507</v>
       </c>
       <c r="F148" t="s">
         <v>37</v>
       </c>
       <c r="G148" t="s">
         <v>32</v>
       </c>
       <c r="H148">
         <v>1</v>
       </c>
       <c r="I148" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="J148" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
       <c r="K148" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="149" spans="1:11">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="B149" t="s">
         <v>11</v>
       </c>
       <c r="C149" t="s">
+        <v>508</v>
+      </c>
+      <c r="D149" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="E149"/>
       <c r="F149" t="s">
         <v>37</v>
       </c>
       <c r="G149" t="s">
         <v>75</v>
       </c>
       <c r="H149">
         <v>1</v>
       </c>
       <c r="I149" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="J149" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
       <c r="K149" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="150" spans="1:11">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="B150" t="s">
         <v>11</v>
       </c>
       <c r="C150" t="s">
+        <v>511</v>
+      </c>
+      <c r="D150" t="s">
         <v>512</v>
-      </c>
-[...1 lines deleted...]
-        <v>513</v>
       </c>
       <c r="E150"/>
       <c r="F150" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="G150" t="s">
         <v>15</v>
       </c>
       <c r="H150">
         <v>1</v>
       </c>
       <c r="I150" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="J150" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="K150" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="151" spans="1:11">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="B151"/>
       <c r="C151" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="D151" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="E151" t="s">
         <v>340</v>
       </c>
       <c r="F151" t="s">
         <v>45</v>
       </c>
       <c r="G151" t="s">
         <v>75</v>
       </c>
       <c r="H151">
         <v>1</v>
       </c>
       <c r="I151" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="J151" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="K151" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
     </row>
     <row r="152" spans="1:11">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="B152" t="s">
         <v>11</v>
       </c>
       <c r="C152" t="s">
         <v>204</v>
       </c>
       <c r="D152" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="E152" t="s">
         <v>340</v>
       </c>
       <c r="F152" t="s">
         <v>45</v>
       </c>
       <c r="G152" t="s">
         <v>254</v>
       </c>
       <c r="H152">
         <v>1</v>
       </c>
       <c r="I152" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="J152" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="K152" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="153" spans="1:11">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="B153"/>
       <c r="C153" t="s">
+        <v>519</v>
+      </c>
+      <c r="D153" t="s">
         <v>520</v>
-      </c>
-[...1 lines deleted...]
-        <v>521</v>
       </c>
       <c r="E153"/>
       <c r="F153" t="s">
         <v>250</v>
       </c>
       <c r="G153" t="s">
         <v>54</v>
       </c>
       <c r="H153">
         <v>1</v>
       </c>
       <c r="I153" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="J153" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="K153" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="154" spans="1:11">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="B154" t="s">
         <v>11</v>
       </c>
       <c r="C154" t="s">
         <v>281</v>
       </c>
       <c r="D154" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="E154" t="s">
         <v>98</v>
       </c>
       <c r="F154" t="s">
         <v>45</v>
       </c>
       <c r="G154" t="s">
         <v>274</v>
       </c>
       <c r="H154">
         <v>1</v>
       </c>
       <c r="I154" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="J154" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
       <c r="K154" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="B155"/>
       <c r="C155" t="s">
         <v>204</v>
       </c>
       <c r="D155" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
         <v>37</v>
       </c>
       <c r="G155" t="s">
         <v>75</v>
       </c>
       <c r="H155">
         <v>1</v>
       </c>
       <c r="I155" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="J155" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="K155" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="156" spans="1:11">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="B156" t="s">
         <v>11</v>
       </c>
       <c r="C156" t="s">
+        <v>526</v>
+      </c>
+      <c r="D156" t="s">
         <v>527</v>
-      </c>
-[...1 lines deleted...]
-        <v>528</v>
       </c>
       <c r="E156" t="s">
         <v>98</v>
       </c>
       <c r="F156" t="s">
         <v>45</v>
       </c>
       <c r="G156" t="s">
         <v>113</v>
       </c>
       <c r="H156">
         <v>1</v>
       </c>
       <c r="I156" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="J156" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="K156" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="157" spans="1:11">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="B157" t="s">
+        <v>529</v>
+      </c>
+      <c r="C157" t="s">
+        <v>473</v>
+      </c>
+      <c r="D157" t="s">
         <v>530</v>
-      </c>
-[...4 lines deleted...]
-        <v>531</v>
       </c>
       <c r="E157" t="s">
         <v>82</v>
       </c>
       <c r="F157" t="s">
         <v>37</v>
       </c>
       <c r="G157" t="s">
         <v>75</v>
       </c>
       <c r="H157">
         <v>1</v>
       </c>
       <c r="I157" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="J157" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="K157" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="158" spans="1:11">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="B158"/>
       <c r="C158" t="s">
+        <v>532</v>
+      </c>
+      <c r="D158" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="E158"/>
       <c r="F158" t="s">
         <v>45</v>
       </c>
       <c r="G158" t="s">
         <v>75</v>
       </c>
       <c r="H158">
         <v>1</v>
       </c>
       <c r="I158" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="J158" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
       <c r="K158" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="159" spans="1:11">
       <c r="A159">
         <v>158</v>
       </c>
       <c r="B159" t="s">
         <v>11</v>
       </c>
       <c r="C159" t="s">
+        <v>535</v>
+      </c>
+      <c r="D159" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="E159" t="s">
         <v>98</v>
       </c>
       <c r="F159" t="s">
         <v>37</v>
       </c>
       <c r="G159" t="s">
         <v>274</v>
       </c>
       <c r="H159">
         <v>1</v>
       </c>
       <c r="I159" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="J159" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="K159" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">