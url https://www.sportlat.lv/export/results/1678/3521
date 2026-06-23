--- v1 (2026-02-08)
+++ v2 (2026-06-23)
@@ -1019,51 +1019,51 @@
   <si>
     <t>Siņicina</t>
   </si>
   <si>
     <t>00:27:29</t>
   </si>
   <si>
     <t>Ciganovs</t>
   </si>
   <si>
     <t>00:27:35</t>
   </si>
   <si>
     <t>00:27:39</t>
   </si>
   <si>
     <t>Zemīte</t>
   </si>
   <si>
     <t>00:27:45</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
-    <t>Istratova</t>
+    <t>Gurejeva</t>
   </si>
   <si>
     <t>00:27:47</t>
   </si>
   <si>
     <t>Estere</t>
   </si>
   <si>
     <t>Puhova</t>
   </si>
   <si>
     <t>00:27:53</t>
   </si>
   <si>
     <t>Lada</t>
   </si>
   <si>
     <t>Kaibeļeva</t>
   </si>
   <si>
     <t>00:27:56</t>
   </si>
   <si>
     <t>Reihmane</t>
   </si>
@@ -4639,51 +4639,53 @@
         <v>239</v>
       </c>
       <c r="F68" t="s">
         <v>46</v>
       </c>
       <c r="G68" t="s">
         <v>16</v>
       </c>
       <c r="H68">
         <v>1</v>
       </c>
       <c r="I68" t="s">
         <v>240</v>
       </c>
       <c r="J68" t="s">
         <v>240</v>
       </c>
       <c r="K68" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="69" spans="1:11">
       <c r="A69">
         <v>68</v>
       </c>
-      <c r="B69"/>
+      <c r="B69" t="s">
+        <v>11</v>
+      </c>
       <c r="C69" t="s">
         <v>241</v>
       </c>
       <c r="D69" t="s">
         <v>242</v>
       </c>
       <c r="E69"/>
       <c r="F69" t="s">
         <v>61</v>
       </c>
       <c r="G69" t="s">
         <v>16</v>
       </c>
       <c r="H69">
         <v>1</v>
       </c>
       <c r="I69" t="s">
         <v>243</v>
       </c>
       <c r="J69" t="s">
         <v>243</v>
       </c>
       <c r="K69" t="s">
         <v>243</v>
       </c>