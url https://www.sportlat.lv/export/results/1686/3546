--- v1 (2026-06-24)
+++ v2 (2026-11-06)
@@ -323,51 +323,51 @@
   <si>
     <t>S1</t>
   </si>
   <si>
     <t>12:40:54.94</t>
   </si>
   <si>
     <t>Aleksis</t>
   </si>
   <si>
     <t>Narkēvičs</t>
   </si>
   <si>
     <t>Salaspils_1.vsk._12B_Iemetiens</t>
   </si>
   <si>
     <t>0:25:13</t>
   </si>
   <si>
     <t>12:41:01.92</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>Body Factory</t>
   </si>
   <si>
     <t>S3</t>
   </si>
   <si>
     <t>0:25:26</t>
   </si>
   <si>
     <t>12:14:59.17</t>
   </si>
   <si>
     <t>Kristaps</t>
   </si>
   <si>
     <t>Holštroms</t>
   </si>
   <si>
     <t>VSK Noskrien</t>
   </si>
   <si>
     <t>0:25:35</t>
   </si>