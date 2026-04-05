--- v0 (2025-11-11)
+++ v1 (2026-04-05)
@@ -2180,51 +2180,51 @@
   <si>
     <t>00:54:16.20</t>
   </si>
   <si>
     <t>Intars</t>
   </si>
   <si>
     <t>Abražuns</t>
   </si>
   <si>
     <t>0:54:49</t>
   </si>
   <si>
     <t>0:26:29</t>
   </si>
   <si>
     <t>0:28:20</t>
   </si>
   <si>
     <t>00:54:45.08</t>
   </si>
   <si>
     <t>Katerina</t>
   </si>
   <si>
-    <t>Prokopena</t>
+    <t>Prokopeņa</t>
   </si>
   <si>
     <t>ALOHA!</t>
   </si>
   <si>
     <t>0:54:52</t>
   </si>
   <si>
     <t>0:27:30</t>
   </si>
   <si>
     <t>00:54:13.66</t>
   </si>
   <si>
     <t>Stinkulis</t>
   </si>
   <si>
     <t>0:54:59</t>
   </si>
   <si>
     <t>0:28:58</t>
   </si>
   <si>
     <t>00:54:45.48</t>
   </si>
@@ -13031,51 +13031,53 @@
         <v>88</v>
       </c>
       <c r="G228" t="s">
         <v>89</v>
       </c>
       <c r="H228">
         <v>2</v>
       </c>
       <c r="I228" t="s">
         <v>1304</v>
       </c>
       <c r="J228" t="s">
         <v>1305</v>
       </c>
       <c r="K228" t="s">
         <v>1306</v>
       </c>
       <c r="L228" t="s">
         <v>1307</v>
       </c>
     </row>
     <row r="229" spans="1:12">
       <c r="A229">
         <v>228</v>
       </c>
-      <c r="B229"/>
+      <c r="B229" t="s">
+        <v>12</v>
+      </c>
       <c r="C229" t="s">
         <v>1308</v>
       </c>
       <c r="D229" t="s">
         <v>1309</v>
       </c>
       <c r="E229" t="s">
         <v>1310</v>
       </c>
       <c r="F229" t="s">
         <v>48</v>
       </c>
       <c r="G229" t="s">
         <v>707</v>
       </c>
       <c r="H229">
         <v>2</v>
       </c>
       <c r="I229" t="s">
         <v>1311</v>
       </c>
       <c r="J229" t="s">
         <v>1312</v>
       </c>
       <c r="K229" t="s">