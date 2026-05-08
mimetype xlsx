--- v0 (2025-11-08)
+++ v1 (2026-05-08)
@@ -11170,51 +11170,53 @@
       </c>
       <c r="E185"/>
       <c r="F185" t="s">
         <v>27</v>
       </c>
       <c r="G185" t="s">
         <v>247</v>
       </c>
       <c r="H185">
         <v>1</v>
       </c>
       <c r="I185" t="s">
         <v>787</v>
       </c>
       <c r="J185" t="s">
         <v>787</v>
       </c>
       <c r="K185" t="s">
         <v>791</v>
       </c>
     </row>
     <row r="186" spans="1:11">
       <c r="A186">
         <v>185</v>
       </c>
-      <c r="B186"/>
+      <c r="B186" t="s">
+        <v>11</v>
+      </c>
       <c r="C186" t="s">
         <v>792</v>
       </c>
       <c r="D186" t="s">
         <v>793</v>
       </c>
       <c r="E186"/>
       <c r="F186" t="s">
         <v>27</v>
       </c>
       <c r="G186" t="s">
         <v>15</v>
       </c>
       <c r="H186">
         <v>1</v>
       </c>
       <c r="I186" t="s">
         <v>794</v>
       </c>
       <c r="J186" t="s">
         <v>794</v>
       </c>
       <c r="K186" t="s">
         <v>795</v>
       </c>