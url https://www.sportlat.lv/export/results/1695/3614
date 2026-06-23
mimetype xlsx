--- v1 (2026-05-08)
+++ v2 (2026-06-23)
@@ -12562,51 +12562,53 @@
       </c>
       <c r="E227"/>
       <c r="F227" t="s">
         <v>14</v>
       </c>
       <c r="G227" t="s">
         <v>381</v>
       </c>
       <c r="H227">
         <v>1</v>
       </c>
       <c r="I227" t="s">
         <v>933</v>
       </c>
       <c r="J227" t="s">
         <v>933</v>
       </c>
       <c r="K227" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="228" spans="1:11">
       <c r="A228">
         <v>227</v>
       </c>
-      <c r="B228"/>
+      <c r="B228" t="s">
+        <v>11</v>
+      </c>
       <c r="C228" t="s">
         <v>284</v>
       </c>
       <c r="D228" t="s">
         <v>941</v>
       </c>
       <c r="E228" t="s">
         <v>133</v>
       </c>
       <c r="F228" t="s">
         <v>27</v>
       </c>
       <c r="G228" t="s">
         <v>287</v>
       </c>
       <c r="H228">
         <v>1</v>
       </c>
       <c r="I228" t="s">
         <v>942</v>
       </c>
       <c r="J228" t="s">
         <v>942</v>
       </c>
       <c r="K228" t="s">
@@ -13754,51 +13756,53 @@
       </c>
       <c r="E263"/>
       <c r="F263" t="s">
         <v>27</v>
       </c>
       <c r="G263" t="s">
         <v>129</v>
       </c>
       <c r="H263">
         <v>1</v>
       </c>
       <c r="I263" t="s">
         <v>1063</v>
       </c>
       <c r="J263" t="s">
         <v>1063</v>
       </c>
       <c r="K263" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="264" spans="1:11">
       <c r="A264">
         <v>263</v>
       </c>
-      <c r="B264"/>
+      <c r="B264" t="s">
+        <v>11</v>
+      </c>
       <c r="C264" t="s">
         <v>886</v>
       </c>
       <c r="D264" t="s">
         <v>1065</v>
       </c>
       <c r="E264" t="s">
         <v>133</v>
       </c>
       <c r="F264" t="s">
         <v>27</v>
       </c>
       <c r="G264" t="s">
         <v>287</v>
       </c>
       <c r="H264">
         <v>1</v>
       </c>
       <c r="I264" t="s">
         <v>1066</v>
       </c>
       <c r="J264" t="s">
         <v>1066</v>
       </c>
       <c r="K264" t="s">