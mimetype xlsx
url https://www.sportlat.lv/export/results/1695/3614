--- v2 (2026-06-23)
+++ v3 (2026-08-07)
@@ -16431,51 +16431,53 @@
         <v>847</v>
       </c>
       <c r="F344" t="s">
         <v>122</v>
       </c>
       <c r="G344" t="s">
         <v>129</v>
       </c>
       <c r="H344">
         <v>1</v>
       </c>
       <c r="I344" t="s">
         <v>1316</v>
       </c>
       <c r="J344" t="s">
         <v>1316</v>
       </c>
       <c r="K344" t="s">
         <v>1317</v>
       </c>
     </row>
     <row r="345" spans="1:11">
       <c r="A345">
         <v>344</v>
       </c>
-      <c r="B345"/>
+      <c r="B345" t="s">
+        <v>11</v>
+      </c>
       <c r="C345" t="s">
         <v>31</v>
       </c>
       <c r="D345" t="s">
         <v>846</v>
       </c>
       <c r="E345" t="s">
         <v>847</v>
       </c>
       <c r="F345" t="s">
         <v>14</v>
       </c>
       <c r="G345" t="s">
         <v>15</v>
       </c>
       <c r="H345">
         <v>1</v>
       </c>
       <c r="I345" t="s">
         <v>1316</v>
       </c>
       <c r="J345" t="s">
         <v>1316</v>
       </c>
       <c r="K345" t="s">