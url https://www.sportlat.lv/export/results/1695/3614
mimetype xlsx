--- v3 (2026-08-07)
+++ v4 (2026-09-21)
@@ -11696,51 +11696,53 @@
         <v>851</v>
       </c>
       <c r="F201" t="s">
         <v>27</v>
       </c>
       <c r="G201" t="s">
         <v>105</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201" t="s">
         <v>848</v>
       </c>
       <c r="J201" t="s">
         <v>848</v>
       </c>
       <c r="K201" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="202" spans="1:11">
       <c r="A202">
         <v>201</v>
       </c>
-      <c r="B202"/>
+      <c r="B202" t="s">
+        <v>11</v>
+      </c>
       <c r="C202" t="s">
         <v>853</v>
       </c>
       <c r="D202" t="s">
         <v>854</v>
       </c>
       <c r="E202" t="s">
         <v>855</v>
       </c>
       <c r="F202" t="s">
         <v>27</v>
       </c>
       <c r="G202" t="s">
         <v>129</v>
       </c>
       <c r="H202">
         <v>1</v>
       </c>
       <c r="I202" t="s">
         <v>856</v>
       </c>
       <c r="J202" t="s">
         <v>856</v>
       </c>
       <c r="K202" t="s">