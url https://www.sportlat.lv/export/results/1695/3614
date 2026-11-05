--- v4 (2026-09-21)
+++ v5 (2026-11-05)
@@ -1025,51 +1025,51 @@
   <si>
     <t>00:24:13.91</t>
   </si>
   <si>
     <t>LTU</t>
   </si>
   <si>
     <t>Audrius</t>
   </si>
   <si>
     <t>Valeika</t>
   </si>
   <si>
     <t>Molėtai</t>
   </si>
   <si>
     <t>0:24:41</t>
   </si>
   <si>
     <t>00:24:03.72</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
-    <t>Ābeltiņa</t>
+    <t>Jakobsone</t>
   </si>
   <si>
     <t>Body factory</t>
   </si>
   <si>
     <t>00:24:22.73</t>
   </si>
   <si>
     <t>Raivo</t>
   </si>
   <si>
     <t>Saulītis</t>
   </si>
   <si>
     <t>0:24:44</t>
   </si>
   <si>
     <t>00:24:35.65</t>
   </si>
   <si>
     <t>Sandra</t>
   </si>
   <si>
     <t>Gaile</t>
   </si>