--- v1 (2026-03-22)
+++ v2 (2026-05-06)
@@ -8495,51 +8495,53 @@
         <v>589</v>
       </c>
       <c r="F165" t="s">
         <v>21</v>
       </c>
       <c r="G165" t="s">
         <v>84</v>
       </c>
       <c r="H165">
         <v>1</v>
       </c>
       <c r="I165" t="s">
         <v>590</v>
       </c>
       <c r="J165" t="s">
         <v>590</v>
       </c>
       <c r="K165" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="166" spans="1:11">
       <c r="A166">
         <v>165</v>
       </c>
-      <c r="B166"/>
+      <c r="B166" t="s">
+        <v>11</v>
+      </c>
       <c r="C166" t="s">
         <v>87</v>
       </c>
       <c r="D166" t="s">
         <v>592</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
         <v>593</v>
       </c>
       <c r="G166" t="s">
         <v>66</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166" t="s">
         <v>594</v>
       </c>
       <c r="J166" t="s">
         <v>594</v>
       </c>
       <c r="K166" t="s">
         <v>595</v>
       </c>
@@ -11694,51 +11696,53 @@
       </c>
       <c r="E266"/>
       <c r="F266" t="s">
         <v>21</v>
       </c>
       <c r="G266" t="s">
         <v>409</v>
       </c>
       <c r="H266">
         <v>1</v>
       </c>
       <c r="I266" t="s">
         <v>926</v>
       </c>
       <c r="J266" t="s">
         <v>926</v>
       </c>
       <c r="K266" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="267" spans="1:11">
       <c r="A267">
         <v>266</v>
       </c>
-      <c r="B267"/>
+      <c r="B267" t="s">
+        <v>11</v>
+      </c>
       <c r="C267" t="s">
         <v>928</v>
       </c>
       <c r="D267" t="s">
         <v>929</v>
       </c>
       <c r="E267"/>
       <c r="F267" t="s">
         <v>21</v>
       </c>
       <c r="G267" t="s">
         <v>540</v>
       </c>
       <c r="H267">
         <v>1</v>
       </c>
       <c r="I267" t="s">
         <v>930</v>
       </c>
       <c r="J267" t="s">
         <v>930</v>
       </c>
       <c r="K267" t="s">
         <v>931</v>
       </c>