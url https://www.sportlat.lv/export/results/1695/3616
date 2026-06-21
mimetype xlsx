--- v2 (2026-05-06)
+++ v3 (2026-06-21)
@@ -4857,51 +4857,53 @@
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>21</v>
       </c>
       <c r="G51" t="s">
         <v>31</v>
       </c>
       <c r="H51">
         <v>1</v>
       </c>
       <c r="I51" t="s">
         <v>217</v>
       </c>
       <c r="J51" t="s">
         <v>217</v>
       </c>
       <c r="K51" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="52" spans="1:11">
       <c r="A52">
         <v>51</v>
       </c>
-      <c r="B52"/>
+      <c r="B52" t="s">
+        <v>11</v>
+      </c>
       <c r="C52" t="s">
         <v>222</v>
       </c>
       <c r="D52" t="s">
         <v>223</v>
       </c>
       <c r="E52"/>
       <c r="F52" t="s">
         <v>224</v>
       </c>
       <c r="G52" t="s">
         <v>31</v>
       </c>
       <c r="H52">
         <v>1</v>
       </c>
       <c r="I52" t="s">
         <v>217</v>
       </c>
       <c r="J52" t="s">
         <v>217</v>
       </c>
       <c r="K52" t="s">
         <v>225</v>
       </c>