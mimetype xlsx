--- v0 (2025-11-14)
+++ v1 (2026-08-07)
@@ -3773,51 +3773,53 @@
         <v>178</v>
       </c>
       <c r="K19" t="s">
         <v>179</v>
       </c>
       <c r="L19" t="s">
         <v>180</v>
       </c>
       <c r="M19" t="s">
         <v>181</v>
       </c>
       <c r="N19" t="s">
         <v>172</v>
       </c>
       <c r="O19" t="s">
         <v>177</v>
       </c>
       <c r="P19" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="20" spans="1:16">
       <c r="A20">
         <v>19</v>
       </c>
-      <c r="B20"/>
+      <c r="B20" t="s">
+        <v>16</v>
+      </c>
       <c r="C20" t="s">
         <v>183</v>
       </c>
       <c r="D20" t="s">
         <v>184</v>
       </c>
       <c r="E20" t="s">
         <v>166</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
       <c r="G20" t="s">
         <v>90</v>
       </c>
       <c r="H20">
         <v>6</v>
       </c>
       <c r="I20" t="s">
         <v>185</v>
       </c>
       <c r="J20" t="s">
         <v>149</v>
       </c>
       <c r="K20" t="s">