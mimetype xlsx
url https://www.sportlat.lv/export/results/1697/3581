--- v2 (2026-03-23)
+++ v3 (2026-06-22)
@@ -4686,51 +4686,53 @@
         <v>39</v>
       </c>
       <c r="H66">
         <v>3</v>
       </c>
       <c r="I66" t="s">
         <v>406</v>
       </c>
       <c r="J66" t="s">
         <v>407</v>
       </c>
       <c r="K66" t="s">
         <v>408</v>
       </c>
       <c r="L66" t="s">
         <v>406</v>
       </c>
       <c r="M66" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="67" spans="1:13">
       <c r="A67">
         <v>66</v>
       </c>
-      <c r="B67"/>
+      <c r="B67" t="s">
+        <v>13</v>
+      </c>
       <c r="C67" t="s">
         <v>403</v>
       </c>
       <c r="D67" t="s">
         <v>410</v>
       </c>
       <c r="E67" t="s">
         <v>411</v>
       </c>
       <c r="F67" t="s">
         <v>296</v>
       </c>
       <c r="G67" t="s">
         <v>39</v>
       </c>
       <c r="H67">
         <v>3</v>
       </c>
       <c r="I67" t="s">
         <v>412</v>
       </c>
       <c r="J67" t="s">
         <v>413</v>
       </c>
       <c r="K67" t="s">