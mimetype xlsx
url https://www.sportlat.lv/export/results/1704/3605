--- v1 (2026-03-28)
+++ v2 (2026-06-27)
@@ -2727,51 +2727,53 @@
       </c>
       <c r="E45"/>
       <c r="F45" t="s">
         <v>131</v>
       </c>
       <c r="G45" t="s">
         <v>16</v>
       </c>
       <c r="H45">
         <v>1</v>
       </c>
       <c r="I45" t="s">
         <v>236</v>
       </c>
       <c r="J45" t="s">
         <v>236</v>
       </c>
       <c r="K45" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="46" spans="1:11">
       <c r="A46">
         <v>45</v>
       </c>
-      <c r="B46"/>
+      <c r="B46" t="s">
+        <v>11</v>
+      </c>
       <c r="C46" t="s">
         <v>50</v>
       </c>
       <c r="D46" t="s">
         <v>238</v>
       </c>
       <c r="E46"/>
       <c r="F46" t="s">
         <v>165</v>
       </c>
       <c r="G46" t="s">
         <v>29</v>
       </c>
       <c r="H46">
         <v>1</v>
       </c>
       <c r="I46" t="s">
         <v>239</v>
       </c>
       <c r="J46" t="s">
         <v>239</v>
       </c>
       <c r="K46" t="s">
         <v>240</v>
       </c>