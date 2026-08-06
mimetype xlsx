--- v2 (2026-03-23)
+++ v3 (2026-08-06)
@@ -2734,51 +2734,53 @@
         <v>121</v>
       </c>
       <c r="F21" t="s">
         <v>122</v>
       </c>
       <c r="G21" t="s">
         <v>43</v>
       </c>
       <c r="H21">
         <v>1</v>
       </c>
       <c r="I21" t="s">
         <v>123</v>
       </c>
       <c r="J21" t="s">
         <v>123</v>
       </c>
       <c r="K21" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>21</v>
       </c>
-      <c r="B22"/>
+      <c r="B22" t="s">
+        <v>11</v>
+      </c>
       <c r="C22" t="s">
         <v>40</v>
       </c>
       <c r="D22" t="s">
         <v>125</v>
       </c>
       <c r="E22" t="s">
         <v>126</v>
       </c>
       <c r="F22" t="s">
         <v>127</v>
       </c>
       <c r="G22" t="s">
         <v>43</v>
       </c>
       <c r="H22">
         <v>1</v>
       </c>
       <c r="I22" t="s">
         <v>128</v>
       </c>
       <c r="J22" t="s">
         <v>128</v>
       </c>
       <c r="K22" t="s">