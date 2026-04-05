--- v0 (2025-12-23)
+++ v1 (2026-04-05)
@@ -886,51 +886,53 @@
         <v>30</v>
       </c>
       <c r="F9" t="s">
         <v>31</v>
       </c>
       <c r="G9" t="s">
         <v>42</v>
       </c>
       <c r="H9">
         <v>1</v>
       </c>
       <c r="I9" t="s">
         <v>52</v>
       </c>
       <c r="J9" t="s">
         <v>52</v>
       </c>
       <c r="K9" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>9</v>
       </c>
-      <c r="B10"/>
+      <c r="B10" t="s">
+        <v>34</v>
+      </c>
       <c r="C10" t="s">
         <v>54</v>
       </c>
       <c r="D10" t="s">
         <v>55</v>
       </c>
       <c r="E10" t="s">
         <v>56</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
       <c r="G10" t="s">
         <v>42</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>58</v>
       </c>
       <c r="J10" t="s">
         <v>58</v>
       </c>
       <c r="K10" t="s">
@@ -983,51 +985,53 @@
         <v>65</v>
       </c>
       <c r="F12" t="s">
         <v>13</v>
       </c>
       <c r="G12" t="s">
         <v>14</v>
       </c>
       <c r="H12">
         <v>1</v>
       </c>
       <c r="I12" t="s">
         <v>66</v>
       </c>
       <c r="J12" t="s">
         <v>66</v>
       </c>
       <c r="K12" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>12</v>
       </c>
-      <c r="B13"/>
+      <c r="B13" t="s">
+        <v>34</v>
+      </c>
       <c r="C13" t="s">
         <v>64</v>
       </c>
       <c r="D13" t="s">
         <v>68</v>
       </c>
       <c r="E13"/>
       <c r="F13" t="s">
         <v>69</v>
       </c>
       <c r="G13" t="s">
         <v>14</v>
       </c>
       <c r="H13">
         <v>1</v>
       </c>
       <c r="I13" t="s">
         <v>70</v>
       </c>
       <c r="J13" t="s">
         <v>70</v>
       </c>
       <c r="K13" t="s">
         <v>71</v>
       </c>