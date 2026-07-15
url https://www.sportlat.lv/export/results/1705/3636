--- v0 (2025-10-04)
+++ v1 (2026-07-15)
@@ -8273,51 +8273,53 @@
         <v>881</v>
       </c>
       <c r="G142" t="s">
         <v>127</v>
       </c>
       <c r="H142">
         <v>2</v>
       </c>
       <c r="I142" t="s">
         <v>882</v>
       </c>
       <c r="J142" t="s">
         <v>883</v>
       </c>
       <c r="K142" t="s">
         <v>884</v>
       </c>
       <c r="L142" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="143" spans="1:12">
       <c r="A143" t="s">
         <v>709</v>
       </c>
-      <c r="B143"/>
+      <c r="B143" t="s">
+        <v>159</v>
+      </c>
       <c r="C143" t="s">
         <v>886</v>
       </c>
       <c r="D143" t="s">
         <v>887</v>
       </c>
       <c r="E143" t="s">
         <v>14</v>
       </c>
       <c r="F143" t="s">
         <v>15</v>
       </c>
       <c r="G143" t="s">
         <v>16</v>
       </c>
       <c r="H143">
         <v>1</v>
       </c>
       <c r="I143" t="s">
         <v>888</v>
       </c>
       <c r="J143" t="s">
         <v>889</v>
       </c>
       <c r="K143"/>