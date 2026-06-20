--- v0 (2025-11-04)
+++ v1 (2026-06-20)
@@ -1715,51 +1715,51 @@
   <si>
     <t>Sendija</t>
   </si>
   <si>
     <t>Meļņikova</t>
   </si>
   <si>
     <t>Saldus Sporta skola</t>
   </si>
   <si>
     <t>00:27:20.38</t>
   </si>
   <si>
     <t>Kudiņa</t>
   </si>
   <si>
     <t>Jūrmala</t>
   </si>
   <si>
     <t>00:27:20.80</t>
   </si>
   <si>
     <t>Anna</t>
   </si>
   <si>
-    <t>Istratova</t>
+    <t>Gurejeva</t>
   </si>
   <si>
     <t>0:27:30</t>
   </si>
   <si>
     <t>00:27:29.94</t>
   </si>
   <si>
     <t>Jevgenijs</t>
   </si>
   <si>
     <t>Sokolovs</t>
   </si>
   <si>
     <t>Cembra Latvia</t>
   </si>
   <si>
     <t>Lapenieki</t>
   </si>
   <si>
     <t>0:27:32</t>
   </si>
   <si>
     <t>00:27:31.54</t>
   </si>
@@ -7146,51 +7146,53 @@
         <v>466</v>
       </c>
       <c r="E105" t="s">
         <v>467</v>
       </c>
       <c r="F105" t="s">
         <v>46</v>
       </c>
       <c r="G105" t="s">
         <v>15</v>
       </c>
       <c r="H105">
         <v>1</v>
       </c>
       <c r="I105" t="s">
         <v>468</v>
       </c>
       <c r="J105" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="106" spans="1:10">
       <c r="A106">
         <v>105</v>
       </c>
-      <c r="B106"/>
+      <c r="B106" t="s">
+        <v>10</v>
+      </c>
       <c r="C106" t="s">
         <v>388</v>
       </c>
       <c r="D106" t="s">
         <v>470</v>
       </c>
       <c r="E106"/>
       <c r="F106" t="s">
         <v>471</v>
       </c>
       <c r="G106" t="s">
         <v>15</v>
       </c>
       <c r="H106">
         <v>1</v>
       </c>
       <c r="I106" t="s">
         <v>472</v>
       </c>
       <c r="J106" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="107" spans="1:10">
       <c r="A107">