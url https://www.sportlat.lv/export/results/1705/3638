--- v1 (2026-06-20)
+++ v2 (2026-08-04)
@@ -1682,51 +1682,51 @@
   <si>
     <t>Vērdiņa</t>
   </si>
   <si>
     <t>0:27:17</t>
   </si>
   <si>
     <t>00:27:16.79</t>
   </si>
   <si>
     <t>Nils-Gabriels</t>
   </si>
   <si>
     <t>Kļavnieks</t>
   </si>
   <si>
     <t>Baltais</t>
   </si>
   <si>
     <t>0:27:19</t>
   </si>
   <si>
     <t>00:27:18.12</t>
   </si>
   <si>
-    <t>Priede</t>
+    <t>Vesele</t>
   </si>
   <si>
     <t>0:27:21</t>
   </si>
   <si>
     <t>00:27:20.05</t>
   </si>
   <si>
     <t>Sendija</t>
   </si>
   <si>
     <t>Meļņikova</t>
   </si>
   <si>
     <t>Saldus Sporta skola</t>
   </si>
   <si>
     <t>00:27:20.38</t>
   </si>
   <si>
     <t>Kudiņa</t>
   </si>
   <si>
     <t>Jūrmala</t>
   </si>
@@ -5152,51 +5152,53 @@
         <v>201</v>
       </c>
       <c r="E40" t="s">
         <v>92</v>
       </c>
       <c r="F40" t="s">
         <v>14</v>
       </c>
       <c r="G40" t="s">
         <v>15</v>
       </c>
       <c r="H40">
         <v>1</v>
       </c>
       <c r="I40" t="s">
         <v>202</v>
       </c>
       <c r="J40" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="41" spans="1:10">
       <c r="A41">
         <v>40</v>
       </c>
-      <c r="B41"/>
+      <c r="B41" t="s">
+        <v>10</v>
+      </c>
       <c r="C41" t="s">
         <v>204</v>
       </c>
       <c r="D41" t="s">
         <v>205</v>
       </c>
       <c r="E41"/>
       <c r="F41" t="s">
         <v>206</v>
       </c>
       <c r="G41" t="s">
         <v>88</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="s">
         <v>207</v>
       </c>
       <c r="J41" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="42" spans="1:10">
       <c r="A42">
@@ -5796,51 +5798,53 @@
         <v>290</v>
       </c>
       <c r="E61" t="s">
         <v>291</v>
       </c>
       <c r="F61" t="s">
         <v>282</v>
       </c>
       <c r="G61" t="s">
         <v>15</v>
       </c>
       <c r="H61">
         <v>1</v>
       </c>
       <c r="I61" t="s">
         <v>292</v>
       </c>
       <c r="J61" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="62" spans="1:10">
       <c r="A62">
         <v>62</v>
       </c>
-      <c r="B62"/>
+      <c r="B62" t="s">
+        <v>10</v>
+      </c>
       <c r="C62" t="s">
         <v>209</v>
       </c>
       <c r="D62" t="s">
         <v>294</v>
       </c>
       <c r="E62"/>
       <c r="F62" t="s">
         <v>40</v>
       </c>
       <c r="G62" t="s">
         <v>15</v>
       </c>
       <c r="H62">
         <v>1</v>
       </c>
       <c r="I62" t="s">
         <v>295</v>
       </c>
       <c r="J62" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="63" spans="1:10">
       <c r="A63">
@@ -8992,51 +8996,53 @@
       </c>
       <c r="D166" t="s">
         <v>695</v>
       </c>
       <c r="E166"/>
       <c r="F166" t="s">
         <v>68</v>
       </c>
       <c r="G166" t="s">
         <v>63</v>
       </c>
       <c r="H166">
         <v>1</v>
       </c>
       <c r="I166" t="s">
         <v>696</v>
       </c>
       <c r="J166" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="167" spans="1:10">
       <c r="A167">
         <v>166</v>
       </c>
-      <c r="B167"/>
+      <c r="B167" t="s">
+        <v>10</v>
+      </c>
       <c r="C167" t="s">
         <v>300</v>
       </c>
       <c r="D167" t="s">
         <v>698</v>
       </c>
       <c r="E167"/>
       <c r="F167" t="s">
         <v>68</v>
       </c>
       <c r="G167" t="s">
         <v>121</v>
       </c>
       <c r="H167">
         <v>1</v>
       </c>
       <c r="I167" t="s">
         <v>699</v>
       </c>
       <c r="J167" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="168" spans="1:10">
       <c r="A168">