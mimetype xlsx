--- v0 (2025-11-19)
+++ v1 (2026-06-26)
@@ -7236,51 +7236,53 @@
         <v>574</v>
       </c>
       <c r="F114" t="s">
         <v>50</v>
       </c>
       <c r="G114" t="s">
         <v>106</v>
       </c>
       <c r="H114">
         <v>2</v>
       </c>
       <c r="I114" t="s">
         <v>579</v>
       </c>
       <c r="J114" t="s">
         <v>580</v>
       </c>
       <c r="K114" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="115" spans="1:11">
       <c r="A115">
         <v>114</v>
       </c>
-      <c r="B115"/>
+      <c r="B115" t="s">
+        <v>11</v>
+      </c>
       <c r="C115" t="s">
         <v>386</v>
       </c>
       <c r="D115" t="s">
         <v>582</v>
       </c>
       <c r="E115" t="s">
         <v>43</v>
       </c>
       <c r="F115" t="s">
         <v>44</v>
       </c>
       <c r="G115" t="s">
         <v>23</v>
       </c>
       <c r="H115">
         <v>2</v>
       </c>
       <c r="I115" t="s">
         <v>583</v>
       </c>
       <c r="J115" t="s">
         <v>584</v>
       </c>
       <c r="K115" t="s">