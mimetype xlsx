--- v1 (2026-06-26)
+++ v2 (2026-08-10)
@@ -5041,51 +5041,53 @@
         <v>279</v>
       </c>
       <c r="F49" t="s">
         <v>50</v>
       </c>
       <c r="G49" t="s">
         <v>68</v>
       </c>
       <c r="H49">
         <v>2</v>
       </c>
       <c r="I49" t="s">
         <v>280</v>
       </c>
       <c r="J49" t="s">
         <v>281</v>
       </c>
       <c r="K49" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="50" spans="1:11">
       <c r="A50">
         <v>49</v>
       </c>
-      <c r="B50"/>
+      <c r="B50" t="s">
+        <v>11</v>
+      </c>
       <c r="C50" t="s">
         <v>283</v>
       </c>
       <c r="D50" t="s">
         <v>284</v>
       </c>
       <c r="E50" t="s">
         <v>155</v>
       </c>
       <c r="F50"/>
       <c r="G50" t="s">
         <v>68</v>
       </c>
       <c r="H50">
         <v>2</v>
       </c>
       <c r="I50" t="s">
         <v>285</v>
       </c>
       <c r="J50" t="s">
         <v>286</v>
       </c>
       <c r="K50" t="s">
         <v>287</v>
       </c>
@@ -5344,51 +5346,53 @@
       </c>
       <c r="E58"/>
       <c r="F58" t="s">
         <v>219</v>
       </c>
       <c r="G58" t="s">
         <v>23</v>
       </c>
       <c r="H58">
         <v>2</v>
       </c>
       <c r="I58" t="s">
         <v>325</v>
       </c>
       <c r="J58" t="s">
         <v>300</v>
       </c>
       <c r="K58" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="59" spans="1:11">
       <c r="A59">
         <v>58</v>
       </c>
-      <c r="B59"/>
+      <c r="B59" t="s">
+        <v>11</v>
+      </c>
       <c r="C59" t="s">
         <v>327</v>
       </c>
       <c r="D59" t="s">
         <v>328</v>
       </c>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59" t="s">
         <v>23</v>
       </c>
       <c r="H59">
         <v>2</v>
       </c>
       <c r="I59" t="s">
         <v>329</v>
       </c>
       <c r="J59" t="s">
         <v>330</v>
       </c>
       <c r="K59" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="60" spans="1:11">
@@ -8570,51 +8574,53 @@
       </c>
       <c r="E154" t="s">
         <v>155</v>
       </c>
       <c r="F154"/>
       <c r="G154" t="s">
         <v>56</v>
       </c>
       <c r="H154">
         <v>2</v>
       </c>
       <c r="I154" t="s">
         <v>759</v>
       </c>
       <c r="J154" t="s">
         <v>760</v>
       </c>
       <c r="K154" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="155" spans="1:11">
       <c r="A155">
         <v>153</v>
       </c>
-      <c r="B155"/>
+      <c r="B155" t="s">
+        <v>11</v>
+      </c>
       <c r="C155" t="s">
         <v>762</v>
       </c>
       <c r="D155" t="s">
         <v>758</v>
       </c>
       <c r="E155"/>
       <c r="F155" t="s">
         <v>763</v>
       </c>
       <c r="G155" t="s">
         <v>106</v>
       </c>
       <c r="H155">
         <v>2</v>
       </c>
       <c r="I155" t="s">
         <v>759</v>
       </c>
       <c r="J155" t="s">
         <v>760</v>
       </c>
       <c r="K155" t="s">
         <v>764</v>
       </c>
@@ -9104,51 +9110,53 @@
       <c r="D170" t="s">
         <v>827</v>
       </c>
       <c r="E170"/>
       <c r="F170"/>
       <c r="G170" t="s">
         <v>137</v>
       </c>
       <c r="H170">
         <v>2</v>
       </c>
       <c r="I170" t="s">
         <v>828</v>
       </c>
       <c r="J170" t="s">
         <v>829</v>
       </c>
       <c r="K170" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="171" spans="1:11">
       <c r="A171">
         <v>170</v>
       </c>
-      <c r="B171"/>
+      <c r="B171" t="s">
+        <v>11</v>
+      </c>
       <c r="C171" t="s">
         <v>381</v>
       </c>
       <c r="D171" t="s">
         <v>531</v>
       </c>
       <c r="E171" t="s">
         <v>524</v>
       </c>
       <c r="F171" t="s">
         <v>30</v>
       </c>
       <c r="G171" t="s">
         <v>68</v>
       </c>
       <c r="H171">
         <v>2</v>
       </c>
       <c r="I171" t="s">
         <v>831</v>
       </c>
       <c r="J171" t="s">
         <v>832</v>
       </c>
       <c r="K171" t="s">