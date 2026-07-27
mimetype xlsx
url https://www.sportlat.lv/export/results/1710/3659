--- v0 (2025-10-02)
+++ v1 (2026-07-27)
@@ -1073,51 +1073,53 @@
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2">
         <v>2</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3">
         <v>2</v>
       </c>
-      <c r="B3"/>
+      <c r="B3" t="s">
+        <v>11</v>
+      </c>
       <c r="C3" t="s">
         <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3" t="s">
         <v>15</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3">
         <v>2</v>
       </c>
       <c r="I3" t="s">
         <v>24</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
@@ -2248,51 +2250,53 @@
         <v>42</v>
       </c>
       <c r="F37" t="s">
         <v>15</v>
       </c>
       <c r="G37" t="s">
         <v>23</v>
       </c>
       <c r="H37">
         <v>2</v>
       </c>
       <c r="I37" t="s">
         <v>207</v>
       </c>
       <c r="J37" t="s">
         <v>203</v>
       </c>
       <c r="K37" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>37</v>
       </c>
-      <c r="B38"/>
+      <c r="B38" t="s">
+        <v>11</v>
+      </c>
       <c r="C38" t="s">
         <v>208</v>
       </c>
       <c r="D38" t="s">
         <v>209</v>
       </c>
       <c r="E38" t="s">
         <v>90</v>
       </c>
       <c r="F38" t="s">
         <v>107</v>
       </c>
       <c r="G38" t="s">
         <v>16</v>
       </c>
       <c r="H38">
         <v>2</v>
       </c>
       <c r="I38" t="s">
         <v>207</v>
       </c>
       <c r="J38" t="s">
         <v>172</v>
       </c>
       <c r="K38" t="s">