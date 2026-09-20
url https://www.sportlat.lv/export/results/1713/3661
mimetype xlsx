--- v1 (2026-05-07)
+++ v2 (2026-09-20)
@@ -9604,51 +9604,53 @@
         <v>176</v>
       </c>
       <c r="G162" t="s">
         <v>843</v>
       </c>
       <c r="H162">
         <v>2</v>
       </c>
       <c r="I162" t="s">
         <v>971</v>
       </c>
       <c r="J162" t="s">
         <v>972</v>
       </c>
       <c r="K162" t="s">
         <v>967</v>
       </c>
       <c r="L162" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="163" spans="1:12">
       <c r="A163">
         <v>162</v>
       </c>
-      <c r="B163"/>
+      <c r="B163" t="s">
+        <v>12</v>
+      </c>
       <c r="C163" t="s">
         <v>321</v>
       </c>
       <c r="D163" t="s">
         <v>974</v>
       </c>
       <c r="E163"/>
       <c r="F163" t="s">
         <v>39</v>
       </c>
       <c r="G163" t="s">
         <v>120</v>
       </c>
       <c r="H163">
         <v>2</v>
       </c>
       <c r="I163" t="s">
         <v>975</v>
       </c>
       <c r="J163" t="s">
         <v>976</v>
       </c>
       <c r="K163" t="s">
         <v>977</v>
       </c>