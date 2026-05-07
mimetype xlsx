--- v0 (2025-11-13)
+++ v1 (2026-05-07)
@@ -9492,51 +9492,53 @@
         <v>47</v>
       </c>
       <c r="G159" t="s">
         <v>17</v>
       </c>
       <c r="H159">
         <v>2</v>
       </c>
       <c r="I159" t="s">
         <v>953</v>
       </c>
       <c r="J159" t="s">
         <v>954</v>
       </c>
       <c r="K159" t="s">
         <v>955</v>
       </c>
       <c r="L159" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="160" spans="1:12">
       <c r="A160">
         <v>159</v>
       </c>
-      <c r="B160"/>
+      <c r="B160" t="s">
+        <v>12</v>
+      </c>
       <c r="C160" t="s">
         <v>957</v>
       </c>
       <c r="D160" t="s">
         <v>958</v>
       </c>
       <c r="E160" t="s">
         <v>616</v>
       </c>
       <c r="F160" t="s">
         <v>47</v>
       </c>
       <c r="G160" t="s">
         <v>843</v>
       </c>
       <c r="H160">
         <v>2</v>
       </c>
       <c r="I160" t="s">
         <v>959</v>
       </c>
       <c r="J160" t="s">
         <v>960</v>
       </c>
       <c r="K160" t="s">