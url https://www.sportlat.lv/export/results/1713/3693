--- v0 (2025-10-03)
+++ v1 (2026-09-04)
@@ -1781,51 +1781,53 @@
         <v>128</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27" t="s">
         <v>14</v>
       </c>
       <c r="H27">
         <v>1</v>
       </c>
       <c r="I27" t="s">
         <v>129</v>
       </c>
       <c r="J27" t="s">
         <v>129</v>
       </c>
       <c r="K27" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>27</v>
       </c>
-      <c r="B28"/>
+      <c r="B28" t="s">
+        <v>47</v>
+      </c>
       <c r="C28" t="s">
         <v>131</v>
       </c>
       <c r="D28" t="s">
         <v>132</v>
       </c>
       <c r="E28" t="s">
         <v>133</v>
       </c>
       <c r="F28" t="s">
         <v>33</v>
       </c>
       <c r="G28" t="s">
         <v>39</v>
       </c>
       <c r="H28">
         <v>1</v>
       </c>
       <c r="I28" t="s">
         <v>134</v>
       </c>
       <c r="J28" t="s">
         <v>134</v>
       </c>
       <c r="K28" t="s">