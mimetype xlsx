--- v1 (2026-03-22)
+++ v2 (2026-08-06)
@@ -1582,51 +1582,53 @@
         <v>75</v>
       </c>
       <c r="F14" t="s">
         <v>76</v>
       </c>
       <c r="G14" t="s">
         <v>21</v>
       </c>
       <c r="H14">
         <v>1</v>
       </c>
       <c r="I14" t="s">
         <v>77</v>
       </c>
       <c r="J14" t="s">
         <v>77</v>
       </c>
       <c r="K14" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>14</v>
       </c>
-      <c r="B15"/>
+      <c r="B15" t="s">
+        <v>24</v>
+      </c>
       <c r="C15" t="s">
         <v>79</v>
       </c>
       <c r="D15" t="s">
         <v>80</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>14</v>
       </c>
       <c r="G15" t="s">
         <v>15</v>
       </c>
       <c r="H15">
         <v>1</v>
       </c>
       <c r="I15" t="s">
         <v>81</v>
       </c>
       <c r="J15" t="s">
         <v>81</v>
       </c>
       <c r="K15" t="s">