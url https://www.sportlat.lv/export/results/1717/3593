--- v1 (2026-02-10)
+++ v2 (2026-06-27)
@@ -6198,51 +6198,53 @@
         <v>188</v>
       </c>
       <c r="F77" t="s">
         <v>63</v>
       </c>
       <c r="G77" t="s">
         <v>16</v>
       </c>
       <c r="H77">
         <v>1</v>
       </c>
       <c r="I77" t="s">
         <v>359</v>
       </c>
       <c r="J77" t="s">
         <v>359</v>
       </c>
       <c r="K77" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="78" spans="1:11">
       <c r="A78">
         <v>77</v>
       </c>
-      <c r="B78"/>
+      <c r="B78" t="s">
+        <v>11</v>
+      </c>
       <c r="C78" t="s">
         <v>324</v>
       </c>
       <c r="D78" t="s">
         <v>361</v>
       </c>
       <c r="E78"/>
       <c r="F78" t="s">
         <v>22</v>
       </c>
       <c r="G78" t="s">
         <v>150</v>
       </c>
       <c r="H78">
         <v>1</v>
       </c>
       <c r="I78" t="s">
         <v>362</v>
       </c>
       <c r="J78" t="s">
         <v>362</v>
       </c>
       <c r="K78" t="s">
         <v>363</v>
       </c>
@@ -10335,51 +10337,53 @@
         <v>817</v>
       </c>
       <c r="F200" t="s">
         <v>487</v>
       </c>
       <c r="G200" t="s">
         <v>40</v>
       </c>
       <c r="H200">
         <v>1</v>
       </c>
       <c r="I200" t="s">
         <v>818</v>
       </c>
       <c r="J200" t="s">
         <v>818</v>
       </c>
       <c r="K200" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="201" spans="1:11">
       <c r="A201">
         <v>200</v>
       </c>
-      <c r="B201"/>
+      <c r="B201" t="s">
+        <v>11</v>
+      </c>
       <c r="C201" t="s">
         <v>459</v>
       </c>
       <c r="D201" t="s">
         <v>820</v>
       </c>
       <c r="E201" t="s">
         <v>821</v>
       </c>
       <c r="F201" t="s">
         <v>57</v>
       </c>
       <c r="G201" t="s">
         <v>64</v>
       </c>
       <c r="H201">
         <v>1</v>
       </c>
       <c r="I201" t="s">
         <v>822</v>
       </c>
       <c r="J201" t="s">
         <v>822</v>
       </c>
       <c r="K201" t="s">