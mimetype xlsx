--- v1 (2026-02-10)
+++ v2 (2026-05-12)
@@ -3748,51 +3748,53 @@
         <v>72</v>
       </c>
       <c r="F41" t="s">
         <v>32</v>
       </c>
       <c r="G41" t="s">
         <v>73</v>
       </c>
       <c r="H41">
         <v>1</v>
       </c>
       <c r="I41" t="s">
         <v>211</v>
       </c>
       <c r="J41" t="s">
         <v>211</v>
       </c>
       <c r="K41" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>41</v>
       </c>
-      <c r="B42"/>
+      <c r="B42" t="s">
+        <v>11</v>
+      </c>
       <c r="C42" t="s">
         <v>122</v>
       </c>
       <c r="D42" t="s">
         <v>213</v>
       </c>
       <c r="E42"/>
       <c r="F42" t="s">
         <v>22</v>
       </c>
       <c r="G42" t="s">
         <v>16</v>
       </c>
       <c r="H42">
         <v>1</v>
       </c>
       <c r="I42" t="s">
         <v>214</v>
       </c>
       <c r="J42" t="s">
         <v>214</v>
       </c>
       <c r="K42" t="s">
         <v>215</v>
       </c>