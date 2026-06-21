--- v0 (2025-11-14)
+++ v1 (2026-06-21)
@@ -404,51 +404,51 @@
   <si>
     <t>Aizpute</t>
   </si>
   <si>
     <t>0:57:47</t>
   </si>
   <si>
     <t>NED</t>
   </si>
   <si>
     <t>Lars</t>
   </si>
   <si>
     <t>Tholen</t>
   </si>
   <si>
     <t>Helmond</t>
   </si>
   <si>
     <t>0:57:49</t>
   </si>
   <si>
     <t>Sabīne</t>
   </si>
   <si>
-    <t>Grīnerte</t>
+    <t>Zujeva</t>
   </si>
   <si>
     <t>Matisons Runner's club</t>
   </si>
   <si>
     <t>0:58:05</t>
   </si>
   <si>
     <t>Georgijs</t>
   </si>
   <si>
     <t>Dobrovoļskis</t>
   </si>
   <si>
     <t>Žorro:)</t>
   </si>
   <si>
     <t>0:58:26</t>
   </si>
   <si>
     <t>Edgars</t>
   </si>
   <si>
     <t>Brežinskis</t>
   </si>