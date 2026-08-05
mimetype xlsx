--- v0 (2025-11-16)
+++ v1 (2026-08-05)
@@ -1245,51 +1245,53 @@
         <v>52</v>
       </c>
       <c r="F10" t="s">
         <v>19</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
       <c r="H10">
         <v>1</v>
       </c>
       <c r="I10" t="s">
         <v>53</v>
       </c>
       <c r="J10" t="s">
         <v>53</v>
       </c>
       <c r="K10" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>10</v>
       </c>
-      <c r="B11"/>
+      <c r="B11" t="s">
+        <v>11</v>
+      </c>
       <c r="C11" t="s">
         <v>54</v>
       </c>
       <c r="D11" t="s">
         <v>55</v>
       </c>
       <c r="E11" t="s">
         <v>56</v>
       </c>
       <c r="F11" t="s">
         <v>57</v>
       </c>
       <c r="G11" t="s">
         <v>15</v>
       </c>
       <c r="H11">
         <v>1</v>
       </c>
       <c r="I11" t="s">
         <v>58</v>
       </c>
       <c r="J11" t="s">
         <v>58</v>
       </c>
       <c r="K11" t="s">
@@ -1521,51 +1523,53 @@
         <v>87</v>
       </c>
       <c r="F18" t="s">
         <v>88</v>
       </c>
       <c r="G18" t="s">
         <v>62</v>
       </c>
       <c r="H18">
         <v>1</v>
       </c>
       <c r="I18" t="s">
         <v>89</v>
       </c>
       <c r="J18" t="s">
         <v>89</v>
       </c>
       <c r="K18" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>18</v>
       </c>
-      <c r="B19"/>
+      <c r="B19" t="s">
+        <v>11</v>
+      </c>
       <c r="C19" t="s">
         <v>90</v>
       </c>
       <c r="D19" t="s">
         <v>91</v>
       </c>
       <c r="E19" t="s">
         <v>92</v>
       </c>
       <c r="F19" t="s">
         <v>93</v>
       </c>
       <c r="G19" t="s">
         <v>15</v>
       </c>
       <c r="H19">
         <v>1</v>
       </c>
       <c r="I19" t="s">
         <v>94</v>
       </c>
       <c r="J19" t="s">
         <v>94</v>
       </c>
       <c r="K19" t="s">