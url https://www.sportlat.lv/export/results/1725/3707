--- v1 (2026-02-20)
+++ v2 (2026-04-06)
@@ -5874,51 +5874,53 @@
         <v>16</v>
       </c>
       <c r="G68" t="s">
         <v>17</v>
       </c>
       <c r="H68">
         <v>2</v>
       </c>
       <c r="I68" t="s">
         <v>358</v>
       </c>
       <c r="J68" t="s">
         <v>281</v>
       </c>
       <c r="K68" t="s">
         <v>358</v>
       </c>
       <c r="L68" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="69" spans="1:12">
       <c r="A69">
         <v>68</v>
       </c>
-      <c r="B69"/>
+      <c r="B69" t="s">
+        <v>12</v>
+      </c>
       <c r="C69" t="s">
         <v>101</v>
       </c>
       <c r="D69" t="s">
         <v>360</v>
       </c>
       <c r="E69" t="s">
         <v>196</v>
       </c>
       <c r="F69" t="s">
         <v>197</v>
       </c>
       <c r="G69" t="s">
         <v>17</v>
       </c>
       <c r="H69">
         <v>2</v>
       </c>
       <c r="I69" t="s">
         <v>361</v>
       </c>
       <c r="J69" t="s">
         <v>362</v>
       </c>
       <c r="K69" t="s">
@@ -6502,51 +6504,53 @@
         <v>16</v>
       </c>
       <c r="G85" t="s">
         <v>37</v>
       </c>
       <c r="H85">
         <v>2</v>
       </c>
       <c r="I85" t="s">
         <v>434</v>
       </c>
       <c r="J85" t="s">
         <v>187</v>
       </c>
       <c r="K85" t="s">
         <v>434</v>
       </c>
       <c r="L85" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="86" spans="1:12">
       <c r="A86">
         <v>85</v>
       </c>
-      <c r="B86"/>
+      <c r="B86" t="s">
+        <v>12</v>
+      </c>
       <c r="C86" t="s">
         <v>436</v>
       </c>
       <c r="D86" t="s">
         <v>437</v>
       </c>
       <c r="E86" t="s">
         <v>196</v>
       </c>
       <c r="F86" t="s">
         <v>197</v>
       </c>
       <c r="G86" t="s">
         <v>37</v>
       </c>
       <c r="H86">
         <v>2</v>
       </c>
       <c r="I86" t="s">
         <v>438</v>
       </c>
       <c r="J86" t="s">
         <v>439</v>
       </c>
       <c r="K86" t="s">