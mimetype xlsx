--- v2 (2026-04-06)
+++ v3 (2026-10-04)
@@ -9366,51 +9366,53 @@
         <v>31</v>
       </c>
       <c r="G164" t="s">
         <v>37</v>
       </c>
       <c r="H164">
         <v>2</v>
       </c>
       <c r="I164" t="s">
         <v>764</v>
       </c>
       <c r="J164" t="s">
         <v>727</v>
       </c>
       <c r="K164" t="s">
         <v>764</v>
       </c>
       <c r="L164" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="165" spans="1:12">
       <c r="A165">
         <v>164</v>
       </c>
-      <c r="B165"/>
+      <c r="B165" t="s">
+        <v>12</v>
+      </c>
       <c r="C165" t="s">
         <v>766</v>
       </c>
       <c r="D165" t="s">
         <v>767</v>
       </c>
       <c r="E165"/>
       <c r="F165" t="s">
         <v>768</v>
       </c>
       <c r="G165" t="s">
         <v>37</v>
       </c>
       <c r="H165">
         <v>2</v>
       </c>
       <c r="I165" t="s">
         <v>769</v>
       </c>
       <c r="J165" t="s">
         <v>770</v>
       </c>
       <c r="K165" t="s">
         <v>769</v>
       </c>