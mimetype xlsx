--- v0 (2025-11-01)
+++ v1 (2026-05-03)
@@ -3025,51 +3025,53 @@
         <v>4</v>
       </c>
       <c r="I22" t="s">
         <v>183</v>
       </c>
       <c r="J22" t="s">
         <v>152</v>
       </c>
       <c r="K22" t="s">
         <v>184</v>
       </c>
       <c r="L22" t="s">
         <v>185</v>
       </c>
       <c r="M22" t="s">
         <v>186</v>
       </c>
       <c r="N22" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23">
         <v>22</v>
       </c>
-      <c r="B23"/>
+      <c r="B23" t="s">
+        <v>14</v>
+      </c>
       <c r="C23" t="s">
         <v>188</v>
       </c>
       <c r="D23" t="s">
         <v>189</v>
       </c>
       <c r="E23"/>
       <c r="F23" t="s">
         <v>36</v>
       </c>
       <c r="G23" t="s">
         <v>109</v>
       </c>
       <c r="H23">
         <v>4</v>
       </c>
       <c r="I23" t="s">
         <v>190</v>
       </c>
       <c r="J23" t="s">
         <v>130</v>
       </c>
       <c r="K23" t="s">
         <v>191</v>
       </c>
@@ -3909,51 +3911,53 @@
         <v>4</v>
       </c>
       <c r="I43" t="s">
         <v>333</v>
       </c>
       <c r="J43" t="s">
         <v>177</v>
       </c>
       <c r="K43" t="s">
         <v>334</v>
       </c>
       <c r="L43" t="s">
         <v>335</v>
       </c>
       <c r="M43" t="s">
         <v>336</v>
       </c>
       <c r="N43" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="44" spans="1:14">
       <c r="A44">
         <v>43</v>
       </c>
-      <c r="B44"/>
+      <c r="B44" t="s">
+        <v>14</v>
+      </c>
       <c r="C44" t="s">
         <v>338</v>
       </c>
       <c r="D44" t="s">
         <v>339</v>
       </c>
       <c r="E44" t="s">
         <v>45</v>
       </c>
       <c r="F44" t="s">
         <v>46</v>
       </c>
       <c r="G44" t="s">
         <v>19</v>
       </c>
       <c r="H44">
         <v>4</v>
       </c>
       <c r="I44" t="s">
         <v>340</v>
       </c>
       <c r="J44" t="s">
         <v>341</v>
       </c>
       <c r="K44" t="s">