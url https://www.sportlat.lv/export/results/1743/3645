--- v0 (2025-11-12)
+++ v1 (2026-05-09)
@@ -6915,51 +6915,53 @@
         <v>9</v>
       </c>
       <c r="I35" t="s">
         <v>303</v>
       </c>
       <c r="J35" t="s">
         <v>185</v>
       </c>
       <c r="K35" t="s">
         <v>304</v>
       </c>
       <c r="L35" t="s">
         <v>305</v>
       </c>
       <c r="M35" t="s">
         <v>306</v>
       </c>
       <c r="N35" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="36" spans="1:14">
       <c r="A36">
         <v>35</v>
       </c>
-      <c r="B36"/>
+      <c r="B36" t="s">
+        <v>14</v>
+      </c>
       <c r="C36" t="s">
         <v>308</v>
       </c>
       <c r="D36" t="s">
         <v>309</v>
       </c>
       <c r="E36" t="s">
         <v>310</v>
       </c>
       <c r="F36" t="s">
         <v>311</v>
       </c>
       <c r="G36" t="s">
         <v>19</v>
       </c>
       <c r="H36">
         <v>9</v>
       </c>
       <c r="I36" t="s">
         <v>303</v>
       </c>
       <c r="J36" t="s">
         <v>228</v>
       </c>
       <c r="K36" t="s">