--- v1 (2026-05-09)
+++ v2 (2026-08-07)
@@ -10679,51 +10679,53 @@
         <v>9</v>
       </c>
       <c r="I123" t="s">
         <v>901</v>
       </c>
       <c r="J123" t="s">
         <v>902</v>
       </c>
       <c r="K123" t="s">
         <v>903</v>
       </c>
       <c r="L123" t="s">
         <v>852</v>
       </c>
       <c r="M123" t="s">
         <v>904</v>
       </c>
       <c r="N123" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="124" spans="1:14">
       <c r="A124">
         <v>123</v>
       </c>
-      <c r="B124"/>
+      <c r="B124" t="s">
+        <v>14</v>
+      </c>
       <c r="C124" t="s">
         <v>795</v>
       </c>
       <c r="D124" t="s">
         <v>906</v>
       </c>
       <c r="E124"/>
       <c r="F124" t="s">
         <v>504</v>
       </c>
       <c r="G124" t="s">
         <v>19</v>
       </c>
       <c r="H124">
         <v>9</v>
       </c>
       <c r="I124" t="s">
         <v>907</v>
       </c>
       <c r="J124" t="s">
         <v>908</v>
       </c>
       <c r="K124" t="s">
         <v>909</v>
       </c>
@@ -15497,51 +15499,53 @@
         <v>9</v>
       </c>
       <c r="I237" t="s">
         <v>1612</v>
       </c>
       <c r="J237" t="s">
         <v>107</v>
       </c>
       <c r="K237" t="s">
         <v>1449</v>
       </c>
       <c r="L237" t="s">
         <v>1613</v>
       </c>
       <c r="M237" t="s">
         <v>1614</v>
       </c>
       <c r="N237" t="s">
         <v>1615</v>
       </c>
     </row>
     <row r="238" spans="1:14">
       <c r="A238">
         <v>237</v>
       </c>
-      <c r="B238"/>
+      <c r="B238" t="s">
+        <v>14</v>
+      </c>
       <c r="C238" t="s">
         <v>1616</v>
       </c>
       <c r="D238" t="s">
         <v>1617</v>
       </c>
       <c r="E238"/>
       <c r="F238" t="s">
         <v>199</v>
       </c>
       <c r="G238" t="s">
         <v>469</v>
       </c>
       <c r="H238">
         <v>9</v>
       </c>
       <c r="I238" t="s">
         <v>1618</v>
       </c>
       <c r="J238" t="s">
         <v>1374</v>
       </c>
       <c r="K238" t="s">
         <v>1619</v>
       </c>