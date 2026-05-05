--- v1 (2026-02-03)
+++ v2 (2026-05-05)
@@ -18041,51 +18041,53 @@
       </c>
       <c r="E355"/>
       <c r="F355" t="s">
         <v>23</v>
       </c>
       <c r="G355" t="s">
         <v>16</v>
       </c>
       <c r="H355">
         <v>3</v>
       </c>
       <c r="I355" t="s">
         <v>1557</v>
       </c>
       <c r="J355" t="s">
         <v>1558</v>
       </c>
       <c r="K355" t="s">
         <v>1559</v>
       </c>
     </row>
     <row r="356" spans="1:11">
       <c r="A356">
         <v>355</v>
       </c>
-      <c r="B356"/>
+      <c r="B356" t="s">
+        <v>11</v>
+      </c>
       <c r="C356" t="s">
         <v>1560</v>
       </c>
       <c r="D356" t="s">
         <v>1561</v>
       </c>
       <c r="E356"/>
       <c r="F356" t="s">
         <v>34</v>
       </c>
       <c r="G356" t="s">
         <v>72</v>
       </c>
       <c r="H356">
         <v>3</v>
       </c>
       <c r="I356" t="s">
         <v>1562</v>
       </c>
       <c r="J356" t="s">
         <v>1563</v>
       </c>
       <c r="K356" t="s">
         <v>1564</v>
       </c>