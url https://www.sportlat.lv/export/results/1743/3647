--- v2 (2026-05-05)
+++ v3 (2026-06-21)
@@ -3008,51 +3008,51 @@
   <si>
     <t>Gerda</t>
   </si>
   <si>
     <t>Vērdiņa</t>
   </si>
   <si>
     <t>0:30:04</t>
   </si>
   <si>
     <t>00:30:03.54</t>
   </si>
   <si>
     <t>Elvijs</t>
   </si>
   <si>
     <t>Sproģis</t>
   </si>
   <si>
     <t>0:30:05</t>
   </si>
   <si>
     <t>00:30:04.67</t>
   </si>
   <si>
-    <t>Istratova</t>
+    <t>Gurejeva</t>
   </si>
   <si>
     <t>Ilmājas Koijoti</t>
   </si>
   <si>
     <t>0:30:10</t>
   </si>
   <si>
     <t>00:30:09.07</t>
   </si>
   <si>
     <t>Ilijs</t>
   </si>
   <si>
     <t>0:30:11</t>
   </si>
   <si>
     <t>0:21:04</t>
   </si>
   <si>
     <t>00:30:10.41</t>
   </si>
   <si>
     <t>Anastasija</t>
   </si>
@@ -11905,51 +11905,53 @@
         <v>174</v>
       </c>
       <c r="F169" t="s">
         <v>471</v>
       </c>
       <c r="G169" t="s">
         <v>101</v>
       </c>
       <c r="H169">
         <v>3</v>
       </c>
       <c r="I169" t="s">
         <v>834</v>
       </c>
       <c r="J169" t="s">
         <v>141</v>
       </c>
       <c r="K169" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="170" spans="1:11">
       <c r="A170">
         <v>169</v>
       </c>
-      <c r="B170"/>
+      <c r="B170" t="s">
+        <v>11</v>
+      </c>
       <c r="C170" t="s">
         <v>423</v>
       </c>
       <c r="D170" t="s">
         <v>836</v>
       </c>
       <c r="E170" t="s">
         <v>837</v>
       </c>
       <c r="F170" t="s">
         <v>107</v>
       </c>
       <c r="G170" t="s">
         <v>16</v>
       </c>
       <c r="H170">
         <v>3</v>
       </c>
       <c r="I170" t="s">
         <v>838</v>
       </c>
       <c r="J170" t="s">
         <v>839</v>
       </c>
       <c r="K170" t="s">
@@ -17344,51 +17346,53 @@
       </c>
       <c r="E334"/>
       <c r="F334" t="s">
         <v>34</v>
       </c>
       <c r="G334" t="s">
         <v>72</v>
       </c>
       <c r="H334">
         <v>3</v>
       </c>
       <c r="I334" t="s">
         <v>1483</v>
       </c>
       <c r="J334" t="s">
         <v>578</v>
       </c>
       <c r="K334" t="s">
         <v>1484</v>
       </c>
     </row>
     <row r="335" spans="1:11">
       <c r="A335">
         <v>334</v>
       </c>
-      <c r="B335"/>
+      <c r="B335" t="s">
+        <v>11</v>
+      </c>
       <c r="C335" t="s">
         <v>800</v>
       </c>
       <c r="D335" t="s">
         <v>1485</v>
       </c>
       <c r="E335" t="s">
         <v>1486</v>
       </c>
       <c r="F335" t="s">
         <v>333</v>
       </c>
       <c r="G335" t="s">
         <v>152</v>
       </c>
       <c r="H335">
         <v>3</v>
       </c>
       <c r="I335" t="s">
         <v>1487</v>
       </c>
       <c r="J335" t="s">
         <v>1488</v>
       </c>
       <c r="K335" t="s">
@@ -18808,51 +18812,53 @@
         <v>1072</v>
       </c>
       <c r="F378" t="s">
         <v>322</v>
       </c>
       <c r="G378" t="s">
         <v>101</v>
       </c>
       <c r="H378">
         <v>3</v>
       </c>
       <c r="I378" t="s">
         <v>1637</v>
       </c>
       <c r="J378" t="s">
         <v>1638</v>
       </c>
       <c r="K378" t="s">
         <v>1639</v>
       </c>
     </row>
     <row r="379" spans="1:11">
       <c r="A379">
         <v>378</v>
       </c>
-      <c r="B379"/>
+      <c r="B379" t="s">
+        <v>11</v>
+      </c>
       <c r="C379" t="s">
         <v>1640</v>
       </c>
       <c r="D379" t="s">
         <v>1641</v>
       </c>
       <c r="E379"/>
       <c r="F379" t="s">
         <v>23</v>
       </c>
       <c r="G379" t="s">
         <v>16</v>
       </c>
       <c r="H379">
         <v>3</v>
       </c>
       <c r="I379" t="s">
         <v>1642</v>
       </c>
       <c r="J379" t="s">
         <v>648</v>
       </c>
       <c r="K379" t="s">
         <v>1643</v>
       </c>