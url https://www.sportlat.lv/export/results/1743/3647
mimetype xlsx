--- v3 (2026-06-21)
+++ v4 (2026-08-05)
@@ -7938,51 +7938,53 @@
       </c>
       <c r="E50"/>
       <c r="F50" t="s">
         <v>34</v>
       </c>
       <c r="G50" t="s">
         <v>16</v>
       </c>
       <c r="H50">
         <v>3</v>
       </c>
       <c r="I50" t="s">
         <v>274</v>
       </c>
       <c r="J50" t="s">
         <v>275</v>
       </c>
       <c r="K50" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="51" spans="1:11">
       <c r="A51">
         <v>50</v>
       </c>
-      <c r="B51"/>
+      <c r="B51" t="s">
+        <v>11</v>
+      </c>
       <c r="C51" t="s">
         <v>277</v>
       </c>
       <c r="D51" t="s">
         <v>278</v>
       </c>
       <c r="E51"/>
       <c r="F51" t="s">
         <v>279</v>
       </c>
       <c r="G51" t="s">
         <v>72</v>
       </c>
       <c r="H51">
         <v>3</v>
       </c>
       <c r="I51" t="s">
         <v>280</v>
       </c>
       <c r="J51" t="s">
         <v>237</v>
       </c>
       <c r="K51" t="s">
         <v>281</v>
       </c>
@@ -9981,51 +9983,53 @@
       </c>
       <c r="E111"/>
       <c r="F111" t="s">
         <v>569</v>
       </c>
       <c r="G111" t="s">
         <v>101</v>
       </c>
       <c r="H111">
         <v>3</v>
       </c>
       <c r="I111" t="s">
         <v>570</v>
       </c>
       <c r="J111" t="s">
         <v>507</v>
       </c>
       <c r="K111" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="112" spans="1:11">
       <c r="A112">
         <v>111</v>
       </c>
-      <c r="B112"/>
+      <c r="B112" t="s">
+        <v>11</v>
+      </c>
       <c r="C112" t="s">
         <v>331</v>
       </c>
       <c r="D112" t="s">
         <v>572</v>
       </c>
       <c r="E112"/>
       <c r="F112" t="s">
         <v>34</v>
       </c>
       <c r="G112" t="s">
         <v>16</v>
       </c>
       <c r="H112">
         <v>3</v>
       </c>
       <c r="I112" t="s">
         <v>573</v>
       </c>
       <c r="J112" t="s">
         <v>574</v>
       </c>
       <c r="K112" t="s">
         <v>575</v>
       </c>
@@ -14487,51 +14491,53 @@
       </c>
       <c r="E247"/>
       <c r="F247" t="s">
         <v>1151</v>
       </c>
       <c r="G247" t="s">
         <v>101</v>
       </c>
       <c r="H247">
         <v>3</v>
       </c>
       <c r="I247" t="s">
         <v>1152</v>
       </c>
       <c r="J247" t="s">
         <v>280</v>
       </c>
       <c r="K247" t="s">
         <v>1153</v>
       </c>
     </row>
     <row r="248" spans="1:11">
       <c r="A248">
         <v>247</v>
       </c>
-      <c r="B248"/>
+      <c r="B248" t="s">
+        <v>11</v>
+      </c>
       <c r="C248" t="s">
         <v>184</v>
       </c>
       <c r="D248" t="s">
         <v>1154</v>
       </c>
       <c r="E248"/>
       <c r="F248" t="s">
         <v>34</v>
       </c>
       <c r="G248" t="s">
         <v>158</v>
       </c>
       <c r="H248">
         <v>3</v>
       </c>
       <c r="I248" t="s">
         <v>1155</v>
       </c>
       <c r="J248" t="s">
         <v>274</v>
       </c>
       <c r="K248" t="s">
         <v>1156</v>
       </c>
@@ -17123,51 +17129,53 @@
         <v>1457</v>
       </c>
       <c r="F327" t="s">
         <v>34</v>
       </c>
       <c r="G327" t="s">
         <v>16</v>
       </c>
       <c r="H327">
         <v>3</v>
       </c>
       <c r="I327" t="s">
         <v>1458</v>
       </c>
       <c r="J327" t="s">
         <v>1191</v>
       </c>
       <c r="K327" t="s">
         <v>1459</v>
       </c>
     </row>
     <row r="328" spans="1:11">
       <c r="A328">
         <v>327</v>
       </c>
-      <c r="B328"/>
+      <c r="B328" t="s">
+        <v>11</v>
+      </c>
       <c r="C328" t="s">
         <v>1460</v>
       </c>
       <c r="D328" t="s">
         <v>1461</v>
       </c>
       <c r="E328"/>
       <c r="F328" t="s">
         <v>279</v>
       </c>
       <c r="G328" t="s">
         <v>101</v>
       </c>
       <c r="H328">
         <v>3</v>
       </c>
       <c r="I328" t="s">
         <v>1462</v>
       </c>
       <c r="J328" t="s">
         <v>1463</v>
       </c>
       <c r="K328" t="s">
         <v>1464</v>
       </c>
@@ -20108,51 +20116,53 @@
       </c>
       <c r="E418"/>
       <c r="F418" t="s">
         <v>1783</v>
       </c>
       <c r="G418" t="s">
         <v>101</v>
       </c>
       <c r="H418">
         <v>3</v>
       </c>
       <c r="I418" t="s">
         <v>1784</v>
       </c>
       <c r="J418" t="s">
         <v>770</v>
       </c>
       <c r="K418" t="s">
         <v>1785</v>
       </c>
     </row>
     <row r="419" spans="1:11">
       <c r="A419">
         <v>418</v>
       </c>
-      <c r="B419"/>
+      <c r="B419" t="s">
+        <v>11</v>
+      </c>
       <c r="C419" t="s">
         <v>358</v>
       </c>
       <c r="D419" t="s">
         <v>1786</v>
       </c>
       <c r="E419"/>
       <c r="F419" t="s">
         <v>34</v>
       </c>
       <c r="G419" t="s">
         <v>72</v>
       </c>
       <c r="H419">
         <v>3</v>
       </c>
       <c r="I419" t="s">
         <v>1787</v>
       </c>
       <c r="J419" t="s">
         <v>1788</v>
       </c>
       <c r="K419" t="s">
         <v>1789</v>
       </c>