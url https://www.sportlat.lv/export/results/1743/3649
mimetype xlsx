--- v1 (2026-02-09)
+++ v2 (2026-08-10)
@@ -1154,51 +1154,53 @@
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
       <c r="G8" t="s">
         <v>15</v>
       </c>
       <c r="H8">
         <v>3</v>
       </c>
       <c r="I8" t="s">
         <v>50</v>
       </c>
       <c r="J8" t="s">
         <v>51</v>
       </c>
       <c r="K8" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>8</v>
       </c>
-      <c r="B9"/>
+      <c r="B9" t="s">
+        <v>11</v>
+      </c>
       <c r="C9" t="s">
         <v>53</v>
       </c>
       <c r="D9" t="s">
         <v>54</v>
       </c>
       <c r="E9"/>
       <c r="F9" t="s">
         <v>55</v>
       </c>
       <c r="G9" t="s">
         <v>15</v>
       </c>
       <c r="H9">
         <v>3</v>
       </c>
       <c r="I9" t="s">
         <v>56</v>
       </c>
       <c r="J9" t="s">
         <v>57</v>
       </c>
       <c r="K9" t="s">
         <v>58</v>
       </c>