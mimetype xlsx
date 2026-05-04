--- v1 (2026-02-03)
+++ v2 (2026-05-04)
@@ -36637,51 +36637,53 @@
         <v>43</v>
       </c>
       <c r="G691" t="s">
         <v>19</v>
       </c>
       <c r="H691">
         <v>1</v>
       </c>
       <c r="I691" t="s">
         <v>2486</v>
       </c>
       <c r="J691" t="s">
         <v>2486</v>
       </c>
       <c r="K691"/>
       <c r="L691"/>
       <c r="M691"/>
       <c r="N691" t="s">
         <v>2486</v>
       </c>
     </row>
     <row r="692" spans="1:14">
       <c r="A692">
         <v>691</v>
       </c>
-      <c r="B692"/>
+      <c r="B692" t="s">
+        <v>14</v>
+      </c>
       <c r="C692" t="s">
         <v>2487</v>
       </c>
       <c r="D692" t="s">
         <v>2488</v>
       </c>
       <c r="E692"/>
       <c r="F692" t="s">
         <v>18</v>
       </c>
       <c r="G692" t="s">
         <v>19</v>
       </c>
       <c r="H692">
         <v>1</v>
       </c>
       <c r="I692" t="s">
         <v>2489</v>
       </c>
       <c r="J692" t="s">
         <v>2489</v>
       </c>
       <c r="K692"/>
       <c r="L692"/>
       <c r="M692"/>