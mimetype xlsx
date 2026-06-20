--- v2 (2026-05-04)
+++ v3 (2026-06-20)
@@ -6191,51 +6191,51 @@
   <si>
     <t>00:01:27.58</t>
   </si>
   <si>
     <t>00:01:28.21</t>
   </si>
   <si>
     <t>Roberts-Lamins</t>
   </si>
   <si>
     <t>Savo</t>
   </si>
   <si>
     <t>Frišfelds</t>
   </si>
   <si>
     <t>00:01:16.07</t>
   </si>
   <si>
     <t>00:01:21.51</t>
   </si>
   <si>
     <t>00:01:16.16</t>
   </si>
   <si>
-    <t>Istratova</t>
+    <t>Gurejeva</t>
   </si>
   <si>
     <t>Ļisovska</t>
   </si>
   <si>
     <t>Sermolis</t>
   </si>
   <si>
     <t>00:01:16.37</t>
   </si>
   <si>
     <t>Laura</t>
   </si>
   <si>
     <t>Slišāne</t>
   </si>
   <si>
     <t>00:01:16.44</t>
   </si>
   <si>
     <t>Kļavnieks</t>
   </si>
   <si>
     <t>00:01:16.48</t>
   </si>
@@ -13249,51 +13249,53 @@
         <v>1</v>
       </c>
       <c r="I88" t="s">
         <v>453</v>
       </c>
       <c r="J88" t="s">
         <v>454</v>
       </c>
       <c r="K88" t="s">
         <v>455</v>
       </c>
       <c r="L88" t="s">
         <v>456</v>
       </c>
       <c r="M88" t="s">
         <v>453</v>
       </c>
       <c r="N88" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="89" spans="1:14">
       <c r="A89">
         <v>88</v>
       </c>
-      <c r="B89"/>
+      <c r="B89" t="s">
+        <v>14</v>
+      </c>
       <c r="C89" t="s">
         <v>105</v>
       </c>
       <c r="D89" t="s">
         <v>457</v>
       </c>
       <c r="E89" t="s">
         <v>458</v>
       </c>
       <c r="F89" t="s">
         <v>431</v>
       </c>
       <c r="G89" t="s">
         <v>19</v>
       </c>
       <c r="H89">
         <v>1</v>
       </c>
       <c r="I89" t="s">
         <v>459</v>
       </c>
       <c r="J89" t="s">
         <v>459</v>
       </c>
       <c r="K89" t="s">
@@ -35861,51 +35863,53 @@
         <v>18</v>
       </c>
       <c r="G670" t="s">
         <v>19</v>
       </c>
       <c r="H670">
         <v>1</v>
       </c>
       <c r="I670" t="s">
         <v>2433</v>
       </c>
       <c r="J670" t="s">
         <v>2433</v>
       </c>
       <c r="K670"/>
       <c r="L670"/>
       <c r="M670"/>
       <c r="N670" t="s">
         <v>2433</v>
       </c>
     </row>
     <row r="671" spans="1:14">
       <c r="A671">
         <v>670</v>
       </c>
-      <c r="B671"/>
+      <c r="B671" t="s">
+        <v>14</v>
+      </c>
       <c r="C671" t="s">
         <v>1261</v>
       </c>
       <c r="D671" t="s">
         <v>2434</v>
       </c>
       <c r="E671" t="s">
         <v>477</v>
       </c>
       <c r="F671" t="s">
         <v>471</v>
       </c>
       <c r="G671" t="s">
         <v>19</v>
       </c>
       <c r="H671">
         <v>1</v>
       </c>
       <c r="I671" t="s">
         <v>2435</v>
       </c>
       <c r="J671" t="s">
         <v>2435</v>
       </c>
       <c r="K671"/>
@@ -42717,51 +42721,53 @@
         <v>18</v>
       </c>
       <c r="G856" t="s">
         <v>56</v>
       </c>
       <c r="H856">
         <v>1</v>
       </c>
       <c r="I856" t="s">
         <v>2483</v>
       </c>
       <c r="J856" t="s">
         <v>2483</v>
       </c>
       <c r="K856"/>
       <c r="L856"/>
       <c r="M856"/>
       <c r="N856" t="s">
         <v>2483</v>
       </c>
     </row>
     <row r="857" spans="1:14">
       <c r="A857">
         <v>856</v>
       </c>
-      <c r="B857"/>
+      <c r="B857" t="s">
+        <v>14</v>
+      </c>
       <c r="C857" t="s">
         <v>1863</v>
       </c>
       <c r="D857" t="s">
         <v>2902</v>
       </c>
       <c r="E857" t="s">
         <v>821</v>
       </c>
       <c r="F857" t="s">
         <v>348</v>
       </c>
       <c r="G857" t="s">
         <v>56</v>
       </c>
       <c r="H857">
         <v>1</v>
       </c>
       <c r="I857" t="s">
         <v>2903</v>
       </c>
       <c r="J857" t="s">
         <v>2903</v>
       </c>
       <c r="K857"/>
@@ -44265,51 +44271,53 @@
         <v>73</v>
       </c>
       <c r="G899" t="s">
         <v>19</v>
       </c>
       <c r="H899">
         <v>1</v>
       </c>
       <c r="I899" t="s">
         <v>2997</v>
       </c>
       <c r="J899" t="s">
         <v>2997</v>
       </c>
       <c r="K899"/>
       <c r="L899"/>
       <c r="M899"/>
       <c r="N899" t="s">
         <v>2997</v>
       </c>
     </row>
     <row r="900" spans="1:14">
       <c r="A900">
         <v>899</v>
       </c>
-      <c r="B900"/>
+      <c r="B900" t="s">
+        <v>14</v>
+      </c>
       <c r="C900" t="s">
         <v>2998</v>
       </c>
       <c r="D900" t="s">
         <v>2999</v>
       </c>
       <c r="E900"/>
       <c r="F900" t="s">
         <v>43</v>
       </c>
       <c r="G900" t="s">
         <v>19</v>
       </c>
       <c r="H900">
         <v>1</v>
       </c>
       <c r="I900" t="s">
         <v>3000</v>
       </c>
       <c r="J900" t="s">
         <v>3000</v>
       </c>
       <c r="K900"/>
       <c r="L900"/>
       <c r="M900"/>