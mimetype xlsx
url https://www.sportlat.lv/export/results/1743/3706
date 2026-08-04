--- v3 (2026-06-20)
+++ v4 (2026-08-04)
@@ -17571,51 +17571,53 @@
         <v>902</v>
       </c>
       <c r="G197" t="s">
         <v>19</v>
       </c>
       <c r="H197">
         <v>1</v>
       </c>
       <c r="I197" t="s">
         <v>903</v>
       </c>
       <c r="J197" t="s">
         <v>903</v>
       </c>
       <c r="K197"/>
       <c r="L197"/>
       <c r="M197"/>
       <c r="N197" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="198" spans="1:14">
       <c r="A198">
         <v>197</v>
       </c>
-      <c r="B198"/>
+      <c r="B198" t="s">
+        <v>14</v>
+      </c>
       <c r="C198" t="s">
         <v>904</v>
       </c>
       <c r="D198" t="s">
         <v>905</v>
       </c>
       <c r="E198"/>
       <c r="F198" t="s">
         <v>906</v>
       </c>
       <c r="G198" t="s">
         <v>19</v>
       </c>
       <c r="H198">
         <v>1</v>
       </c>
       <c r="I198" t="s">
         <v>850</v>
       </c>
       <c r="J198" t="s">
         <v>850</v>
       </c>
       <c r="K198"/>
       <c r="L198"/>
       <c r="M198"/>
@@ -22029,51 +22031,53 @@
         <v>18</v>
       </c>
       <c r="G308" t="s">
         <v>19</v>
       </c>
       <c r="H308">
         <v>1</v>
       </c>
       <c r="I308" t="s">
         <v>1332</v>
       </c>
       <c r="J308" t="s">
         <v>1332</v>
       </c>
       <c r="K308"/>
       <c r="L308"/>
       <c r="M308"/>
       <c r="N308" t="s">
         <v>1332</v>
       </c>
     </row>
     <row r="309" spans="1:14">
       <c r="A309">
         <v>308</v>
       </c>
-      <c r="B309"/>
+      <c r="B309" t="s">
+        <v>14</v>
+      </c>
       <c r="C309" t="s">
         <v>707</v>
       </c>
       <c r="D309" t="s">
         <v>1333</v>
       </c>
       <c r="E309"/>
       <c r="F309" t="s">
         <v>188</v>
       </c>
       <c r="G309" t="s">
         <v>19</v>
       </c>
       <c r="H309">
         <v>1</v>
       </c>
       <c r="I309" t="s">
         <v>1334</v>
       </c>
       <c r="J309" t="s">
         <v>1334</v>
       </c>
       <c r="K309" t="s">
         <v>1335</v>
       </c>
@@ -24301,51 +24305,53 @@
         <v>1</v>
       </c>
       <c r="I366" t="s">
         <v>1522</v>
       </c>
       <c r="J366" t="s">
         <v>1527</v>
       </c>
       <c r="K366" t="s">
         <v>1528</v>
       </c>
       <c r="L366" t="s">
         <v>1522</v>
       </c>
       <c r="M366" t="s">
         <v>1529</v>
       </c>
       <c r="N366" t="s">
         <v>1522</v>
       </c>
     </row>
     <row r="367" spans="1:14">
       <c r="A367">
         <v>366</v>
       </c>
-      <c r="B367"/>
+      <c r="B367" t="s">
+        <v>14</v>
+      </c>
       <c r="C367" t="s">
         <v>494</v>
       </c>
       <c r="D367" t="s">
         <v>1530</v>
       </c>
       <c r="E367"/>
       <c r="F367" t="s">
         <v>18</v>
       </c>
       <c r="G367" t="s">
         <v>19</v>
       </c>
       <c r="H367">
         <v>1</v>
       </c>
       <c r="I367" t="s">
         <v>1195</v>
       </c>
       <c r="J367" t="s">
         <v>1195</v>
       </c>
       <c r="K367"/>
       <c r="L367"/>
       <c r="M367"/>
@@ -35539,51 +35545,53 @@
         <v>18</v>
       </c>
       <c r="G661" t="s">
         <v>19</v>
       </c>
       <c r="H661">
         <v>1</v>
       </c>
       <c r="I661" t="s">
         <v>2411</v>
       </c>
       <c r="J661" t="s">
         <v>2411</v>
       </c>
       <c r="K661"/>
       <c r="L661"/>
       <c r="M661"/>
       <c r="N661" t="s">
         <v>2411</v>
       </c>
     </row>
     <row r="662" spans="1:14">
       <c r="A662">
         <v>661</v>
       </c>
-      <c r="B662"/>
+      <c r="B662" t="s">
+        <v>14</v>
+      </c>
       <c r="C662" t="s">
         <v>584</v>
       </c>
       <c r="D662" t="s">
         <v>2412</v>
       </c>
       <c r="E662"/>
       <c r="F662" t="s">
         <v>18</v>
       </c>
       <c r="G662" t="s">
         <v>56</v>
       </c>
       <c r="H662">
         <v>1</v>
       </c>
       <c r="I662" t="s">
         <v>2158</v>
       </c>
       <c r="J662" t="s">
         <v>2158</v>
       </c>
       <c r="K662"/>
       <c r="L662"/>
       <c r="M662"/>
@@ -37079,51 +37087,53 @@
         <v>1</v>
       </c>
       <c r="I703" t="s">
         <v>2515</v>
       </c>
       <c r="J703" t="s">
         <v>2515</v>
       </c>
       <c r="K703" t="s">
         <v>2516</v>
       </c>
       <c r="L703" t="s">
         <v>2517</v>
       </c>
       <c r="M703" t="s">
         <v>2518</v>
       </c>
       <c r="N703" t="s">
         <v>2515</v>
       </c>
     </row>
     <row r="704" spans="1:14">
       <c r="A704">
         <v>703</v>
       </c>
-      <c r="B704"/>
+      <c r="B704" t="s">
+        <v>14</v>
+      </c>
       <c r="C704" t="s">
         <v>2519</v>
       </c>
       <c r="D704" t="s">
         <v>2492</v>
       </c>
       <c r="E704"/>
       <c r="F704" t="s">
         <v>906</v>
       </c>
       <c r="G704" t="s">
         <v>56</v>
       </c>
       <c r="H704">
         <v>1</v>
       </c>
       <c r="I704" t="s">
         <v>2515</v>
       </c>
       <c r="J704" t="s">
         <v>2515</v>
       </c>
       <c r="K704"/>
       <c r="L704"/>
       <c r="M704"/>
@@ -39721,51 +39731,53 @@
       <c r="G774" t="s">
         <v>19</v>
       </c>
       <c r="H774">
         <v>1</v>
       </c>
       <c r="I774" t="s">
         <v>2703</v>
       </c>
       <c r="J774" t="s">
         <v>2703</v>
       </c>
       <c r="K774" t="s">
         <v>2704</v>
       </c>
       <c r="L774"/>
       <c r="M774"/>
       <c r="N774" t="s">
         <v>2703</v>
       </c>
     </row>
     <row r="775" spans="1:14">
       <c r="A775">
         <v>774</v>
       </c>
-      <c r="B775"/>
+      <c r="B775" t="s">
+        <v>14</v>
+      </c>
       <c r="C775" t="s">
         <v>694</v>
       </c>
       <c r="D775" t="s">
         <v>2705</v>
       </c>
       <c r="E775"/>
       <c r="F775" t="s">
         <v>446</v>
       </c>
       <c r="G775" t="s">
         <v>56</v>
       </c>
       <c r="H775">
         <v>1</v>
       </c>
       <c r="I775" t="s">
         <v>2706</v>
       </c>
       <c r="J775" t="s">
         <v>2706</v>
       </c>
       <c r="K775" t="s">
         <v>2707</v>
       </c>
@@ -44165,51 +44177,53 @@
         <v>73</v>
       </c>
       <c r="G896" t="s">
         <v>56</v>
       </c>
       <c r="H896">
         <v>1</v>
       </c>
       <c r="I896" t="s">
         <v>2991</v>
       </c>
       <c r="J896" t="s">
         <v>2991</v>
       </c>
       <c r="K896"/>
       <c r="L896"/>
       <c r="M896"/>
       <c r="N896" t="s">
         <v>2991</v>
       </c>
     </row>
     <row r="897" spans="1:14">
       <c r="A897">
         <v>896</v>
       </c>
-      <c r="B897"/>
+      <c r="B897" t="s">
+        <v>14</v>
+      </c>
       <c r="C897" t="s">
         <v>765</v>
       </c>
       <c r="D897" t="s">
         <v>2992</v>
       </c>
       <c r="E897"/>
       <c r="F897" t="s">
         <v>202</v>
       </c>
       <c r="G897" t="s">
         <v>56</v>
       </c>
       <c r="H897">
         <v>1</v>
       </c>
       <c r="I897" t="s">
         <v>2991</v>
       </c>
       <c r="J897" t="s">
         <v>2991</v>
       </c>
       <c r="K897"/>
       <c r="L897"/>
       <c r="M897"/>
@@ -44487,51 +44501,53 @@
         <v>2788</v>
       </c>
       <c r="G905" t="s">
         <v>56</v>
       </c>
       <c r="H905">
         <v>1</v>
       </c>
       <c r="I905" t="s">
         <v>3012</v>
       </c>
       <c r="J905" t="s">
         <v>3012</v>
       </c>
       <c r="K905"/>
       <c r="L905"/>
       <c r="M905"/>
       <c r="N905" t="s">
         <v>3012</v>
       </c>
     </row>
     <row r="906" spans="1:14">
       <c r="A906">
         <v>905</v>
       </c>
-      <c r="B906"/>
+      <c r="B906" t="s">
+        <v>14</v>
+      </c>
       <c r="C906" t="s">
         <v>523</v>
       </c>
       <c r="D906" t="s">
         <v>95</v>
       </c>
       <c r="E906"/>
       <c r="F906" t="s">
         <v>18</v>
       </c>
       <c r="G906" t="s">
         <v>19</v>
       </c>
       <c r="H906">
         <v>1</v>
       </c>
       <c r="I906" t="s">
         <v>3013</v>
       </c>
       <c r="J906" t="s">
         <v>3013</v>
       </c>
       <c r="K906"/>
       <c r="L906"/>
       <c r="M906"/>